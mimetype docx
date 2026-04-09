--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1152,338 +1152,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of in-spin transfer torque MRAM computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bo Liu</w:t>
+                <w:t xml:space="preserve">Investigation of PVT-Aware STT-MRAM Sensing Circuits for Low-VDD Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongjian Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juntong Chen</w:t>
+                <w:t xml:space="preserve">Yanan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yongliang Zhou</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11432-021-3220-0⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi12050551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420919v1</w:t>
+                <w:t xml:space="preserve">hal-04420923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of PVT-Aware STT-MRAM Sensing Circuits for Low-VDD Scenario</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanan Guo</w:t>
+                <w:t xml:space="preserve">A survey of in-spin transfer torque MRAM computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juntong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wei Ge</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongliang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (5), pp.551. </w:t>
+              <w:t xml:space="preserve">Science China Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (6), pp.160402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi12050551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11432-021-3220-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420923v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Realization in Unreliable Spin-Transfer-Torque RAM for Convolutional Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juntong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2074,273 +2074,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-Controlled Magnetic Anisotropy MeRAM Bit-Cell over Event Transient Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elaine Crespo Marques</w:t>
+                <w:t xml:space="preserve">Optimal Asymmetrical Back Plane Biasing for Energy Efficient Digital Circuits in 28 nm UTBB FD-SOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Veirano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jun Yang</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jlpea9020015⟩</w:t>
+              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.211-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vlsi.2017.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288058v1</w:t>
+                <w:t xml:space="preserve">hal-02287634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Asymmetrical Back Plane Biasing for Energy Efficient Digital Circuits in 28 nm UTBB FD-SOI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Veirano</w:t>
+                <w:t xml:space="preserve">Voltage-Controlled Magnetic Anisotropy MeRAM Bit-Cell over Event Transient Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilson Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Crespo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Silveira</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vlsi.2017.08.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jlpea9020015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02287634v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability analysis of NAND-like spintronic memory</w:t>
               </w:r>
@@ -2456,51 +2456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Sparse Recovery Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Crespo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilson Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2508,51 +2508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.1300-1322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2837,51 +2837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-event transient effects on dynamic comparator in 28nm FDSOI CMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilson Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Crespo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2971,51 +2971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3462,1028 +3462,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance MRAM with Spin-Transfer-Torque and Voltage-Controlled Magnetic Anisotropy Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Non-Monte-Carlo Methodology for Variability Analysis of Magnetic Tunnel Junction-Based Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app7090929⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (3), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2638913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287690v1</w:t>
+                <w:t xml:space="preserve">hal-02287631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Monte-Carlo Methodology for Variability Analysis of Magnetic Tunnel Junction-Based Circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hao Cai</w:t>
+                <w:t xml:space="preserve">Optimum NMOS/PMOS Imbalance for Energy Efficient Digital Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Veirano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287631v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimum NMOS/PMOS Imbalance for Energy Efficient Digital Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Veirano</w:t>
+                <w:t xml:space="preserve">High Performance MRAM with Spin-Transfer-Torque and Voltage-Controlled Magnetic Anisotropy Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (9), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app7090929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287635v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process-variation-resilient methodology of circuit design by using asymmetrical forward body bias in 28nm FDSOI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact Model of Dielectric Breakdown in Spin-Transfer Torque Magnetic Tunnel Junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lirida Naviner</w:t>
+                <w:t xml:space="preserve">Yue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.X. Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">Zhao Xiaoxuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.073⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (4), pp.1762 - 1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2016.2533438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371736v1</w:t>
+                <w:t xml:space="preserve">hal-01318736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown Analysis of Magnetic Flip-flop With 28nm UTBB FDSOI Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">You Wang</w:t>
+                <w:t xml:space="preserve">A process-variation-resilient methodology of circuit design by using asymmetrical forward body bias in 28nm FDSOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.X. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287471v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Model of Dielectric Breakdown in Spin-Transfer Torque Magnetic Tunnel Junction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breakdown Analysis of Magnetic Flip-flop With 28nm UTBB FDSOI Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.376-383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2016.2533438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01318736v1</w:t>
+                <w:t xml:space="preserve">hal-02287471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable majority voter based on spin transfer torque magnetic tunnel junction device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient reliability evaluation methodologies for combinational circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Butzen</w:t>
+                <w:t xml:space="preserve">Kaikai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287642v1</w:t>
+                <w:t xml:space="preserve">hal-02942489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient reliability evaluation methodologies for combinational circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliable majority voter based on spin transfer torque magnetic tunnel junction device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Butzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (1), pp.47-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.116⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02942489v1</w:t>
+                <w:t xml:space="preserve">hal-02287642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability analysis of hybrid spin transfer torque magnetic tunnel junction/CMOS majority voters</w:t>
               </w:r>
@@ -4698,51 +4698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient reliability evaluation methodologies for combinational circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaikai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4957,51 +4957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5274,273 +5274,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Reliability Analysis of Concurrent Checking Circuits Employing An Efficient Analytical Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hao Cai</w:t>
+                <w:t xml:space="preserve">A Novel Analytical Method for Defect Tolerance Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 55 (3-4), pp.696-703</w:t>
+              <w:t xml:space="preserve">, 2015, 55, pp.1285-1289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122423v1</w:t>
+                <w:t xml:space="preserve">hal-01216729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Analytical Method for Defect Tolerance Assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+                <w:t xml:space="preserve">Accurate Reliability Analysis of Concurrent Checking Circuits Employing An Efficient Analytical Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaikai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 55, pp.1285-1289</w:t>
+              <w:t xml:space="preserve">, 2015, 55 (3-4), pp.696-703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216729v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact model of magnetic tunnel junction with stochastic spin transfer torque switching for reliability analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erya Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5623,476 +5623,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A defect-tolerant area-efficient multiplexer for basic blocks in SRAM-based FPGAs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal digital reconstruction and calibration for multichannel Time Interleaved ΣΔ ADC based on Comb-filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. N. Pagliarini</w:t>
+                <w:t xml:space="preserve">Ali Beydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Matherat</w:t>
+                <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 53 (9-11), pp.1189-1193. </w:t>
+              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (4), pp.329-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aeue.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195954v1</w:t>
+                <w:t xml:space="preserve">hal-02942479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNaP: a Novel Hybrid Method for Circuit Reliability Assessment Under Multiple Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1230-1234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal digital reconstruction and calibration for multichannel Time Interleaved ΣΔ ADC based on Comb-filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Beydoun</w:t>
+                <w:t xml:space="preserve">A defect-tolerant area-efficient multiplexer for basic blocks in SRAM-based FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Tam Nguyen</w:t>
+                <w:t xml:space="preserve">S. N. Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Loumeau</w:t>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeue.2012.10.004⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (9-11), pp.1189-1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02942479v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A defect-tolerant area-efficient multiplexer for basic blocks in SRAM-based FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1189-1193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6341,51 +6341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gutemberg Goncalves dos Santos Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Crespo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilson Maciel de Paiva Junior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6534,261 +6534,270 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jawad Haj</w:t>
+                <w:t xml:space="preserve">Jawad Haj Yahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISC 2026 - 17th Australasian Information Security Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Australasian Computer Science Week (ACSW 2026), Feb 2026, Melbourne, Australia. In press, </w:t>
+              <w:t xml:space="preserve">17th Australasian Information Security Conference (AISC 2026 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australasian Computer Science Week (ACSW 2026), Feb 2026, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3793638.3793640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525254v1</w:t>
+                <w:t xml:space="preserve">hal-05525254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bypass Synchronization Primitives: GhostRace Attack and Mitigation on RISC-V</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opcode Analysis of Real Encryption-Based Microarchitectural Attacks Using gem5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Awais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahreen Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Priscilla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Renaud Pacalet</w:t>
+                <w:t xml:space="preserve">Jawad Haj-Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Computing, Communications and IoT Applications Conference (ComComAp 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ComComAp 2025 - 7th Computing, Communications and IoT Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Madrid, Spain. pp.377-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ComComAp68359.2025.11353163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393473v1</w:t>
+                <w:t xml:space="preserve">hal-05393482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-sensor testing method for observing radiation-induced soft errors in modern sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Minelli de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cheymol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6803,191 +6812,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opcode Analysis of Real Encryption-Based Microarchitectural Attacks Using gem5</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bypass Synchronization Primitives: GhostRace Attack and Mitigation on RISC-V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahreen Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Priscilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mushtaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jawad Haj-Yahya</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pacalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComComAp 2025 - 7th Computing, Communications and IoT Applications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Computing, Communications and IoT Applications Conference (ComComAp 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393482v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYGENE: A Diffusion-Based Hypergraph Generation Method</w:t>
               </w:r>
@@ -7496,578 +7496,578 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Haj Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSP 2024 - IEEE International Workshop on Rapid System Prototyping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, North Carolina, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RSP64122.2024.10871078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast analysis of combinatorial netlists correctness rate based on binomial law and partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Goudet</w:t>
+                <w:t xml:space="preserve">Luis Peña Treviño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Peña Treviño</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lirida Naviner</w:t>
+                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 24th Latin American Test Symposium (LATS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Veracruz, Mexico. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/lats58125.2023.10154491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and accurate estimation of correctness rate in combinatorial circuits based on clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Silicon Errors in Logic – System Effects SELSE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Mar 2023, ONLINE, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minconvnets: a New Class of Multiplication-Less Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuecan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuecan Yang</w:t>
+                <w:t xml:space="preserve">Sumanta Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.881-885, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low Power Access Strategy for Process-Voltage-Temperature Aware STT-MRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You-You Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 14th International Conference on ASIC (ASICON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Kunming, China. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASICON52560.2021.9620529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid MTJ-CMOS Integration for Sigma-Delta ADC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Ang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8086,196 +8086,196 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, AB, Canada. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NANOARCH53687.2021.9642236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Self-timing Speculative Writing for Unreliable STT-MRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng-Di Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 15th International Conference on Solid-State &amp; Integrated Circuit Technology (ICSICT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Kunming, China. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSICT49897.2020.9278373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Tunnel Junction-based Analog-to-Digital Converter using Spin Orbit Torque Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilson Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8307,223 +8307,223 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quad-Approx CNNs for Embedded Object Detection Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuecan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuecan Yang</w:t>
+                <w:t xml:space="preserve">Sumanta Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Approaches for Sparse Recovery in Compressive Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8554,92 +8554,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 11th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia. pp.129-134, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISPA.2019.8868841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Pulse Shape Induced Failure Analysis in Voltage-Controlled MRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8648,146 +8648,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menglin Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Qingdao, China. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NANOARCH47378.2019.181292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Functions in Learned Iterative Shrinkage-Thresholding Algorithm for Sparse Signal Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Crespo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilson Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8795,1191 +8795,1191 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nanjing, China. pp.324-329, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SiPS47522.2019.9020469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Variability Emphasized STT-MRAM Sensing Circuit With Performance Enhancement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability Emphasized MTJ/CMOS Hybrid Circuit Towards Ultra-Low Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menglin Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jun Yang</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">You Wang</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Asia Pacific Conference on Circuits and Systems (APCCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APCCAS.2018.8605603⟩</w:t>
+              <w:t xml:space="preserve">2018 Conference on Design of Circuits and Integrated Systems (DCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCIS.2018.8681471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477743v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRAM-on-FDSOI Integration: A Bit-Cell Perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wang Kang</w:t>
+                <w:t xml:space="preserve">Probability Aware Fault-Injection Approach for SER Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Batagin Armelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto d'Amore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of IEEE Latin American Test Symposium (LATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, São Paulo, SP, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477718v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Emphasized MTJ/CMOS Hybrid Circuit Towards Ultra-Low Power</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability and Variability Emphasized STT-MRAM Sensing Circuit With Performance Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menglin Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Menglin Han</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xinning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Conference on Design of Circuits and Integrated Systems (DCIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2018 IEEE Asia Pacific Conference on Circuits and Systems (APCCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Chengdu, China. pp.386-389, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DCIS.2018.8681471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APCCAS.2018.8605603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477704v1</w:t>
+                <w:t xml:space="preserve">hal-04477743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability Aware Fault-Injection Approach for SER Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Batagin Armelin</w:t>
+                <w:t xml:space="preserve">Compressed Sensing for Wideband HF Channel Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Crespo Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilson Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberto d'Amore</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE Latin American Test Symposium (LATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, São Paulo, SP, Brazil</w:t>
+              <w:t xml:space="preserve">4th International Conference on Frontiers of Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Poitiers, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287888v1</w:t>
+                <w:t xml:space="preserve">hal-02287975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using FPGA self-produced transients to emulate SETs for SER estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lirida Naviner</w:t>
+                <w:t xml:space="preserve">Design Space Exploration of Magnetic Tunnel Junction based Stochastic Computing in Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto d'Amore</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhabg Youguang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE Latin American Test Symposium (LATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, São Paulo, SP, Brazil</w:t>
+              <w:t xml:space="preserve">To appear in Proceedings of ACM Great Lakes Symposium on VLSI (GLSVLSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Chicago, Illinois, United States. pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288530v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed Sensing for Wideband HF Channel Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nilson Maciel</w:t>
+                <w:t xml:space="preserve">Using FPGA self-produced transients to emulate SETs for SER estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Batagin Armelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jun Yang</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto d'Amore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Frontiers of Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Poitiers, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE Latin American Test Symposium (LATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, São Paulo, SP, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287975v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Space Exploration of Magnetic Tunnel Junction based Stochastic Computing in Deep Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRAM-on-FDSOI Integration: A Bit-Cell Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hao Cai</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">To appear in Proceedings of ACM Great Lakes Symposium on VLSI (GLSVLSI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Hong Kong, China. pp.263-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2018.00056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287894v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Synthesis and Application of A Novel Approximate Adder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baokun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 61st International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Windsor, Canada. pp.488-491, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MWSCAS.2018.8624023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability evaluation of circuits designed in multi- and single-stage versions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schvittz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Schvittz</w:t>
+                <w:t xml:space="preserve">M. Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pontes</w:t>
+                <w:t xml:space="preserve">C. Meinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 9th Latin American Symposium on Circuits &amp; Systems (LASCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Puerto Vallarta, Mexico. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LASCAS.2018.8399927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Resilient Voltage-Controlled MeRAM Using Write Assist Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9988,326 +9988,326 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Pulsed-Latch Replacement in Non-Volatile Flip-Flop Core</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">You Wang</w:t>
+                <w:t xml:space="preserve">Asymmetrical Length Biasing for Energy Efficient Digital Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Veirano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLSI (ISVLSI), 2017 IEEE Computer Society Annual Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Latin American Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287633v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical Length Biasing for Energy Efficient Digital Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Veirano</w:t>
+                <w:t xml:space="preserve">Novel Pulsed-Latch Replacement in Non-Volatile Flip-Flop Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Silveira</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Latin American Symposium on Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Bariloche, Argentina</w:t>
+              <w:t xml:space="preserve">VLSI (ISVLSI), 2017 IEEE Computer Society Annual Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287637v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient Magnetic Tunnel Junction Based Hybrid LSI Using Multi-Threshold UTBB-FD-SOI Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10349,289 +10349,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Great Lakes Symposium on VLSI 2017 (GLSVLSI 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical metrics for evaluation of fault-tolerant logic design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stempkovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Stempkovskiy</w:t>
+                <w:t xml:space="preserve">Dmitry Telpukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Telpukhov</w:t>
+                <w:t xml:space="preserve">Roman Solovyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Balaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference of Russian Young Researchers in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Saint Petersbourgh, Russia. pp.569-573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsity Analysis using a Mixed Approach with Greedy and LS Algorithms on Channel Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilson Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Crespo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Frontiers of Signal Processing (ICFSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.91-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Ageing effects on ARTIX7 XILINX FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10660,474 +10660,474 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process-variation-resilient methodology of circuit design by using asymmetrical forward body bias in 28 nm FDSOI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hao Cai</w:t>
+                <w:t xml:space="preserve">Design Considerations for Reliable OxRAM-based Non-Volatile Flip-Flops in 28nm FD-SOI Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalija Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREF 2016, 27th EUROPEAN SYMPOSIUM ON RELIABILITY OF ELECTRON DEVICES, FAILURE PHYSICS AND ANALYSIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.073⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada. pp.1146-1149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2016.7527448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01371743v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Considerations for Reliable OxRAM-based Non-Volatile Flip-Flops in 28nm FD-SOI Technology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Nikolic</w:t>
+                <w:t xml:space="preserve">A Layout-Based Fault Injection Methodology for SER Prediction: Implementation and Correlation with 65nm Heavy Ion Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coeffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of IEEE Nuclear and Space Radiation Effects Conference (NSREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287862v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Layout-Based Fault Injection Methodology for SER Prediction: Implementation and Correlation with 65nm Heavy Ion Experimental Results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+                <w:t xml:space="preserve">A process-variation-resilient methodology of circuit design by using asymmetrical forward body bias in 28 nm FDSOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE Nuclear and Space Radiation Effects Conference (NSREC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREF 2016, 27th EUROPEAN SYMPOSIUM ON RELIABILITY OF ELECTRON DEVICES, FAILURE PHYSICS AND ANALYSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Händel-Halle, Halle, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288532v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Computing in MOS/Spintronic Non-Volatile Full-Adder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11169,198 +11169,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ACM/IEEE International Symposium on Nanoscale Architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation Hardening Improvement of a SerDes under Heavy Ions up to 60 MeV.cm2/mg by Layout-Aware Fault Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coeffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Coeffic</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Gasiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Pricco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IEEE Workshop on Silicon Errors in Logic - System Effects (SELSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel circuit design of true random number generator using magnetic tunnel junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11382,1255 +11382,1255 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianlei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ACM/IEEE International Symposium on Nanoscale Architectures (Nanoarch 2016), At Beijing, China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design insights for reliable energy efficient OxRAM-based flip-flop in 28nm FD-SOI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Nikolic</w:t>
+                <w:t xml:space="preserve">A Novel Analytical Method for Defect Tolerance Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Sonoma Valley, CA, United States</w:t>
+              <w:t xml:space="preserve">European Symposium on Reliability of Electron devices, Failure physics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287895v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2D Broadcast Communications for 4G PMR Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Georgeaux</w:t>
+                <w:t xml:space="preserve">Partial Triplication of a Sparc-V8 Microprocessor Using Fault Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coeffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IFIF International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE Latin American Symposium on Circuits and Systems (LASCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287897v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Computation With Spin Torque Transfer Magnetic Tunnel Junction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frequency and Voltage Effects on SER on a 65nm Sparc-V8 Microprocessor Under Radiation Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coeffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abouzeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-NEWCAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE International Reliability Physics Symposium (IRPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Monterrey, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412179v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Analytical Method for Defect Tolerance Assessment</w:t>
+                <w:t xml:space="preserve">A Tool for Transient Fault Analysis in Combinational Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Slimani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Reliability of Electron devices, Failure physics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216726v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tool for Transient Fault Analysis in Combinational Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Slimani</w:t>
+                <w:t xml:space="preserve">Design insights for reliable energy efficient OxRAM-based flip-flop in 28nm FD-SOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalija Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Caire, Egypt</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sonoma Valley, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287234v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Triplication of a Sparc-V8 Microprocessor Using Fault Injection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
+                <w:t xml:space="preserve">Ultra wide voltage range consideration of reliability-aware STT magnetic flip-flop in 28nm FDSOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roche</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE Latin American Symposium on Circuits and Systems (LASCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Montevideo, Uruguay</w:t>
+              <w:t xml:space="preserve">26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287891v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency and Voltage Effects on SER on a 65nm Sparc-V8 Microprocessor Under Radiation Test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D2D Broadcast Communications for 4G PMR Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pons Masbernart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bottoni</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Georgeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE International Reliability Physics Symposium (IRPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Monterrey, CA, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of IFIF International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287890v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra wide voltage range consideration of reliability-aware STT magnetic flip-flop in 28nm FDSOI technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic Computation With Spin Torque Transfer Magnetic Tunnel Junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE-NEWCAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287226v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Layout-Aware Approach to Fault Injection for Improving Failure Mode Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bottoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coeffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gasiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Workshop on Silicon Errors in Logic - System Effects (SELSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Battery-aware network discovery algorithm for mobile terminals within heterogeneous networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pons Masbernart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Althunibat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Althunibat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G Kibalya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IEEE International Workshop on Computer Aided Modeling and Design of Communication Links and Networks (CAMAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Study of Aging in CMOS Binary Adders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12645,73 +12645,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIPRO 37th International Convention/Microelectronics, Electronics and Electronic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross Logic : A New Approach for Defect-Tolerant Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12740,410 +12740,410 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on IC Design and Technology (ICICDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Austin, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Implementation for Accurate Analysis of CED Circuits Against Multiple Faults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Reliability-aware Delay Faults Evaluation of CMOS Flip-Flops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaikai Liu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference Mixed Design of Integrated Circuits and Systems (MIXDES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286893v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Cluster Size on Routability, Testability and Robustness of a Cluster in a Mesh FPGA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Implementation for Accurate Analysis of CED Circuits Against Multiple Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaikai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI'14)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference Mixed Design of Integrated Circuits and Systems (MIXDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lublin, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400630v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability-aware Delay Faults Evaluation of CMOS Flip-Flops</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Cluster Size on Routability, Testability and Robustness of a Cluster in a Mesh FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif-Ur Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference Mixed Design of Integrated Circuits and Systems (MIXDES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tampa, FL, United States. pp.553-558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412061v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Defect-Tolerant Multiplexers for FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13172,4197 +13172,4197 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE International On-Line Testing Symposium (IOLTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Spain. pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OxRAM-Based Non Volatile Flip-Flop in 28nm FDSOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalija Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalija Jovanovic</w:t>
+                <w:t xml:space="preserve">Elisa Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE 12th International New Circuits and Systems Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Trois Rivières, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6934003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical method for reliability assessment of concurrent checking circuits under multiple faults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Efficient Computation of Combinational Circuits Reliability Based on Probabilistic Transfer Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaikai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lirida Naviner</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIPRO 37th International Convention/Microelectronics, Electronics and Electronic Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">International Conference on IC Design and Technology (ICICDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286867v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Defect-Tolerant Multiplexer Using Differential Logic for FPGAs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariem Slimani</w:t>
+                <w:t xml:space="preserve">Heavy ions test result on a 65nm sparc-v8 radiation-hard microprocessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 21st Mixed Design of Integrated Circuits and Systems Conference (MIXDES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lublin, Poland. pp.375-380</w:t>
+              <w:t xml:space="preserve">IEEE International Reliability Physics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Waikoloa, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062063v1</w:t>
+                <w:t xml:space="preserve">hal-02412075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Robustness of a Switch Box in a Mesh of Clusters FPGA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariem Slimani</w:t>
+                <w:t xml:space="preserve">A hybrid reliability assessment method and its support of sequential logic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhiraj Pradhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE Latin American Test Workshop (LATW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Fortaleza, Brazil. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE International On-line Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062066v1</w:t>
+                <w:t xml:space="preserve">hal-02412073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy ions test result on a 65nm sparc-v8 radiation-hard microprocessor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+                <w:t xml:space="preserve">A Defect-Tolerant Multiplexer Using Differential Logic for FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Reliability Physics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Waikoloa, Hawai, United States</w:t>
+              <w:t xml:space="preserve">IEEE 21st Mixed Design of Integrated Circuits and Systems Conference (MIXDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lublin, Poland. pp.375-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412075v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid reliability assessment method and its support of sequential logic modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
+                <w:t xml:space="preserve">Improving the Robustness of a Switch Box in a Mesh of Clusters FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dhiraj Pradhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International On-line Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Spain</w:t>
+              <w:t xml:space="preserve">15th IEEE Latin American Test Workshop (LATW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Fortaleza, Brazil. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412073v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Computation of Combinational Circuits Reliability Based on Probabilistic Transfer Matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical method for reliability assessment of concurrent checking circuits under multiple faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaikai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on IC Design and Technology (ICICDT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Austin, United States</w:t>
+              <w:t xml:space="preserve">MIPRO 37th International Convention/Microelectronics, Electronics and Electronic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412060v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flip-flop selection for in-situ slack-time monito- ring based on the activation probability of timing-critical paths.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Sarrazin</w:t>
+                <w:t xml:space="preserve">Samuel Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Evain</w:t>
+                <w:t xml:space="preserve">Ivan Miro Panades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valentian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International On-line Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Statistical Variability-aware Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaikai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Radio Frequency Integration Technology (RFIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Defect-tolerant Cluster in a Mesh SRAM-based FPGA</w:t>
+                <w:t xml:space="preserve">Evaluating CLB Designs under Multiple SETs in SRAM-based FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Matherat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Symp. Defect and Fault Tolerance (DFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, New-York City, United States. pp.112-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987365v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability analysis of combinational circuits with the influences of noise and single-event transients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ting An</w:t>
+                <w:t xml:space="preserve">Comparison of Fault-Tolerant Fabless CLBs in SRAM-based FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Matherat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symp. Defect and Fault Tolerance (DFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, New York City, United States</w:t>
+              <w:t xml:space="preserve">IEEE Latin-American Test Workshop (LATW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cordoba, Argentina. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286814v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Event Transient Mitigation Through Pulse Quenching: Effectiveness at Circuit Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Reliability Assessment of Combinational Logic Using First-Order-Only Fanout Reconvergence Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference of Electronics, Circuits and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Columbus, OH., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412466v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to simulate the behaviour of probabilistic gates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Reliability analysis of combinational circuits with the influences of noise and single-event transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaikai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE Symp. Defect and Fault Tolerance (DFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286894v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Hardening Against Multiple Faults Employing a Net-based Reliability Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Single Event Transient Mitigation Through Pulse Quenching: Effectiveness at Circuit Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference of Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411993v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Fault-Tolerant Fabless CLBs in SRAM-based FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+                <w:t xml:space="preserve">A model to simulate the behaviour of probabilistic gates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaikai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Matherat</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Latin-American Test Workshop (LATW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Cordoba, Argentina. pp.1-6</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062112v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating CLB Designs under Multiple SETs in SRAM-based FPGAs</w:t>
+                <w:t xml:space="preserve">A Defect-tolerant Cluster in a Mesh SRAM-based FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif Ur Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symp. Defect and Fault Tolerance (DFT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Kyoto, Japan. pp.434-437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPT.2013.6718407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062101v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Assessment of Combinational Logic Using First-Order-Only Fanout Reconvergence Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tian Ban</w:t>
+                <w:t xml:space="preserve">Exploring the Impact of Transient Faults on CORDIC Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Naviner</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Columbus, OH., United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411994v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Impact of Transient Faults on CORDIC Processor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ting An</w:t>
+                <w:t xml:space="preserve">Uplink energy efficiency in LTE systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pons Masbernart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Computer Aided Modeling and Design of Communication Links and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411992v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uplink energy efficiency in LTE systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gruet</w:t>
+                <w:t xml:space="preserve">Nouvelle architecture de BLE tolérante aux fautes dans les FPGAs SRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Matherat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Computer Aided Modeling and Design of Communication Links and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412074v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle architecture de BLE tolérante aux fautes dans les FPGAs SRAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+                <w:t xml:space="preserve">Evaluation of Fault-tolerant Composite Field AES S-Boxes under Multiple Transient Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE International NEWCAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1 - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288374v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Fault-tolerant Composite Field AES S-Boxes under Multiple Transient Faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ting An</w:t>
+                <w:t xml:space="preserve">Selective Hardening Against Multiple Faults Employing a Net-based Reliability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Matherat</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International NEWCAS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1 - 4</w:t>
+              <w:t xml:space="preserve">International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973720v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Cost-effective Design Structure for Probabilistic-Based Noise-Tolerant Logic Functions in Nanometer CMOS Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaikai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocon 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Zagreb, Croatia. pp.1829-1836, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUROCON.2013.6625225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low Cost Reliable Architecture for S-Boxes in AES Processors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ting An</w:t>
+                <w:t xml:space="preserve">Circuit-level Hardening Against Multiple Faults: Combining Global TMR and Selective Hardening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Matherat</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symp. Defect and Fault Tolerance (DFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, New York City, U.S. Outlying Islands. pp.155-160</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024892v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuit-level Hardening Against Multiple Faults: Combining Global TMR and Selective Hardening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
+                <w:t xml:space="preserve">A Low Cost Reliable Architecture for S-Boxes in AES Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Naviner</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE Symp. Defect and Fault Tolerance (DFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, New York City, U.S. Outlying Islands. pp.155-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286728v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNaP: a Novel Hybrid Method for Circuit Reliability Assessment Under Multiple Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Arcachon, France. pp.1230-1234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A defect-tolerant area-efficient multiplexer for basic blocks in SRAM-based FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Arcachon, France. pp.1189-1193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Event-Induced Charge Sharing Effects in TMR with Different Levels of Granularity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient Fault Analysis of CORDIC Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Causo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Matherat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Biarritz, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Séville, Spain. pp.757 - 760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286461v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Feasibility of Selective Hardening for Combinational Logic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gutemberg Gonçalves dos Santos Jr</w:t>
+                <w:t xml:space="preserve">Transient Fault Analysis of CORDIC Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Causo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Naviner</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Séville, Spain. pp.757 - 760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288323v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Digital Reliable Processors in Nanotechnologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient Fault Analysis of CORDIC Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Causo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoTechItaly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Venice, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Séville, Spain. pp.757 - 760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411921v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Analysis of a Reed-Solomon Decoder</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single-Event-Induced Charge Sharing Effects in TMR with Different Levels of Granularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Entrena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Lindoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Boise, Idaho, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411876v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Solutions for Future LTE PMR Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Contal</w:t>
+                <w:t xml:space="preserve">Parallel Scaling-Free and Area-Time Efficient CORDIC Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Causo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Computer Aided Modeling and Design of Communication Links and Networks (CAMAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Séville, Spain. pp.149 - 152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411920v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Hardening Concerning Single and Multiple Faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
+                <w:t xml:space="preserve">Tolérance aux défauts dans les FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Naviner</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286334v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Fault Analysis of CORDIC Processor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Causo</w:t>
+                <w:t xml:space="preserve">Reliability estimation methods : Tradeoffs between complexity and accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Teixeira Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Matherat</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Séville, Spain. pp.757 - 760</w:t>
+              <w:t xml:space="preserve">Southern Simposium of Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Sao Miguel das Missoes, RS, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973765v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Fault Analysis of CORDIC Processor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Causo</w:t>
+                <w:t xml:space="preserve">Selective Hardening Concerning Single and Multiple Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Matherat</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Séville, Spain. pp.757 - 760</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973766v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Fault Analysis of CORDIC Processor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Causo</w:t>
+                <w:t xml:space="preserve">Reliability Analysis of a Reed-Solomon Decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaikai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Matherat</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Séville, Spain. pp.757 - 760</w:t>
+              <w:t xml:space="preserve">IEEE International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Boise, Idaho, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973764v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance aux défauts dans les FPGAs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing Digital Reliable Processors in Nanotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">NanoTechItaly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411877v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability estimation methods : Tradeoffs between complexity and accuracy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Teixeira Franco</w:t>
+                <w:t xml:space="preserve">Green Solutions for Future LTE PMR Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pons Masbernart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Contal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern Simposium of Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Sao Miguel das Missoes, RS, Brazil</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Computer Aided Modeling and Design of Communication Links and Networks (CAMAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288322v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Scaling-Free and Area-Time Efficient CORDIC Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ting An</w:t>
+                <w:t xml:space="preserve">Exploring the Feasibility of Selective Hardening for Combinational Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutemberg Gonçalves dos Santos Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Séville, Spain. pp.149 - 152</w:t>
+              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024891v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Mitigation of Multiple Faults Induced by Single Event Effects: Combining Global TMR and Selective Hardening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Selective Hardening Methodology Concerning Multiple Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Biarritz, France</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Miami, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286459v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault tolerant architectures in nanoelectronics: The progressive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17378,168 +17378,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern Simposium of Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Sao Miguel das Missoes, RS, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Hardening Methodology Concerning Multiple Faults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Towards the Mitigation of Multiple Faults Induced by Single Event Effects: Combining Global TMR and Selective Hardening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Miami, Florida, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411864v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal Probability, Reliability and Error Bound of Majority Voter in TMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17555,561 +17555,561 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Boise, Idaho, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and Hardening of FPGA Implementations face to Radiative Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gutemberg Gonçalves dos Santos Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Electronique et Rayonnements Naturels au Niveau du Sol (RADSOL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing and Alleviating the Impact of Errors on an SRAM-based FPGA Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International On-Line Testing Symposium (IOLTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Sitges, Spain. pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Fault-Tolerant Architecture for CLBs in SRAM-based FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Sevilla, Spain. pp.761-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Hardening Methodology for Combinational Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Latin-American Test Workshop (LATW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Quito, Ecuador. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Selective Hardening Against Soft Errors: a Cost-based and Regularity-aware Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Sevilla, Spain. pp.753-756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Robust Digital Voter in TMR Designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18125,73 +18125,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Colloque National GdR SoC-SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability analysis based on significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18233,100 +18233,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argentine School of Micro-Nanoelectronics Technology and Applications (EAMTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Buenos Aires, Argentina. http://ieeexplore.ieee.org/xpls/abs_all.jsp?arnumber=6021291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach for efficient reliability improvement of digital circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gutemberg Goncalves dos Santos Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Crespo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18341,87 +18341,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National GdR SoC-SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective metrics for reliability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Crespo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gutemberg Goncalves dos Santos Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18439,204 +18439,204 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circuits and Systems (MWSCAS), 2010 53rd IEEE International Midwest Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Seattle, WA, United States. http://ieeexplore.ieee.org/xpls/abs_all.jsp?arnumber=5548671&amp;tag=1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MWSCAS.2010.5548671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 65 nm CMOS versatile ADC using time interleaving and ΣΔ modulation for multi-mode receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Beydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadi Jabbour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hussein Fakhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Joint IEEE North-East Workshop on Circuits and Systems and TAISA Conference (NEWCAS-TAISA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEWCAS.2009.5290510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18646,51 +18646,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opcode Analysis of Real Encryption-Based Microarchitectural Attacks Using gem5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Awais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18712,132 +18712,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mushtaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Haj Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Computing, Communications and IoT Applications (ComComAp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.377-384, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ComComAp68359.2025.11353163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding Attack Behaviors by Analyzing Patterns in Instruction-Based Attacks using Gem5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Awais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18859,88 +18859,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACACES 2024 Poster Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Fiuggi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18990,51 +18990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaoru Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19137,51 +19137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19257,51 +19257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact model of magnetic tunnel junction with stochastic spin transfer torque switching for reliability analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erya Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19422,77 +19422,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From DMO to D2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pons Masbernart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Georgeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19778,90 +19778,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé permettant d'établir une stratégie d'économie d'énergie de batterie de terminaux mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Georgeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gromat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pons Masbernart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19892,51 +19892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de Durcissement Logique par Partitionnement d'un Circuit Electronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gutemberg Gonçalves dos Santos Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20006,77 +20006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure d'Atténuation de Bruit d'une Fonction Logique Combinatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaikai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1262053. KL:BREVET-12. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20263,51 +20263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Minelli de Carvalho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Laurini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Atukpor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Possamai Bastos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3435677" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Freitas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mota" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Fontinele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coelho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3456582" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Cai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoru Hou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdi Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3120330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Marcon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarbas Silveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mota" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114826" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2022.02.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjian Bian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Fan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3134588" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Zhou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Hong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104449" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ang Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinshu Xie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfang Tong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantong Di" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2022.3216778" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juntong Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11432-021-3220-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Guo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12050551" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3015146" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Veirano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Castro Lisboa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez-Nicoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01810-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglin Han" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3011614" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Maciel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Marques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20010121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113732" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Crespo Marques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea9020015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2017.08.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89P023CZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941340v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maciel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Marques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2886471" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942486v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinning Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Shan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2854277" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Batagin Armelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto D&#8217;amore" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8070749" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2766220" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slimani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benkalaia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287690v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Kang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7090929" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2638913" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287635v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.X. Zhao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.073" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBKBQZL3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287471v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xiaoxuan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2533438" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Butzen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942489v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaikai Liu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.116" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT0B4BD7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Klein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V547GXQD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01128326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Ben Dhia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01122423v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting An" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01216729v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T27NDWG6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Pagliarini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matherat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.06.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062108v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nascimento Pagliarini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Naviner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942479v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Beydoun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tam Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loumeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2012.10.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KT3FQ0X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Ban" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942481v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.06.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KBV1D7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627134v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Naviner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Goncalves dos Santos Junior" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Maciel de Paiva Junior" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.06.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6VQ3X16-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525254v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mushtaq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3793638.3793640" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05393473v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahreen Khan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Priscilla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Victor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pacalet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05404459v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cheymol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05393482v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj-Yahya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp68359.2025.11353163" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gailhard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Giraldo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i16.33833" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739776v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05160886v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj Yahya" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP64122.2024.10871078" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Goudet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;a Trevi&#241;o" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lats58125.2023.10154491" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458400v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Daveau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecan Yang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897286" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477660v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You-You Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASICON52560.2021.9620529" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477656v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH53687.2021.9642236" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477675v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Di Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT49897.2020.9278373" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477665v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294780" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294829" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477689v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marques" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2019.8868841" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477682v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH47378.2019.181292" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477699v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS47522.2019.9020469" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477743v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS.2018.8605603" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477718v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2018.00056" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477704v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681471" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287888v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Batagin Armelin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto d'Amore" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288530v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287894v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhabg Youguang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477695v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baokun Wang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2018.8624023" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477727v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schvittz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meinhardt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2018.8399927" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288533v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287637v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287632v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287656v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stempkovskiy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Telpukhov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Solovyev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Balaka" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287640v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287636v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371743v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287862v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Jovanovic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nikolic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2016.7527448" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288532v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coeffic" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malherbe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasiot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412223v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287892v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Pricco" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parini" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371756v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlei Yang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287895v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287897v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pons Masbernart" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gruet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Georgeaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412179v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01216726v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287234v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287891v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bottoni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287890v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abouzeid" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287226v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288531v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287896v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Althunibat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kibalya" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288395v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062064v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286893v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400630v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif-Ur Rehman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchardon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.66" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412061v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062059v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288534v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934003" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286867v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062063v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062066v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412075v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412073v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Naviner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Pradhan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412060v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412072v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sarrazin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Evain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro Panades" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valentian" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286946v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987365v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Ur Rehman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2013.6718407" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286814v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412466v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286894v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411993v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062112v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062101v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411994v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411992v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412074v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Palacios" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marques" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288374v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00973720v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286855v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON.2013.6625225" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01024892v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286728v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062078v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062075v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286461v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Almeida" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Lindoso" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288323v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Gon&#231;alves dos Santos Jr" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411921v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411876v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411920v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraysse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Contal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286334v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00973765v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Causo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00973766v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00973764v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411877v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matherat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288322v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teixeira Franco" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01024891v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286459v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286332v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411864v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286333v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288324v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062799v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062116v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00695808v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062119v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637642v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637373v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637375v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627132v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2010.5548671" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03591883v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fakhoury" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290510" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422102v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://micsec.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709017v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420929v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We Ge" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH53687.2021.9642238" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216419v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216431v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287836v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286875v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maris Ferreira" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222104v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6627-6.ch002" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412539v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gromat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412523v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cousin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deleuze" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;tinon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412524v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Minelli de Carvalho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Laurini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Atukpor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Possamai Bastos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3435677" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Freitas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mota" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Fontinele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coelho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3456582" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Cai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoru Hou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdi Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3120330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Marcon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarbas Silveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mota" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114826" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2022.02.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjian Bian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Fan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3134588" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Zhou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Hong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104449" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ang Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinshu Xie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfang Tong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantong Di" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2022.3216778" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Guo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12050551" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juntong Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11432-021-3220-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3015146" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Veirano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Castro Lisboa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez-Nicoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01810-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglin Han" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3011614" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Maciel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Marques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20010121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113732" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2017.08.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89P023CZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288058v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Crespo Marques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea9020015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941340v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maciel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Marques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2886471" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942486v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinning Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Shan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2854277" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Batagin Armelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto D&#8217;amore" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8070749" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2766220" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slimani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benkalaia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2638913" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287635v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Kang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7090929" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xiaoxuan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2533438" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371736v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.X. Zhao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.073" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBKBQZL3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287471v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaikai Liu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.116" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT0B4BD7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287642v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Butzen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Klein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V547GXQD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01128326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Ben Dhia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01216729v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01122423v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting An" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T27NDWG6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942479v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Beydoun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tam Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loumeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2012.10.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KT3FQ0X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nascimento Pagliarini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Naviner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195954v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Pagliarini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matherat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.06.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Ban" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942481v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.06.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KBV1D7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627134v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Naviner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Goncalves dos Santos Junior" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Maciel de Paiva Junior" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.06.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6VQ3X16-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525254v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mushtaq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj Yahya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3793638.3793640" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05393482v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahreen Khan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj-Yahya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp68359.2025.11353163" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05404459v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cheymol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05393473v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Priscilla" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Victor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pacalet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gailhard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Giraldo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i16.33833" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739776v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05160886v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP64122.2024.10871078" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420927v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Goudet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;a Trevi&#241;o" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lats58125.2023.10154491" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458400v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Daveau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecan Yang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897286" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477660v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You-You Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASICON52560.2021.9620529" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH53687.2021.9642236" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Di Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT49897.2020.9278373" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477665v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294780" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297374v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294829" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477689v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marques" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2019.8868841" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477682v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH47378.2019.181292" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477699v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS47522.2019.9020469" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477704v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681471" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287888v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Batagin Armelin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto d'Amore" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477743v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS.2018.8605603" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287975v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287894v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhabg Youguang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288530v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477718v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2018.00056" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baokun Wang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2018.8624023" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477727v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schvittz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meinhardt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franco" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2018.8399927" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288533v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287637v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287632v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287656v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stempkovskiy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Telpukhov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Solovyev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Balaka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287640v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287636v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287862v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Jovanovic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nikolic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2016.7527448" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288532v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coeffic" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malherbe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasiot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371743v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412223v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287892v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Pricco" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371756v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlei Yang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01216726v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287891v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bottoni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287890v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abouzeid" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287234v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287895v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287226v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287897v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pons Masbernart" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gruet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Georgeaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412179v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288531v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287896v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Althunibat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kibalya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288395v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062064v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412061v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286893v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400630v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif-Ur Rehman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchardon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.66" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062059v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288534v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412060v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Naviner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412075v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412073v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Pradhan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062063v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062066v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286867v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412072v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sarrazin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Evain" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro Panades" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valentian" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286946v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062101v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062112v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411994v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286814v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412466v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286894v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987365v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Ur Rehman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2013.6718407" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411992v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412074v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Palacios" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marques" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288374v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00973720v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411993v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286855v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON.2013.6625225" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286728v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01024892v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062078v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00973764v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Causo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00973766v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00973765v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286461v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Almeida" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Lindoso" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01024891v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411877v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matherat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288322v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teixeira Franco" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286334v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411876v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411921v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411920v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraysse" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Contal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288323v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Gon&#231;alves dos Santos Jr" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411864v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286332v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286459v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286333v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288324v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062799v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062116v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00695808v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062119v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637642v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637373v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637375v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627132v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2010.5548671" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03591883v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fakhoury" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290510" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422102v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://micsec.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709017v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420929v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We Ge" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH53687.2021.9642238" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216419v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216431v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287836v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286875v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maris Ferreira" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222104v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6627-6.ch002" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412539v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gromat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412523v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cousin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deleuze" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;tinon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412524v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>