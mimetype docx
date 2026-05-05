--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Scaling Up the Sensor Sampling Frequency on the Reliability of Edge Processing Systems in Tolerating Soft Errors Caused by Neutrons</w:t>
+                <w:t xml:space="preserve">Check-Bit Region Exploration in Two-Dimensional Error Correction Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus Minelli de Carvalho</w:t>
+                <w:t xml:space="preserve">David Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
+                <w:t xml:space="preserve">David Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Atukpor</w:t>
+                <w:t xml:space="preserve">David Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lirida Naviner</w:t>
+                <w:t xml:space="preserve">Humberto Fontinele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (9), pp.Article Sequence Number: 7004304. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.131830-131841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2024.3435677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3456582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681009v1</w:t>
+                <w:t xml:space="preserve">hal-05158125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Check-Bit Region Exploration in Two-Dimensional Error Correction Codes</w:t>
+                <w:t xml:space="preserve">Impact of Scaling Up the Sensor Sampling Frequency on the Reliability of Edge Processing Systems in Tolerating Soft Errors Caused by Neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Freitas</w:t>
+                <w:t xml:space="preserve">Matheus Minelli de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mota</w:t>
+                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Coelho</w:t>
+                <w:t xml:space="preserve">Emmanuel Atukpor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humberto Fontinele</w:t>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Coelho</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.131830-131841. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (9), pp.Article Sequence Number: 7004304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3456582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2024.3435677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158125v1</w:t>
+                <w:t xml:space="preserve">hal-04681009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependable STT-MRAM With Emerging Approximation and Speculation Paradigms</w:t>
               </w:r>
@@ -422,51 +422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengdi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Design &amp; Test</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (3), pp.17-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -494,287 +494,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on two-dimensional Error Correction Codes applied to fault-tolerant systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">OPCoSA: an Optimized Product Code for space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jarbas Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">César Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Mota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 139, pp.114826. </w:t>
+              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, pp.131-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vlsi.2022.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420908v1</w:t>
+                <w:t xml:space="preserve">hal-04420909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPCoSA: an Optimized Product Code for space applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A survey on two-dimensional Error Correction Codes applied to fault-tolerant systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">César Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jarbas Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Mota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84, pp.131-141. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.114826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vlsi.2022.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420909v1</w:t>
+                <w:t xml:space="preserve">hal-04420908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commodity Bit-Cell Sponsored MRAM Interaction Design for Binary Neural Network</w:t>
               </w:r>
@@ -812,51 +812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhonghua Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 69 (4), pp.1721-1726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1076,51 +1076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinfang Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yantong Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21, pp.638-647. </w:t>
@@ -1152,689 +1152,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of PVT-Aware STT-MRAM Sensing Circuits for Low-VDD Scenario</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of stepwise charging limits and its implementation for efficiency improvement in switched capacitor DC–DC converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanan Guo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Francisco Veirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Castro Lisboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Pérez-Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi12050551⟩</w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109 (2), pp.271-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-021-01810-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420923v1</w:t>
+                <w:t xml:space="preserve">hal-04420921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of in-spin transfer torque MRAM computing</w:t>
+                <w:t xml:space="preserve">Triple Sensing Current Margin for Maintainable MRAM Yield at Sub-100% Tunnel Magnetoresistance Ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menglin Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongliang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Information Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (2), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3011614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11432-021-3220-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04420919v1</w:t>
+                <w:t xml:space="preserve">hal-04420918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Realization in Unreliable Spin-Transfer-Torque RAM for Convolutional Neural Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yongliang Zhou</w:t>
+                <w:t xml:space="preserve">Investigation of PVT-Aware STT-MRAM Sensing Circuits for Low-VDD Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongjian Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bo Liu</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3015146⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi12050551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420916v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of stepwise charging limits and its implementation for efficiency improvement in switched capacitor DC–DC converters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A survey of in-spin transfer torque MRAM computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juntong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongliang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10470-021-01810-5⟩</w:t>
+              <w:t xml:space="preserve">Science China Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (6), pp.160402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11432-021-3220-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420921v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triple Sensing Current Margin for Maintainable MRAM Yield at Sub-100% Tunnel Magnetoresistance Ratio</w:t>
+                <w:t xml:space="preserve">Sparse Realization in Unreliable Spin-Transfer-Torque RAM for Convolutional Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Menglin Han</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juntong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (2), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3011614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3015146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420918v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Tunnel Junction Applications</w:t>
               </w:r>
@@ -1846,51 +1846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilson Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2002,51 +2002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.113732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2074,273 +2074,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Asymmetrical Back Plane Biasing for Energy Efficient Digital Circuits in 28 nm UTBB FD-SOI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Soft-Error Vulnerability Estimation Approach Based on the SET Susceptibility of Each Gate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Batagin Armelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Silveira</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto D’amore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vlsi.2017.08.008⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (7), pp.749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics8070749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287634v1</w:t>
+                <w:t xml:space="preserve">hal-02941341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-Controlled Magnetic Anisotropy MeRAM Bit-Cell over Event Transient Effects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal Asymmetrical Back Plane Biasing for Energy Efficient Digital Circuits in 28 nm UTBB FD-SOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Veirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jun Yang</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.211-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vlsi.2017.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jlpea9020015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02288058v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability analysis of NAND-like spintronic memory</w:t>
               </w:r>
@@ -2352,51 +2326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. C. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2450,451 +2424,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Sparse Recovery Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Voltage-Controlled Magnetic Anisotropy MeRAM Bit-Cell over Event Transient Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilson Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Crespo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2886471⟩</w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jlpea9020015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942487v1</w:t>
+                <w:t xml:space="preserve">hal-02288058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing Failure and Aging Degradation in MRAM/MeRAM-on-FDSOI Integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review of Sparse Recovery Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Crespo Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilson Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2018.2854277⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.1300-1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2886471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942486v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-Error Vulnerability Estimation Approach Based on the SET Susceptibility of Each Gate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing Failure and Aging Degradation in MRAM/MeRAM-on-FDSOI Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fábio Batagin Armelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lirida Naviner</w:t>
+                <w:t xml:space="preserve">Xinning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto D’amore</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weiwei Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (7), pp.749. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (1), pp.239-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics8070749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2018.2854277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941341v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-event transient effects on dynamic comparator in 28nm FDSOI CMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilson Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Crespo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2945,77 +2945,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Hybrid STT-MTJ/CMOS Energy Solution in Near-/Sub-Threshold Regime for IoT Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3075,64 +3075,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Hybrid STT-MTJ/CMOS Energy Solution in Near/Sub-Threshold Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3164,2422 +3164,2422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Ageing effects on ARTIX7 XILINX FPGA (article) Author</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimum NMOS/PMOS Imbalance for Energy Efficient Digital Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Veirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliabilit Journal</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287639v1</w:t>
+                <w:t xml:space="preserve">hal-02287635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Ultra-Low Power Non-Volatile Logic-in-Memory Circuits in FD-SOI Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Non-Monte-Carlo Methodology for Variability Analysis of Magnetic Tunnel Junction-Based Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (3), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2638913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287638v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure Analysis in Magnetic Tunnel Junction Nanopillar with Interfacial Perpendicular Magnetic Anisotropy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">High Performance MRAM with Spin-Transfer-Torque and Voltage-Controlled Magnetic Anisotropy Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (9), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app7090929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287641v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Monte-Carlo Methodology for Variability Analysis of Magnetic Tunnel Junction-Based Circuits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analysis of Ageing effects on ARTIX7 XILINX FPGA (article) Author</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benkalaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliabilit Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2638913⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02287631v1</w:t>
+                <w:t xml:space="preserve">hal-02287639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimum NMOS/PMOS Imbalance for Energy Efficient Digital Circuits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Robust Ultra-Low Power Non-Volatile Logic-in-Memory Circuits in FD-SOI Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fernando Silveira</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 64 (4), pp.847-857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287635v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance MRAM with Spin-Transfer-Torque and Voltage-Controlled Magnetic Anisotropy Effects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Failure Analysis in Magnetic Tunnel Junction Nanopillar with Interfacial Perpendicular Magnetic Anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (41), pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app7090929⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02287690v1</w:t>
+                <w:t xml:space="preserve">hal-02287641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Model of Dielectric Breakdown in Spin-Transfer Torque Magnetic Tunnel Junction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Efficient reliability evaluation methodologies for combinational circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaikai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zhao Xiaoxuan</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318736v1</w:t>
+                <w:t xml:space="preserve">hal-02287474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process-variation-resilient methodology of circuit design by using asymmetrical forward body bias in 28nm FDSOI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Compact Model of Dielectric Breakdown in Spin-Transfer Torque Magnetic Tunnel Junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Xiaoxuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.073⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (4), pp.1762 - 1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2016.2533438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01371736v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown Analysis of Magnetic Flip-flop With 28nm UTBB FDSOI Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliable majority voter based on spin transfer torque magnetic tunnel junction device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Butzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (3), pp.376-383</w:t>
+              <w:t xml:space="preserve">IEEE Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (1), pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287471v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient reliability evaluation methodologies for combinational circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaikai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64, pp.19-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable majority voter based on spin transfer torque magnetic tunnel junction device</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Breakdown Analysis of Magnetic Flip-flop With 28nm UTBB FDSOI Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (1), pp.47-49</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.376-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287642v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability analysis of hybrid spin transfer torque magnetic tunnel junction/CMOS majority voters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A process-variation-resilient methodology of circuit design by using asymmetrical forward body bias in 28nm FDSOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.X. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, C (64), pp.48-53</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287469v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Power Magnetic Flip-Flop Optimization With FDSOI Technology Boost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability analysis of hybrid spin transfer torque magnetic tunnel junction/CMOS majority voters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (8), pp.1-7</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, C (64), pp.48-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287472v1</w:t>
+                <w:t xml:space="preserve">hal-02287469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient reliability evaluation methodologies for combinational circuits</w:t>
+                <w:t xml:space="preserve">Low Power Magnetic Flip-Flop Optimization With FDSOI Technology Boost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (8), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287474v1</w:t>
+                <w:t xml:space="preserve">hal-02287472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra wide voltage range consideration of reliability-aware STT magnetic flip-flop in 28nm FDSOI technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate Reliability Analysis of Concurrent Checking Circuits Employing An Efficient Analytical Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaikai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, 55 (3-4), pp.696-703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287224v1</w:t>
+                <w:t xml:space="preserve">hal-01122423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact thermal modeling of spin transfer torque magnetic tunnel junction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Novel Analytical Method for Defect Tolerance Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 55 (9-10), pp.1649-1653. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 55, pp.1285-1289</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01216389v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-rail compact defect-tolerant multiplexer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariem Slimani</w:t>
+                <w:t xml:space="preserve">Compact thermal modeling of spin transfer torque magnetic tunnel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 55, pp.662-670</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 55 (9-10), pp.1649-1653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128326v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexing Sense Amplifier Based Magnetic Flip Flop in 28nm FDSOI Technology</w:t>
+                <w:t xml:space="preserve">Ultra wide voltage range consideration of reliability-aware STT magnetic flip-flop in 28nm FDSOI technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (4)</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287225v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Analytical Method for Defect Tolerance Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">A dual-rail compact defect-tolerant multiplexer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 55, pp.1285-1289</w:t>
+              <w:t xml:space="preserve">, 2015, 55, pp.662-670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216729v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Reliability Analysis of Concurrent Checking Circuits Employing An Efficient Analytical Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiplexing Sense Amplifier Based Magnetic Flip Flop in 28nm FDSOI Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 55 (3-4), pp.696-703</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122423v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact model of magnetic tunnel junction with stochastic spin transfer torque switching for reliability analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erya Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (9-10), pp.1774-1778. </w:t>
@@ -5623,476 +5623,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal digital reconstruction and calibration for multichannel Time Interleaved ΣΔ ADC based on Comb-filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A defect-tolerant area-efficient multiplexer for basic blocks in SRAM-based FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Beydoun</w:t>
+                <w:t xml:space="preserve">S. N. Pagliarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Tam Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lirida Naviner</w:t>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Loumeau</w:t>
+                <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 67 (4), pp.329-339. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (9-11), pp.1189-1193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aeue.2012.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942479v1</w:t>
+                <w:t xml:space="preserve">hal-01195954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNaP: a Novel Hybrid Method for Circuit Reliability Assessment Under Multiple Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1230-1234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A defect-tolerant area-efficient multiplexer for basic blocks in SRAM-based FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+                <w:t xml:space="preserve">Optimal digital reconstruction and calibration for multichannel Time Interleaved ΣΔ ADC based on Comb-filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Beydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. N. Pagliarini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">van Tam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Mehrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Matherat</w:t>
+                <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (4), pp.329-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeue.2012.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.06.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195954v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A defect-tolerant area-efficient multiplexer for basic blocks in SRAM-based FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1189-1193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6130,51 +6130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majority voter: Signal probability, reliability and error bound characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circuits and Systems (MWSCAS), 2012 IEEE 55th International Midwest Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.538 - 541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6212,51 +6212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive module redundancy for fault-tolerant designs in nanoelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (9-11), pp.1489-1492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6302,90 +6302,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIFA: A fault-injection-fault-analysis-based tool for reliability assessment at RTL level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gutemberg Goncalves dos Santos Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Crespo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilson Maciel de Paiva Junior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6502,51 +6502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Awais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mushtaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6600,718 +6600,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opcode Analysis of Real Encryption-Based Microarchitectural Attacks Using gem5</w:t>
+                <w:t xml:space="preserve">Leveraging gem5 and Machine Learning for End-to-End Detection of Cache-based Side-Channel Attack Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Awais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bruguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahreen Khan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jawad Haj-Yahya</w:t>
+                <w:t xml:space="preserve">Pascal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComComAp 2025 - 7th Computing, Communications and IoT Applications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PROOFS 2025 - 13th International Workshop on Security Proofs for Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kuala Lumpur, Malaysia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393482v1</w:t>
+                <w:t xml:space="preserve">hal-05372979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-sensor testing method for observing radiation-induced soft errors in modern sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Minelli de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cheymol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bypass Synchronization Primitives: GhostRace Attack and Mitigation on RISC-V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahreen Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Priscilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Priscilla</w:t>
+                <w:t xml:space="preserve">Matheus Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Pacalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Computing, Communications and IoT Applications Conference (ComComAp 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYGENE: A Diffusion-Based Hypergraph Generation Method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Opcode Analysis of Real Encryption-Based Microarchitectural Attacks Using gem5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Awais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahreen Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mushtaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Haj-Yahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 39th AAAI Conference on Artificial Intelligence e (AAAI-25)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1609/aaai.v39i16.33833⟩</w:t>
+              <w:t xml:space="preserve">ComComAp 2025 - 7th Computing, Communications and IoT Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Madrid, Spain. pp.377-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ComComAp68359.2025.11353163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166733v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging gem5 and Machine Learning for End-to-End Detection of Cache-based Side-Channel Attack Patterns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">HYGENE: A Diffusion-Based Hypergraph Generation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Gailhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Tartaglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhony Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROOFS 2025 - 13th International Workshop on Security Proofs for Embedded Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 39th AAAI Conference on Artificial Intelligence e (AAAI-25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2025, Philadelphia, United States. pp.16682-16690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v39i16.33833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372979v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of scaling up the sensor sampling frequency on the reliability of edge processing systems in tolerating soft errors caused by neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Minelli de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Atukpor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7336,90 +7336,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron radiation tests and assessment of edge computing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Minelli de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented in VII Workshop sobre os Efeitos das Radiações Ionizantes em Componentes e Circuitos Eletrônicos de Uso Aeroespacial (WERICE AEROESPACIAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, São José dos Campos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7470,51 +7470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Awais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mushtaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7572,265 +7572,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast analysis of combinatorial netlists correctness rate based on binomial law and partitioning</w:t>
+                <w:t xml:space="preserve">Fast and accurate estimation of correctness rate in combinatorial circuits based on clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Peña Treviño</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lirida Naviner</w:t>
+                <w:t xml:space="preserve">Jean Marc Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 24th Latin American Test Symposium (LATS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Workshop on Silicon Errors in Logic – System Effects SELSE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2023, ONLINE, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420927v1</w:t>
+                <w:t xml:space="preserve">hal-04458400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and accurate estimation of correctness rate in combinatorial circuits based on clustering</w:t>
+                <w:t xml:space="preserve">Fast analysis of combinatorial netlists correctness rate based on binomial law and partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Peña Treviño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Silicon Errors in Logic – System Effects SELSE 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 24th Latin American Test Symposium (LATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Veracruz, Mexico. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lats58125.2023.10154491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458400v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minconvnets: a New Class of Multiplication-Less Neural Networks</w:t>
               </w:r>
@@ -7855,51 +7855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumanta Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.881-885, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7927,235 +7927,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low Power Access Strategy for Process-Voltage-Temperature Aware STT-MRAM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hybrid MTJ-CMOS Integration for Sigma-Delta ADC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Ang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 14th International Conference on ASIC (ASICON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASICON52560.2021.9620529⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, AB, Canada. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NANOARCH53687.2021.9642236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477660v1</w:t>
+                <w:t xml:space="preserve">hal-04477656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid MTJ-CMOS Integration for Sigma-Delta ADC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultra-low Power Access Strategy for Process-Voltage-Temperature Aware STT-MRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You-You Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, AB, Canada. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2021 IEEE 14th International Conference on ASIC (ASICON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Kunming, China. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NANOARCH53687.2021.9642236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASICON52560.2021.9620529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477656v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Self-timing Speculative Writing for Unreliable STT-MRAM</w:t>
               </w:r>
@@ -8167,51 +8167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng-Di Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 15th International Conference on Solid-State &amp; Integrated Circuit Technology (ICSICT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Kunming, China. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8271,51 +8271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilson Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8388,51 +8388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuecan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumanta Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Likforman-Sulem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8505,51 +8505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8635,77 +8635,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menglin Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Qingdao, China. pp.1-6, </w:t>
@@ -8743,103 +8743,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Functions in Learned Iterative Shrinkage-Thresholding Algorithm for Sparse Signal Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Crespo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilson Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nanjing, China. pp.324-329, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8867,1379 +8867,1379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Emphasized MTJ/CMOS Hybrid Circuit Towards Ultra-Low Power</w:t>
+                <w:t xml:space="preserve">Enabling Resilient Voltage-Controlled MeRAM Using Write Assist Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xinning Liu</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Conference on Design of Circuits and Integrated Systems (DCIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477704v1</w:t>
+                <w:t xml:space="preserve">hal-02288533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability Aware Fault-Injection Approach for SER Estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reliability Emphasized MTJ/CMOS Hybrid Circuit Towards Ultra-Low Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menglin Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinning Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE Latin American Test Symposium (LATS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Conference on Design of Circuits and Integrated Systems (DCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCIS.2018.8681471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287888v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Variability Emphasized STT-MRAM Sensing Circuit With Performance Enhancement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Probability Aware Fault-Injection Approach for SER Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Batagin Armelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto d'Amore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Asia Pacific Conference on Circuits and Systems (APCCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of IEEE Latin American Test Symposium (LATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, São Paulo, SP, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477743v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed Sensing for Wideband HF Channel Estimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">MRAM-on-FDSOI Integration: A Bit-Cell Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinning Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Frontiers of Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Hong Kong, China. pp.263-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2018.00056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287975v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Space Exploration of Magnetic Tunnel Junction based Stochastic Computing in Deep Learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using FPGA self-produced transients to emulate SETs for SER estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Batagin Armelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto d'Amore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">To appear in Proceedings of ACM Great Lakes Symposium on VLSI (GLSVLSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Chicago, Illinois, United States. pp.23-25</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE Latin American Test Symposium (LATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, São Paulo, SP, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287894v1</w:t>
+                <w:t xml:space="preserve">hal-02288530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using FPGA self-produced transients to emulate SETs for SER estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Compressed Sensing for Wideband HF Channel Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Crespo Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilson Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberto d'Amore</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE Latin American Test Symposium (LATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, São Paulo, SP, Brazil</w:t>
+              <w:t xml:space="preserve">4th International Conference on Frontiers of Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Poitiers, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288530v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRAM-on-FDSOI Integration: A Bit-Cell Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design Space Exploration of Magnetic Tunnel Junction based Stochastic Computing in Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhabg Youguang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xinning Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">To appear in Proceedings of ACM Great Lakes Symposium on VLSI (GLSVLSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Chicago, Illinois, United States. pp.23-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477718v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis and Application of A Novel Approximate Adder</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stability and Variability Emphasized STT-MRAM Sensing Circuit With Performance Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menglin Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 61st International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2018.8624023⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE Asia Pacific Conference on Circuits and Systems (APCCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Chengdu, China. pp.386-389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APCCAS.2018.8605603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477695v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability evaluation of circuits designed in multi- and single-stage versions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design, Synthesis and Application of A Novel Approximate Adder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baokun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 9th Latin American Symposium on Circuits &amp; Systems (LASCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LASCAS.2018.8399927⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE 61st International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Windsor, Canada. pp.488-491, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2018.8624023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477727v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Resilient Voltage-Controlled MeRAM Using Write Assist Techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reliability evaluation of circuits designed in multi- and single-stage versions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schvittz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wang Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 9th Latin American Symposium on Circuits &amp; Systems (LASCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Puerto Vallarta, Mexico. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS.2018.8399927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288533v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetrical Length Biasing for Energy Efficient Digital Circuits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analysis of Ageing effects on ARTIX7 XILINX FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benkalaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Latin American Symposium on Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Bariloche, Argentina</w:t>
+              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287637v1</w:t>
+                <w:t xml:space="preserve">hal-02287636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Pulsed-Latch Replacement in Non-Volatile Flip-Flop Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10271,1261 +10271,1261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Magnetic Tunnel Junction Based Hybrid LSI Using Multi-Threshold UTBB-FD-SOI Device</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Asymmetrical Length Biasing for Energy Efficient Digital Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Veirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Great Lakes Symposium on VLSI 2017 (GLSVLSI 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Banff, Canada</w:t>
+              <w:t xml:space="preserve">IEEE Latin American Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287632v1</w:t>
+                <w:t xml:space="preserve">hal-02287637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical metrics for evaluation of fault-tolerant logic design</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Energy Efficient Magnetic Tunnel Junction Based Hybrid LSI Using Multi-Threshold UTBB-FD-SOI Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference of Russian Young Researchers in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Saint Petersbourgh, Russia. pp.569-573</w:t>
+              <w:t xml:space="preserve">Great Lakes Symposium on VLSI 2017 (GLSVLSI 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287656v1</w:t>
+                <w:t xml:space="preserve">hal-02287632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsity Analysis using a Mixed Approach with Greedy and LS Algorithms on Channel Estimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Practical metrics for evaluation of fault-tolerant logic design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Stempkovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Telpukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Solovyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Balaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers of Signal Processing (ICFSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.91-95</w:t>
+              <w:t xml:space="preserve">IEEE Conference of Russian Young Researchers in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Saint Petersbourgh, Russia. pp.569-573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287640v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Ageing effects on ARTIX7 XILINX FPGA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sparsity Analysis using a Mixed Approach with Greedy and LS Algorithms on Channel Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilson Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Crespo Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Frontiers of Signal Processing (ICFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.91-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287636v1</w:t>
+                <w:t xml:space="preserve">hal-02287640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Considerations for Reliable OxRAM-based Non-Volatile Flip-Flops in 28nm FD-SOI Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel circuit design of true random number generator using magnetic tunnel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalija Jovanovic</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jianlei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th ACM/IEEE International Symposium on Nanoscale Architectures (Nanoarch 2016), At Beijing, China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287862v1</w:t>
+                <w:t xml:space="preserve">hal-01371756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Layout-Based Fault Injection Methodology for SER Prediction: Implementation and Correlation with 65nm Heavy Ion Experimental Results</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A process-variation-resilient methodology of circuit design by using asymmetrical forward body bias in 28 nm FDSOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE Nuclear and Space Radiation Effects Conference (NSREC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREF 2016, 27th EUROPEAN SYMPOSIUM ON RELIABILITY OF ELECTRON DEVICES, FAILURE PHYSICS AND ANALYSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Händel-Halle, Halle, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288532v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process-variation-resilient methodology of circuit design by using asymmetrical forward body bias in 28 nm FDSOI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design Considerations for Reliable OxRAM-based Non-Volatile Flip-Flops in 28nm FD-SOI Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalija Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREF 2016, 27th EUROPEAN SYMPOSIUM ON RELIABILITY OF ELECTRON DEVICES, FAILURE PHYSICS AND ANALYSIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.073⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada. pp.1146-1149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2016.7527448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01371743v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Computing in MOS/Spintronic Non-Volatile Full-Adder</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Layout-Based Fault Injection Methodology for SER Prediction: Implementation and Correlation with 65nm Heavy Ion Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coeffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ACM/IEEE International Symposium on Nanoscale Architectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE Nuclear and Space Radiation Effects Conference (NSREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412223v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Hardening Improvement of a SerDes under Heavy Ions up to 60 MeV.cm2/mg by Layout-Aware Fault Injection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximate Computing in MOS/Spintronic Non-Volatile Full-Adder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE Workshop on Silicon Errors in Logic - System Effects (SELSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Austin, Texas, United States</w:t>
+              <w:t xml:space="preserve">12th ACM/IEEE International Symposium on Nanoscale Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287892v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel circuit design of true random number generator using magnetic tunnel junction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Olivier Klein</w:t>
+                <w:t xml:space="preserve">Radiation Hardening Improvement of a SerDes under Heavy Ions up to 60 MeV.cm2/mg by Layout-Aware Fault Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coeffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Pricco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianlei Yang</w:t>
+                <w:t xml:space="preserve">S. Parini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ACM/IEEE International Symposium on Nanoscale Architectures (Nanoarch 2016), At Beijing, China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE Workshop on Silicon Errors in Logic - System Effects (SELSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371756v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Analytical Method for Defect Tolerance Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Reliability of Electron devices, Failure physics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11563,90 +11563,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Triplication of a Sparc-V8 Microprocessor Using Fault Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bottoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coeffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IEEE Latin American Symposium on Circuits and Systems (LASCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11684,77 +11684,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and Voltage Effects on SER on a 65nm Sparc-V8 Microprocessor Under Radiation Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bottoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coeffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gasiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abouzeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11796,64 +11796,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool for Transient Fault Analysis in Combinational Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11872,567 +11872,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design insights for reliable energy efficient OxRAM-based flip-flop in 28nm FD-SOI</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">D2D Broadcast Communications for 4G PMR Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pons Masbernart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Georgeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Sonoma Valley, CA, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of IFIF International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287895v1</w:t>
+                <w:t xml:space="preserve">hal-02287897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra wide voltage range consideration of reliability-aware STT magnetic flip-flop in 28nm FDSOI technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic Computation With Spin Torque Transfer Magnetic Tunnel Junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE-NEWCAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287226v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2D Broadcast Communications for 4G PMR Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultra wide voltage range consideration of reliability-aware STT magnetic flip-flop in 28nm FDSOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IFIF International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287897v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Computation With Spin Torque Transfer Magnetic Tunnel Junction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design insights for reliable energy efficient OxRAM-based flip-flop in 28nm FD-SOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalija Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-NEWCAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sonoma Valley, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412179v1</w:t>
+                <w:t xml:space="preserve">hal-02287895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Layout-Aware Approach to Fault Injection for Improving Failure Mode Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bottoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coeffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gasiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Workshop on Silicon Errors in Logic - System Effects (SELSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Austin, United States</w:t>
@@ -12455,3287 +12455,3313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery-aware network discovery algorithm for mobile terminals within heterogeneous networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Study of Statistical Variability-aware Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaikai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE International Workshop on Computer Aided Modeling and Design of Communication Links and Networks (CAMAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Athens, Greece</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Radio Frequency Integration Technology (RFIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287896v1</w:t>
+                <w:t xml:space="preserve">hal-02286946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Study of Aging in CMOS Binary Adders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Flip-flop selection for in-situ slack-time monito- ring based on the activation probability of timing-critical paths.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Miro Panades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valentian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIPRO 37th International Convention/Microelectronics, Electronics and Electronic Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">IEEE International On-line Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288395v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross Logic : A New Approach for Defect-Tolerant Circuits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient Implementation for Accurate Analysis of CED Circuits Against Multiple Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaikai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on IC Design and Technology (ICICDT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Austin, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">21st International Conference Mixed Design of Integrated Circuits and Systems (MIXDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062064v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability-aware Delay Faults Evaluation of CMOS Flip-Flops</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Cluster Size on Routability, Testability and Robustness of a Cluster in a Mesh FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif-Ur Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference Mixed Design of Integrated Circuits and Systems (MIXDES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tampa, FL, United States. pp.553-558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412061v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Implementation for Accurate Analysis of CED Circuits Against Multiple Faults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Reliability-aware Delay Faults Evaluation of CMOS Flip-Flops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaikai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference Mixed Design of Integrated Circuits and Systems (MIXDES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286893v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Cluster Size on Routability, Testability and Robustness of a Cluster in a Mesh FPGA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation Study of Aging in CMOS Binary Adders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI'14)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIPRO 37th International Convention/Microelectronics, Electronics and Electronic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Opatija, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400630v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Defect-Tolerant Multiplexers for FPGAs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Battery-aware network discovery algorithm for mobile terminals within heterogeneous networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pons Masbernart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Althunibat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Kibalya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International On-Line Testing Symposium (IOLTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Spain. pp.7-12</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE International Workshop on Computer Aided Modeling and Design of Communication Links and Networks (CAMAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062059v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OxRAM-Based Non Volatile Flip-Flop in 28nm FDSOI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross Logic : A New Approach for Defect-Tolerant Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 12th International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on IC Design and Technology (ICICDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Austin, United States. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288534v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Computation of Combinational Circuits Reliability Based on Probabilistic Transfer Matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparative Study of Defect-Tolerant Multiplexers for FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on IC Design and Technology (ICICDT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Austin, United States</w:t>
+              <w:t xml:space="preserve">20th IEEE International On-Line Testing Symposium (IOLTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Spain. pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412060v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy ions test result on a 65nm sparc-v8 radiation-hard microprocessor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OxRAM-Based Non Volatile Flip-Flop in 28nm FDSOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalija Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Reliability Physics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE 12th International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trois Rivières, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6934003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412075v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid reliability assessment method and its support of sequential logic modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analytical method for reliability assessment of concurrent checking circuits under multiple faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaikai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dhiraj Pradhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International On-line Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Spain</w:t>
+              <w:t xml:space="preserve">MIPRO 37th International Convention/Microelectronics, Electronics and Electronic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412073v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Defect-Tolerant Multiplexer Using Differential Logic for FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 21st Mixed Design of Integrated Circuits and Systems Conference (MIXDES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lublin, Poland. pp.375-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Robustness of a Switch Box in a Mesh of Clusters FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE Latin American Test Workshop (LATW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Fortaleza, Brazil. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical method for reliability assessment of concurrent checking circuits under multiple faults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Heavy ions test result on a 65nm sparc-v8 radiation-hard microprocessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIPRO 37th International Convention/Microelectronics, Electronics and Electronic Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">IEEE International Reliability Physics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Waikoloa, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286867v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flip-flop selection for in-situ slack-time monito- ring based on the activation probability of timing-critical paths.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Evain</w:t>
+                <w:t xml:space="preserve">A hybrid reliability assessment method and its support of sequential logic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Miro Panades</w:t>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Valentian</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dhiraj Pradhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International On-line Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412072v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Statistical Variability-aware Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Computation of Combinational Circuits Reliability Based on Probabilistic Transfer Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaikai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lirida Naviner</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Radio Frequency Integration Technology (RFIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Hefei, China</w:t>
+              <w:t xml:space="preserve">International Conference on IC Design and Technology (ICICDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286946v1</w:t>
+                <w:t xml:space="preserve">hal-02412060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating CLB Designs under Multiple SETs in SRAM-based FPGAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">A defect-tolerant area-efficient multiplexer for basic blocks in SRAM-based FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symp. Defect and Fault Tolerance (DFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, New-York City, United States. pp.112-117</w:t>
+              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Arcachon, France. pp.1189-1193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062101v1</w:t>
+                <w:t xml:space="preserve">hal-01062075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Fault-Tolerant Fabless CLBs in SRAM-based FPGAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Evaluating CLB Designs under Multiple SETs in SRAM-based FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Latin-American Test Workshop (LATW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Cordoba, Argentina. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE Symp. Defect and Fault Tolerance (DFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, New-York City, United States. pp.112-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062112v1</w:t>
+                <w:t xml:space="preserve">hal-01062101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Assessment of Combinational Logic Using First-Order-Only Fanout Reconvergence Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of Fault-Tolerant Fabless CLBs in SRAM-based FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Naviner</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Columbus, OH., United States</w:t>
+              <w:t xml:space="preserve">IEEE Latin-American Test Workshop (LATW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cordoba, Argentina. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411994v1</w:t>
+                <w:t xml:space="preserve">hal-01062112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability analysis of combinational circuits with the influences of noise and single-event transients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reliability Assessment of Combinational Logic Using First-Order-Only Fanout Reconvergence Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symp. Defect and Fault Tolerance (DFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, New York City, United States</w:t>
+              <w:t xml:space="preserve">Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Columbus, OH., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286814v1</w:t>
+                <w:t xml:space="preserve">hal-02411994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Event Transient Mitigation Through Pulse Quenching: Effectiveness at Circuit Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Selective Hardening Against Multiple Faults Employing a Net-based Reliability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference of Electronics, Circuits and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412466v1</w:t>
+                <w:t xml:space="preserve">hal-02411993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model to simulate the behaviour of probabilistic gates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring the Impact of Transient Faults on CORDIC Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Naviner</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286894v1</w:t>
+                <w:t xml:space="preserve">hal-02411992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Defect-tolerant Cluster in a Mesh SRAM-based FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+                <w:t xml:space="preserve">Uplink energy efficiency in LTE systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pons Masbernart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saif Ur Rehman</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Raul Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Workshop on Computer Aided Modeling and Design of Communication Links and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987365v1</w:t>
+                <w:t xml:space="preserve">hal-02412074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Impact of Transient Faults on CORDIC Processor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nouvelle architecture de BLE tolérante aux fautes dans les FPGAs SRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411992v1</w:t>
+                <w:t xml:space="preserve">hal-02288374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uplink energy efficiency in LTE systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Fault-tolerant Composite Field AES S-Boxes under Multiple Transient Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Matherat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Computer Aided Modeling and Design of Communication Links and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IEEE International NEWCAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1 - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412074v1</w:t>
+                <w:t xml:space="preserve">hal-00973720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle architecture de BLE tolérante aux fautes dans les FPGAs SRAM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reliability analysis of combinational circuits with the influences of noise and single-event transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaikai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE Symp. Defect and Fault Tolerance (DFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288374v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Fault-tolerant Composite Field AES S-Boxes under Multiple Transient Faults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A model to simulate the behaviour of probabilistic gates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaikai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Matherat</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International NEWCAS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1 - 4</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973720v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Hardening Against Multiple Faults Employing a Net-based Reliability Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Single Event Transient Mitigation Through Pulse Quenching: Effectiveness at Circuit Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference of Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411993v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Cost-effective Design Structure for Probabilistic-Based Noise-Tolerant Logic Functions in Nanometer CMOS Technology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Defect-tolerant Cluster in a Mesh SRAM-based FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif Ur Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Naviner</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocon 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUROCON.2013.6625225⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Kyoto, Japan. pp.434-437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPT.2013.6718407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286855v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuit-level Hardening Against Multiple Faults: Combining Global TMR and Selective Hardening</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A General Cost-effective Design Structure for Probabilistic-Based Noise-Tolerant Logic Functions in Nanometer CMOS Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaikai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurocon 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zagreb, Croatia. pp.1829-1836, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUROCON.2013.6625225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286728v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low Cost Reliable Architecture for S-Boxes in AES Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symp. Defect and Fault Tolerance (DFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, New York City, U.S. Outlying Islands. pp.155-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15754,2389 +15780,2363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNaP: a Novel Hybrid Method for Circuit Reliability Assessment Under Multiple Faults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Circuit-level Hardening Against Multiple Faults: Combining Global TMR and Selective Hardening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. F. Naviner</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Arcachon, France. pp.1230-1234</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062078v1</w:t>
+                <w:t xml:space="preserve">hal-02286728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A defect-tolerant area-efficient multiplexer for basic blocks in SRAM-based FPGAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">SNaP: a Novel Hybrid Method for Circuit Reliability Assessment Under Multiple Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Matherat</w:t>
+                <w:t xml:space="preserve">J. F. Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Arcachon, France. pp.1189-1193</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Arcachon, France. pp.1230-1234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062075v1</w:t>
+                <w:t xml:space="preserve">hal-01062078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Fault Analysis of CORDIC Processor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Automatic Selective Hardening Against Soft Errors: a Cost-based and Regularity-aware Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Matherat</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2012, Séville, Spain. pp.757 - 760</w:t>
+              <w:t xml:space="preserve">, Dec 2012, Sevilla, Spain. pp.753-756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973764v1</w:t>
+                <w:t xml:space="preserve">hal-01062119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Fault Analysis of CORDIC Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Causo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Séville, Spain. pp.757 - 760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973766v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Fault Analysis of CORDIC Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Causo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Séville, Spain. pp.757 - 760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973765v1</w:t>
+                <w:t xml:space="preserve">hal-00973766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Event-Induced Charge Sharing Effects in TMR with Different Levels of Granularity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient Fault Analysis of CORDIC Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Causo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Matherat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Biarritz, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Séville, Spain. pp.757 - 760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286461v1</w:t>
+                <w:t xml:space="preserve">hal-00973765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Scaling-Free and Area-Time Efficient CORDIC Algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Selective Hardening Concerning Single and Multiple Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Séville, Spain. pp.149 - 152</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024891v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance aux défauts dans les FPGAs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reliability Analysis of a Reed-Solomon Decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaikai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Matherat</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">IEEE International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Boise, Idaho, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411877v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability estimation methods : Tradeoffs between complexity and accuracy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Designing Digital Reliable Processors in Nanotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern Simposium of Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Sao Miguel das Missoes, RS, Brazil</w:t>
+              <w:t xml:space="preserve">NanoTechItaly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288322v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Hardening Concerning Single and Multiple Faults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Green Solutions for Future LTE PMR Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pons Masbernart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Contal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Computer Aided Modeling and Design of Communication Links and Networks (CAMAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286334v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Analysis of a Reed-Solomon Decoder</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring the Feasibility of Selective Hardening for Combinational Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutemberg Gonçalves dos Santos Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Boise, Idaho, United States</w:t>
+              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411876v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Digital Reliable Processors in Nanotechnologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tolérance aux défauts dans les FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoTechItaly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411921v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Solutions for Future LTE PMR Networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reliability estimation methods : Tradeoffs between complexity and accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Teixeira Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Computer Aided Modeling and Design of Communication Links and Networks (CAMAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Southern Simposium of Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Sao Miguel das Missoes, RS, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411920v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Feasibility of Selective Hardening for Combinational Logic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Parallel Scaling-Free and Area-Time Efficient CORDIC Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Causo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Séville, Spain. pp.149 - 152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288323v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Hardening Methodology Concerning Multiple Faults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Single-Event-Induced Charge Sharing Effects in TMR with Different Levels of Granularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Entrena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Lindoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Miami, Florida, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411864v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault tolerant architectures in nanoelectronics: The progressive approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Selective Hardening Methodology Concerning Multiple Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern Simposium of Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Sao Miguel das Missoes, RS, Brazil</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Miami, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286332v1</w:t>
+                <w:t xml:space="preserve">hal-02411864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Mitigation of Multiple Faults Induced by Single Event Effects: Combining Global TMR and Selective Hardening</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fault tolerant architectures in nanoelectronics: The progressive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Southern Simposium of Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Sao Miguel das Missoes, RS, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286459v1</w:t>
+                <w:t xml:space="preserve">hal-02286332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal Probability, Reliability and Error Bound of Majority Voter in TMR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards the Mitigation of Multiple Faults Induced by Single Event Effects: Combining Global TMR and Selective Hardening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Boise, Idaho, United States</w:t>
+              <w:t xml:space="preserve">European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286333v1</w:t>
+                <w:t xml:space="preserve">hal-02286459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and Hardening of FPGA Implementations face to Radiative Constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Signal Probability, Reliability and Error Bound of Majority Voter in TMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. F. Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Electronique et Rayonnements Naturels au Niveau du Sol (RADSOL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Boise, Idaho, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288324v1</w:t>
+                <w:t xml:space="preserve">hal-02286333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing and Alleviating the Impact of Errors on an SRAM-based FPGA Cluster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reliability and Hardening of FPGA Implementations face to Radiative Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutemberg Gonçalves dos Santos Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Matherat</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International On-Line Testing Symposium (IOLTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Sitges, Spain. pp.31-36</w:t>
+              <w:t xml:space="preserve">Journées Nationales Electronique et Rayonnements Naturels au Niveau du Sol (RADSOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062799v1</w:t>
+                <w:t xml:space="preserve">hal-02288324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Fault-Tolerant Architecture for CLBs in SRAM-based FPGAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Analyzing and Alleviating the Impact of Errors on an SRAM-based FPGA Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Sevilla, Spain. pp.761-764</w:t>
+              <w:t xml:space="preserve">IEEE International On-Line Testing Symposium (IOLTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Sitges, Spain. pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062116v1</w:t>
+                <w:t xml:space="preserve">hal-01062799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Hardening Methodology for Combinational Logic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A New Fault-Tolerant Architecture for CLBs in SRAM-based FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Naviner</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Latin-American Test Workshop (LATW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Quito, Ecuador. pp.6</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Sevilla, Spain. pp.761-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695808v1</w:t>
+                <w:t xml:space="preserve">hal-01062116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Selective Hardening Against Soft Errors: a Cost-based and Regularity-aware Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Selective Hardening Methodology for Combinational Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. F. Naviner</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Sevilla, Spain. pp.753-756</w:t>
+              <w:t xml:space="preserve">IEEE Latin-American Test Workshop (LATW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Quito, Ecuador. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062119v1</w:t>
+                <w:t xml:space="preserve">hal-00695808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Robust Digital Voter in TMR Designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Colloque National GdR SoC-SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18161,51 +18161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability analysis based on significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18282,64 +18282,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach for efficient reliability improvement of digital circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gutemberg Goncalves dos Santos Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Crespo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18377,77 +18377,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective metrics for reliability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Crespo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gutemberg Goncalves dos Santos Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18494,103 +18494,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 65 nm CMOS versatile ADC using time interleaving and ΣΔ modulation for multi-mode receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Beydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Fakhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Joint IEEE North-East Workshop on Circuits and Systems and TAISA Conference (NEWCAS-TAISA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.1-4, </w:t>
@@ -18673,77 +18673,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opcode Analysis of Real Encryption-Based Microarchitectural Attacks Using gem5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Awais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahreen Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mushtaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Haj Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18752,51 +18752,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Computing, Communications and IoT Applications (ComComAp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.377-384, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ComComAp68359.2025.11353163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422102v1</w:t>
@@ -18833,51 +18833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Awais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mushtaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18990,77 +18990,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaoru Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1-6, 2021, </w:t>
@@ -19098,249 +19098,249 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact thermal modeling of spin transfer torque magnetic tunnel junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France. , 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact model of magnetic tunnel junction with stochastic spin transfer torque switching for reliability analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erya Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. , 2014, </w:t>
@@ -19422,103 +19422,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From DMO to D2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pons Masbernart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pons Masbernart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Georgeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Public Safety Networks: Overview and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Press &amp; Elsivier, pp.9-126, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19537,230 +19537,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Aware AMS/RF Performance Optimization</w:t>
+                <w:t xml:space="preserve">Reliability Aware AMS / RF Performance Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Maris Ferreira</w:t>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mourad Fakhfakh, Esteban Tlelo-Cuautle, Maria Helena Fino. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Optimization Techniques in Analog, Mixed-Signal, and Radio-Frequency Circuit Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IGI Global, 2014</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-4666-6627-6.ch002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286875v1</w:t>
+                <w:t xml:space="preserve">hal-01222104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Aware AMS / RF Performance Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+                <w:t xml:space="preserve">Reliability Aware AMS/RF Performance Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Optimization Techniques in Analog, Mixed-Signal, and Radio-Frequency Circuit Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, IGI Global, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222104v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19778,103 +19778,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé permettant d'établir une stratégie d'économie d'énergie de batterie de terminaux mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Georgeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gromat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pons Masbernart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO Patent App. PCT/EP2013/003,489. XP:Patent-14. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19892,64 +19892,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de Durcissement Logique par Partitionnement d'un Circuit Electronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gutemberg Gonçalves dos Santos Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20006,77 +20006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure d'Atténuation de Bruit d'une Fonction Logique Combinatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaikai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1262053. KL:BREVET-12. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20263,51 +20263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Minelli de Carvalho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Laurini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Atukpor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Possamai Bastos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3435677" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Freitas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mota" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Fontinele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coelho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3456582" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Cai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoru Hou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdi Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3120330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Marcon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarbas Silveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mota" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114826" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2022.02.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjian Bian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Fan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3134588" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Zhou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Hong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104449" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ang Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinshu Xie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfang Tong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantong Di" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2022.3216778" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Guo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12050551" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juntong Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11432-021-3220-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3015146" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Veirano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Castro Lisboa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez-Nicoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01810-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglin Han" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3011614" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Maciel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Marques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20010121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113732" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2017.08.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89P023CZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288058v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Crespo Marques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea9020015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941340v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maciel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Marques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2886471" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942486v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinning Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Shan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2854277" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Batagin Armelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto D&#8217;amore" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8070749" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2766220" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slimani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benkalaia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2638913" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287635v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Kang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7090929" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318736v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xiaoxuan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2533438" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371736v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.X. Zhao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.073" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBKBQZL3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287471v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaikai Liu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.116" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT0B4BD7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287642v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Butzen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Klein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V547GXQD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01128326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Ben Dhia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01216729v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01122423v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting An" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T27NDWG6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942479v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Beydoun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tam Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loumeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2012.10.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KT3FQ0X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062108v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nascimento Pagliarini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Naviner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195954v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Pagliarini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matherat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.06.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Ban" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942481v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.06.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KBV1D7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627134v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Naviner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Goncalves dos Santos Junior" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Maciel de Paiva Junior" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.06.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6VQ3X16-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525254v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mushtaq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj Yahya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3793638.3793640" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05393482v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahreen Khan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj-Yahya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp68359.2025.11353163" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05404459v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cheymol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05393473v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Priscilla" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Victor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pacalet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gailhard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Giraldo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i16.33833" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739776v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05160886v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP64122.2024.10871078" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420927v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Goudet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;a Trevi&#241;o" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lats58125.2023.10154491" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458400v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Daveau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecan Yang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897286" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477660v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You-You Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASICON52560.2021.9620529" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477656v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH53687.2021.9642236" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Di Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT49897.2020.9278373" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477665v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294780" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297374v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294829" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477689v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marques" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2019.8868841" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477682v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH47378.2019.181292" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477699v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS47522.2019.9020469" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477704v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681471" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287888v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Batagin Armelin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto d'Amore" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477743v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS.2018.8605603" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287975v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287894v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhabg Youguang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288530v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477718v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2018.00056" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baokun Wang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2018.8624023" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477727v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schvittz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meinhardt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franco" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2018.8399927" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288533v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287637v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287632v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287656v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stempkovskiy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Telpukhov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Solovyev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Balaka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287640v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287636v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287862v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Jovanovic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nikolic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2016.7527448" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288532v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coeffic" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malherbe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasiot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371743v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412223v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287892v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Pricco" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371756v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlei Yang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01216726v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287891v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bottoni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287890v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abouzeid" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287234v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287895v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287226v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287897v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pons Masbernart" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gruet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Georgeaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412179v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288531v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287896v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Althunibat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kibalya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288395v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062064v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412061v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286893v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400630v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif-Ur Rehman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchardon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.66" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062059v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288534v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412060v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Naviner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412075v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412073v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Pradhan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062063v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062066v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286867v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412072v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sarrazin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Evain" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro Panades" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valentian" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286946v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062101v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062112v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411994v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286814v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412466v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286894v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987365v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Ur Rehman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2013.6718407" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411992v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412074v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Palacios" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marques" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288374v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00973720v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411993v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286855v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON.2013.6625225" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286728v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01024892v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062078v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00973764v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Causo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00973766v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00973765v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286461v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Almeida" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Lindoso" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01024891v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411877v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matherat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288322v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teixeira Franco" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286334v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411876v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411921v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411920v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraysse" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Contal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288323v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Gon&#231;alves dos Santos Jr" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411864v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286332v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286459v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286333v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288324v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062799v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062116v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00695808v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062119v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637642v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637373v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637375v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627132v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2010.5548671" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03591883v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fakhoury" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290510" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422102v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://micsec.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709017v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420929v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We Ge" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH53687.2021.9642238" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216419v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216431v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287836v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286875v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maris Ferreira" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222104v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6627-6.ch002" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412539v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gromat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412523v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cousin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deleuze" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;tinon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412524v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Freitas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mota" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Fontinele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coelho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3456582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Minelli de Carvalho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Laurini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Atukpor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Possamai Bastos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3435677" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Cai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoru Hou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdi Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2021.3120330" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarbas Silveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Marcon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mota" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2022.02.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420908v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114826" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongjian Bian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Fan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3134588" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Zhou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Hong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2022.104449" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ang Wu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinshu Xie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfang Tong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantong Di" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2022.3216778" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Veirano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Castro Lisboa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez-Nicoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01810-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglin Han" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3011614" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Guo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12050551" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juntong Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11432-021-3220-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3015146" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Maciel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Marques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20010121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.113732" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Batagin Armelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto D&#8217;amore" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8070749" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2017.08.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89P023CZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941340v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maciel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Marques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Crespo Marques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea9020015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942487v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2886471" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinning Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Shan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2018.2854277" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2766220" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287635v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2638913" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287690v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Kang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7090929" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slimani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benkalaia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287638v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287641v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287474v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaikai Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318736v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xiaoxuan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2533438" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287642v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Butzen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942489v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.116" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT0B4BD7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287471v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.X. Zhao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.073" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBKBQZL3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01122423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting An" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01216729v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Ben Dhia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216389v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Klein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V547GXQD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287224v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01128326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287225v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T27NDWG6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195954v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Pagliarini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matherat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.06.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062108v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nascimento Pagliarini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Naviner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942479v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Beydoun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tam Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loumeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2012.10.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KT3FQ0X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Ban" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942481v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.06.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KBV1D7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627134v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Naviner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Goncalves dos Santos Junior" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilson Maciel de Paiva Junior" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.06.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6VQ3X16-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525254v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mushtaq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj Yahya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3793638.3793640" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05404459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cheymol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05393473v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahreen Khan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Priscilla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Victor" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pacalet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05393482v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj-Yahya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp68359.2025.11353163" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166733v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gailhard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tartaglione" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhony Giraldo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i16.33833" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739776v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05160886v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP64122.2024.10871078" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Goudet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Daveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420927v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;a Trevi&#241;o" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lats58125.2023.10154491" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecan Yang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Likforman-Sulem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897286" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477656v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH53687.2021.9642236" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477660v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You-You Zhang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASICON52560.2021.9620529" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477675v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Di Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSICT49897.2020.9278373" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477665v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294780" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297374v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294829" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477689v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marques" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2019.8868841" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477682v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH47378.2019.181292" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477699v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS47522.2019.9020469" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288533v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477704v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681471" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287888v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Batagin Armelin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto d'Amore" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477718v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2018.00056" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288530v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287975v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287894v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhabg Youguang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477743v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS.2018.8605603" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477695v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baokun Wang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2018.8624023" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477727v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schvittz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pontes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meinhardt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Franco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS.2018.8399927" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287636v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287633v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287637v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287632v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287656v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stempkovskiy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Telpukhov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Solovyev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Balaka" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287640v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371756v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlei Yang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371743v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287862v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Jovanovic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nikolic" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2016.7527448" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288532v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coeffic" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malherbe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasiot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412223v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287892v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Pricco" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01216726v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287891v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bottoni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287890v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abouzeid" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287234v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287897v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pons Masbernart" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gruet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Georgeaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412179v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287226v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287895v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288531v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286946v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412072v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sarrazin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Evain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro Panades" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valentian" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286893v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400630v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif-Ur Rehman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchardon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.66" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412061v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288395v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287896v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Althunibat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kibalya" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062064v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062059v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288534v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286867v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062063v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062066v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412075v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412073v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Naviner" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Pradhan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412060v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062075v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062101v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062112v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411994v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411993v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411992v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412074v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Palacios" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marques" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288374v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00973720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286814v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286894v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412466v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987365v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Ur Rehman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2013.6718407" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286855v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROCON.2013.6625225" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01024892v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286728v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062078v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062119v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00973764v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Causo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00973766v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00973765v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286334v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411876v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411921v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411920v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraysse" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Contal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288323v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gutemberg Gon&#231;alves dos Santos Jr" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411877v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matherat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288322v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teixeira Franco" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01024891v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286461v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Almeida" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Lindoso" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411864v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286332v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286459v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286333v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288324v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062799v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062116v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00695808v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637642v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637373v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637375v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627132v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2010.5548671" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03591883v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fakhoury" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290510" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422102v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://micsec.wp.imt.fr/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709017v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Haj" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420929v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We Ge" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOARCH53687.2021.9642238" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216419v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216431v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287836v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222104v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-6627-6.ch002" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286875v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maris Ferreira" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412539v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gromat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412523v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cousin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deleuze" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;tinon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412524v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>