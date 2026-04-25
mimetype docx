--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -190,1376 +190,1920 @@
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques de l’interview politique par les journalistes : un outil pour fabriquer du « décideur » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Jeanne Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bolz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Figures des décideurs en régime médiatique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Celsa, Sep 2015, Neuilly-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'interview politique : une négociation d'autorité ? Frontières et imaginaires d'une pratique journalistique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Jeanne Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bolz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Figures des décideurs en régime médiatique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Celsa, Sep 2015, Neuilly-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réinvention de la télé-réalité sur TikTok : entre nouveaux formats numériques et l’émergence des « créateurs-vedettes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Propagandakompanien : des reporters soldats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (1), pp.102-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-écrire le journalisme sur TikTok : légitimité médiatique et communautés ludo-journalistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 107, pp.73-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaderni.2494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Aux armes, journaliste ». À la recherche du proto-reportage dans la guerre de 1870</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (1), pp.18-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25200/SLJ.v11.n1.2022.474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nachrichtenpräsentation im 19. Jahrhundert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la recherche du proto-reportage dans la guerre de 1870.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">medien &amp; zeit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (1), pp.4-13</w:t>
+              <w:t xml:space="preserve">Sur le journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966173v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dépêche télégraphique comme format d’écriture transculturel au XIXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Propagandakompanien : des reporters soldats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Utard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Férard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sur le journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966222v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur le journalisme en France et en Allemagne, un dialogue impossible ?</w:t>
+                <w:t xml:space="preserve">Nachrichtenpräsentation im 19. Jahrhundert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">medien &amp; zeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (1), pp.4-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966194v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Übersetzungspraktiken der Nachrichtenagenturen im 19. Jahrhundert</w:t>
+                <w:t xml:space="preserve">La dépêche télégraphique comme format d’écriture transculturel au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">medien &amp; zeit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (2), pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mond1.192.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966206v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historische Kommunikations- und Medienforschung im digitalen Zeitalter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherches sur le journalisme en France et en Allemagne, un dialogue impossible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">medien &amp; zeit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.7702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966318v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Übersetzungspraktiken der Nachrichtenagenturen im 19. Jahrhundert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bolz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">medien &amp; zeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (4), pp.4-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historische Kommunikations- und Medienforschung im digitalen Zeitalter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Koenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schwarzenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gentzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Kramp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">medien &amp; zeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (2), pp.4-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die deutsche Ausgabe von Le Monde diplomatique zwischen national und international – Rekonfiguration einer journalistischen Alternative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, HS 11, pp.231-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rg.857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortness and Speed in Journalism: The Electric Telegram and the Circulation of Knowledge in Germany and France in 1860</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paris assiégé, Paris menacé, Girardin déplacé. Imaginaires et circulations médiatiques dans la guerre franco-prussienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journalists and Knowledge Practices. Histories of Observing the Everyday in the Newspaper Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.139-158, 2022, 9780367630430</w:t>
+              <w:t xml:space="preserve">Paris, capitale médiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966990v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris assiégée, Paris menacée, Girardin déplacé : imaginaires et circulations médiatiques dans la guerre franco-prussienne (1870-1871)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Corbillé; Emmanuelle Fantin; Adeline Wrona. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris, capitale médiatique. Ville et presse au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.93-105, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dépêche télégraphique</w:t>
+                <w:t xml:space="preserve">Shortness and Speed in Journalism: The Electric Telegram and the Circulation of Knowledge in Germany and France in 1860</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Ève Thérenty; Sylvain Venayre. </w:t>
+              <w:t xml:space="preserve">Hansjakob Ziemer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le monde à la une</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Anamosa, 2021, 979-10-95772-99-6</w:t>
+              <w:t xml:space="preserve">Journalists and Knowledge Practices. Histories of Observing the Everyday in the Newspaper Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.139-158, 2022, 9780367630430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966971v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Aushandlung journalistischer Freiheit im politischen Interview</w:t>
+                <w:t xml:space="preserve">La dépêche télégraphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Andrea Czepek; Melanie Hellwig; Beate Illg; Eva Nowak. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Ève Thérenty; Sylvain Venayre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freiheit und Journalismus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nomos, pp.51-66, 2018, 978-3-8487-3724-6</w:t>
+              <w:t xml:space="preserve">Le monde à la une</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Anamosa, 2021, 979-10-95772-99-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966964v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Die Aushandlung journalistischer Freiheit im politischen Interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bolz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freiheit und Journalismus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Aushandlung journalistischer Freiheit im politischen Interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrea Czepek; Melanie Hellwig; Beate Illg; Eva Nowak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freiheit und Journalismus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nomos, pp.51-66, 2018, 978-3-8487-3724-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’interview politique : une négociation d’autorité ? Frontières et imaginaires d’une pratique journalistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Jeanne Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Émeline Seignobos; Adeline Wrona. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique de l’autorité. Figures des décideurs en régime médiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Petits matins, pp.109-124, 2017, 978-2-36383-236-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1569,365 +2113,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etappen auf dem Weg zur (unbefristeten) wissenschaftlichen Stelle an einer französischen Universität</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maître Girardin. La formation au journalisme vue par Émile de Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Wrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Wissenschaft(en) der Kommunikation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeit, Temporalitäten und Kommunikationswissenschaft, Tagungsbericht zum Kongress der Sfsic in Metz (8.-10. Juni 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ein fehlender deutsch-französischer kommunikationswissenschaftlicher Diskurs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1937,125 +2481,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foodporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique Transnum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, https://transnum.pre.utc.fr/lexique/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2202,51 +2746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Appiotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boittiaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Neuvillers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139393v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Utard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2494" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966075v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v11.n1.2022.474" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.192.0031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7702" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Koenen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwarzenegger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gentzel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Kramp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.857" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966976v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Jeanne Perrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966770v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955367v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Appiotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boittiaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Neuvillers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Jeanne Perrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752980v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Utard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2494" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v11.n1.2022.474" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.192.0031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7702" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Koenen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwarzenegger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gentzel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Kramp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.857" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799892v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966770v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>