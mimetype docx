--- v1 (2026-04-25)
+++ v2 (2026-05-19)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -208,211 +208,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques de l’interview politique par les journalistes : un outil pour fabriquer du « décideur » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écrire sous dépendance : L’autonomie journalistique à l’épreuve des règles des plateformes et à l’ère de l’IA générative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Jeanne Perrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lisa Bolz</w:t>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Figures des décideurs en régime médiatique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Celsa, Sep 2015, Neuilly-sur-Seine, France</w:t>
+              <w:t xml:space="preserve">Colloque journalisme et plateformes à l'ère de l'IA générative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752982v1</w:t>
+                <w:t xml:space="preserve">hal-05606020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'interview politique : une négociation d'autorité ? Frontières et imaginaires d'une pratique journalistique »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les pratiques de l’interview politique par les journalistes : un outil pour fabriquer du « décideur » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Jeanne Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Figures des décideurs en régime médiatique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Celsa, Sep 2015, Neuilly-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'interview politique : une négociation d'autorité ? Frontières et imaginaires d'une pratique journalistique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Jeanne Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bolz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Figures des décideurs en régime médiatique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Celsa, Sep 2015, Neuilly-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -422,1075 +504,1075 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réinvention de la télé-réalité sur TikTok : entre nouveaux formats numériques et l’émergence des « créateurs-vedettes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Propagandakompanien : des reporters soldats</w:t>
+                <w:t xml:space="preserve">« Aux armes, journaliste ». À la recherche du proto-reportage dans la guerre de 1870</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.102-115</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.18-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25200/SLJ.v11.n1.2022.474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966083v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-écrire le journalisme sur TikTok : légitimité médiatique et communautés ludo-journalistiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la recherche du proto-reportage dans la guerre de 1870.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sur le journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966056v1</w:t>
+                <w:t xml:space="preserve">hal-03799754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Aux armes, journaliste ». À la recherche du proto-reportage dans la guerre de 1870</w:t>
+                <w:t xml:space="preserve">Les Propagandakompanien : des reporters soldats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Férard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.18-31. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.102-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966075v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche du proto-reportage dans la guerre de 1870.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-écrire le journalisme sur TikTok : légitimité médiatique et communautés ludo-journalistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le journalisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107, pp.73-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.2494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799754v1</w:t>
+                <w:t xml:space="preserve">hal-03966056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Propagandakompanien : des reporters soldats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Utard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur le journalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nachrichtenpräsentation im 19. Jahrhundert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">medien &amp; zeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (1), pp.4-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dépêche télégraphique comme format d’écriture transculturel au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (2), pp.31-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mond1.192.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le journalisme en France et en Allemagne, un dialogue impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.7702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Übersetzungspraktiken der Nachrichtenagenturen im 19. Jahrhundert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">medien &amp; zeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (4), pp.4-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historische Kommunikations- und Medienforschung im digitalen Zeitalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Koenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schwarzenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gentzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Kramp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">medien &amp; zeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (2), pp.4-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die deutsche Ausgabe von Le Monde diplomatique zwischen national und international – Rekonfiguration einer journalistischen Alternative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, HS 11, pp.231-245. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rg.857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1500,610 +1582,610 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris assiégé, Paris menacé, Girardin déplacé. Imaginaires et circulations médiatiques dans la guerre franco-prussienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shortness and Speed in Journalism: The Electric Telegram and the Circulation of Knowledge in Germany and France in 1860</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hansjakob Ziemer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris, capitale médiatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Journalists and Knowledge Practices. Histories of Observing the Everyday in the Newspaper Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.139-158, 2022, 9780367630430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846427v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris assiégée, Paris menacée, Girardin déplacé : imaginaires et circulations médiatiques dans la guerre franco-prussienne (1870-1871)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Corbillé; Emmanuelle Fantin; Adeline Wrona. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris, capitale médiatique. Ville et presse au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.93-105, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortness and Speed in Journalism: The Electric Telegram and the Circulation of Knowledge in Germany and France in 1860</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paris assiégé, Paris menacé, Girardin déplacé. Imaginaires et circulations médiatiques dans la guerre franco-prussienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journalists and Knowledge Practices. Histories of Observing the Everyday in the Newspaper Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.139-158, 2022, 9780367630430</w:t>
+              <w:t xml:space="preserve">Paris, capitale médiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966990v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dépêche télégraphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Ève Thérenty; Sylvain Venayre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde à la une</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Anamosa, 2021, 979-10-95772-99-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Aushandlung journalistischer Freiheit im politischen Interview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freiheit und Journalismus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Aushandlung journalistischer Freiheit im politischen Interview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Czepek; Melanie Hellwig; Beate Illg; Eva Nowak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freiheit und Journalismus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nomos, pp.51-66, 2018, 978-3-8487-3724-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interview politique : une négociation d’autorité ? Frontières et imaginaires d’une pratique journalistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Jeanne Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Émeline Seignobos; Adeline Wrona. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique de l’autorité. Figures des décideurs en régime médiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Petits matins, pp.109-124, 2017, 978-2-36383-236-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2113,365 +2195,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etappen auf dem Weg zur (unbefristeten) wissenschaftlichen Stelle an einer französischen Universität</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maître Girardin. La formation au journalisme vue par Émile de Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Wrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Charbonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bolz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Wissenschaft(en) der Kommunikation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeit, Temporalitäten und Kommunikationswissenschaft, Tagungsbericht zum Kongress der Sfsic in Metz (8.-10. Juni 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ein fehlender deutsch-französischer kommunikationswissenschaftlicher Diskurs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2481,125 +2563,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foodporn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Siguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique Transnum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, https://transnum.pre.utc.fr/lexique/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2746,51 +2828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Appiotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boittiaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Neuvillers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Jeanne Perrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752980v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Utard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2494" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v11.n1.2022.474" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799754v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.192.0031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7702" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Koenen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwarzenegger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gentzel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Kramp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.857" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799892v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966770v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Appiotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bolz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boittiaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Neuvillers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Jeanne Perrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Charbonneaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v11.n1.2022.474" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Utard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2494" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.192.0031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966194v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7702" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Koenen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schwarzenegger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gentzel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Kramp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.857" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966976v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966772v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>