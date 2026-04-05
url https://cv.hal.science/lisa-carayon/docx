--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -115,6187 +115,6223 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parents d’enfant handicapé : quel soutien pour les étrangers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 147 (4), pp.31-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.147.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités choisies -Travail, argent, économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une bonne conscience à peu de frais. Le principe d'égalité entre les hommes et les femmes dans le contentieux de la nationalité française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 24 (1), pp.46-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/delib.024.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édito: Mère-patrie. Le genre au coeur des « politiques migratoires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64977/intersections.vi3.127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perte automatique de la nationalité française par les femmes acquérant une nationalité étrangère : inconstitutionnalité d'anciennes dispositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 06, pp.344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05111319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naître à Mayotte… et ne pas être français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 06, pp.345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05111320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Lisa Carayon</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiation et autorité parentale à Mayotte : encore de nouveaux contrôles !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.556</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05398010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école : terrain de lutte juridique autour du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64977/intersections.vi4.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdire le mariage aux « sans-papiers » : le risque d'effet papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.776</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05048291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclaration de nationalité des personnes mineures : la preuve de la minorité peut être régularisée après la majorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avènement du retour en arrière Puisqu'on peut tout publier…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Saulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64977/intersections.vi3.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide médicale d’État et hiérarchisation des désirs d’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Étrangères : liberté reproductive sous contrôle, 143, pp.26-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.143.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique annuelle « Déontologie des professions de santé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, pp.93-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ordre public, c’est juste de l’ordre ? Le ministère public, les personnes et les familles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délibérée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N° 24 (1), pp.46-50. </w:t>
+              <w:t xml:space="preserve">, 2024, N° 21 (1), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/delib.021.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisir ? À la poursuite de la liberté reproductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (143), pp.5-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.143.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avènement du retour en arrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Saulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.1340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04647200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séparer les familles : la fin d’un tabou ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 142 (3), pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités choisies - État civil, familles et conjugalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/delib.024.0046⟩</w:t>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64977/intersections.vi2.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Édito: Mère-patrie. Le genre au coeur des « politiques migratoires »</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édito : Qui veut encore des femmes en politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64977/intersections.vi⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lisa Carayon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04874456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique annuelle &amp;quot;Déontologie des professions de santé ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three years into the implementation of PrEP in France: What do users and health professionals say? (ANRS 95036)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Foureur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14777509231174753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en terre ou en marge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (137), pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.137.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte de la nationalité par désuétude : confirmation d'un revirement critiquable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique annuelle « Déontologie des professions de santé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COVID-19 Testing, Policy on the Expulsion of Foreigners and Disregard for the Principle of Bodily Integrity [English Version]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Travail agricole et migrations, 38 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.22760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre flou et rigidité : l'admission exceptionnelle au séjour en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des étrangers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pousser la porte, et ensuite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.3-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fous dangereux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dièses : revue en ligne contre les discriminations et les préjugés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tests de détection de la COVID-19, politique d’expulsion des personnes étrangères et déshérence du principe d’intégrité du corps humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (3/4), pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.21609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« On veut pas qu’ils deviennent des clandés. » L’injonction à l’insertion professionnelle des jeunes isolés étrangers au moment du passage à la majorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.65-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.223.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sans famille, sans patrie, au travail ? Stratégies institutionnelles d’orientation scolaire et professionnelle des MNA au tournant de la majorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les espaces d’apprentissage et de formation des jeunesses en migration, 6 – 2021, pp.66-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Prenez, ceci est mon cadavre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (5), pp.819-826</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le sentiment de discrimination »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de la Sorbonne / Sorbonne Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parents suspects. Stratégies de contrôle des personnes étrangères parents d’enfants français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Affinités électives. Familles migrantes et gardiens de la nation, 86 (1), pp.109-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riej.086.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnes trans et loi de bioéthique : histoire d'un silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.543</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04199632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnes trans et loi de bioéthique : histoire d'un silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.543</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03387874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La terreur et la mort. Traitement juridico-politique des cadavres de auteurs d’attentats islamistes en France depuis 2010 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlésienne bioéthique. La procréation post mortem en débats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parce que tous peuvent être frappés...&amp;quot; Adaptation des normes funéraires dans le cadre de l’urgence sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre de janvier 2019 à février 2019 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.843</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Avortement en temps d’état d’urgence sanitaire : silence sur le droit des femmes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demandeurs d'asile malades : double demande, double exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.728</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02930022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des femmes dans la crise : impacts des mesures sanitaires sur les droits des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.896</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des femmes dans la crise : Impacts des mesures sanitaires sur les droits des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.896</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02975978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étrange jeunesse, jeunesse étrangère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (84), pp.109-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer des vies &amp;quot;mineures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« GPA et naturalisation : acceptation de l’&amp;quot;effet collectif&amp;quot; pour les enfants mais mise en garde des parents »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle folie ! À propos de l’interconnexion entre le fichier des personnes hospitalisées sans consentement en psychiatrie (HOPSYWEB) et celui des personnes soupçonnées de radicalisation terroriste (FSPRT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite qualification et grande signification : revirement de jurisprudence quant à la perte de nationalité par désuétude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, AJ Famille, 09, pp.471</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre de janvier 2018 à janvier 2019 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pichard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.856</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dématérialisation ou dissolution ? Une lutte contre la numérisation totale des services préfectoraux d’accueil des personnes étrangères »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2019/2), pp.82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôler n’est pas discriminer ? Analyse des nouveaux dispositifs de contrôle des parents étrangers d’enfants français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°10 (2), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/clcd.010.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiation (accouchement anonyme) : conditions de levée du secret de l'identité de la femme qui accouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Recueil Dalloz, 42, pp.2299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfants étrangers, enfants fichés - Conformité à la constitution d'un fichier des personnes étrangères se présentant comme mineures et isolées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Constitutions, 03, pp.387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet collectif de la naturalisation : appréciation sévère de la condition de résidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 07 et 08, pp.411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Soyez cohérent, jeune homme ! ». Enjeux et non-dits de l’évaluation de la minorité chez les jeunes étrangers isolés à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.681.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01849045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfants délaissés : mères sans-papiers. Pour une critique nécessaire de l’article 30 du projet de loi sur l’asile et l’immigration. Second épisode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission de la nationalité par filiation : inconstitutionnalité des anciennes dispositions excluant les enfants nés à l'étranger de mères françaises. Note sous C. constit., 5 oct. 2018, n°2108-737-QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prix du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sans-papiers : les silences et les pièges de la loi Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119 (4), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.119.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle procédure de reconnaissance de filiation : viser les personnes étrangères, frapper tous les pères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Be consistent, young man!”. Spoken and unspoken issues of age assessment among unaccompanied young foreigners in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (1), pp.31-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort nous prend là où nous sommes. Note sous C. cass civ. 1re, 19 sept. 2018, n°18-20.693</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation de la participation à l’entretien et à l’éducation de l’enfant : un répit provisoire pour les pères étrangers d’enfants français. Note sous CE, 29 juin 2018, n° 408-778 et n° 407-087</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Hebdo - Edition publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plutôt des enfants sans père que des personnes étrangères sur nos terres ! Pour une critique nécessaire de l’article 30 du projet de loi sur l’asile et l’immigration. Premier épisode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre : janvier 2017 - janvier 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chassang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Dechepy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.919-929</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour du préjudice sexuel - Analyse de jurisprudence sous l’angle du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture et encadrement des soins de thanatopraxie : Évolutions pratiques et idéologiques du traitement des corps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre : janvier 2015 - mars 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64977/intersections.vi4.161⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.915-926</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.556</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre de janvier 2016 à décembre 2016 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chassang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lisa Carayon</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menace à l'ordre public et expulsion d'un ressortissant étranger souffrant de troubles psychiatriques : quand le soupçon prévaut sur la protection. Note sous Conseil d'État, réf., 7 mai 2015, n° 389959.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre de janvier 2014 à janvier 2015 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.1007-1020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre de janvier 2013 à janvier 2014 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Autem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boucobza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16, pp.776</w:t>
+              <w:t xml:space="preserve">, 2014, 16, pp.954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et séjour : des discriminations invisibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99 (4), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.099.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5461 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6305,147 +6341,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités et crise pandémique. Enjeux juridiques et éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Capanema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Caron-Déglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Francophone pour la Justice et la démocratie, 222 p., 2023, Colloques et Essais, 978-2-37032-381-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6455,1235 +6491,1235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un droit funéraire de la pauvreté. Regard critique sur un dispositif de marginalisation des corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadavres et pauvreté. Funérailles, dénuement et précarité en Europe du xviiie siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUP, pp.233-246, 2025, 979-10-320-0569-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière le masque du droit : la femme parfaite du droit des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes et le droit. Les discriminations invisibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-2472-3065-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encore mineurs, bientôt majeurs: des mineurs non accompagnés pris en tenailles au tournant de la majorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mattiussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Francophone pour la justice et la Démocratie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge en droit de l'enfance, de la famille et des personnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-37032-412-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un acte purement symbolique ? Enjeux politico-juridiques autour de l’acte d’enfant sans vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité et état civil : évolutions contemporaines.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH, 2024, 978-2-38612-010-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’adieu aux pauvres. Construction d’une économie funéraire à destination des indigent·es »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les marchés de la misère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Trop court ou trop long ! Les injonctions contradictoires de l’habillement féminin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bicatégorisation de sexe. Entre droit, normes sociales et sciences biomédicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Conserver le corps malade. Actualité de l’encadrement juridique de la thanatopraxie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publication du GAAF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour du corps malade. Prise en charge et traitement funéraire des individus souffrants à travers les siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Trop court ou trop long ! Les injonctions contradictoires de l’habillement féminin »</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un droit forcément conforme à la Constitution ? La QPC : outil inopérant dans l'évolution du droit familial »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2010-2020 : dix ans de mutations du droit de la famille,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des chiffres et des vies. De l'usage de la statistique dans la détermination de quelques dispositifs juridiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards humanistes sur le droit. Mélanges en l'honneur de la Professeure Annick Batteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les droits reproductifs comme un tout : avortement, contraception et accouchement sous X en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mon corps, mes droits ! L’avortement menacé ? 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-84934-375-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La traque des reconnaissances de complaisance en droit français »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université catholique de Louvain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statut familial de l’enfant et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Genre et accès aux titres de séjour : des discriminations invisibles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et Discriminations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iXe, pp.207, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes et la reproduction en droit français : l’abnégation forcée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Sopie Hulin; Robert Leckey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’abnégation en droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Yvon Blais, pp.77-108, 2017, 978-2-89730-241-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IVG et contraception : quel accès à une liberté génésique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La loi et le genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, 2014, 2271082072</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concurrence normative en matière d’utilisation thérapeutique des éléments et produits du corps humain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mattiussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La bicatégorisation de sexe. Entre droit, normes sociales et sciences biomédicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, 2021</w:t>
+              <w:t xml:space="preserve">La concurrence normative. Mythes et réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, Société de législation comparée, 2014, 978-2-36517-026-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...503 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096689v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02096704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La catégorisation des corps : étude sur l'humain avant la naissance et après la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Panthéon-Sorbonne - Paris I, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016PA01D070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01798538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7693,154 +7729,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intersectionnalité : quelle utilité pour le droit de la non-discrimination ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mercat-Bruns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, 120 p., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7850,98 +7886,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transidentité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire thématique de la Convention européenne des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7951,180 +7987,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répondre en juriste aux mouvements anti-choix ? Les paradoxes d'une argumentation dépolitisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction embryonnaire, réduction des droits des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8271,51 +8307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111319v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111320v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006729v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.024.0046" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480590v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi4.161" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154500v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Saulier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.147.0031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.143.0026" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.143.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mattiussi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Porcheron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694577v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.021.0031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04903614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galmiche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foureur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14777509231174753" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.137.0025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22760" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21609" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.086.0109" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199632v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995033v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995028v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925320v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.010.0107" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450305v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.681.0031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096654v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.119.0039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chassang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941045v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dugu&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941194v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980279v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995038v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.099.0032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04973243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Capanema" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caron-D&#233;glise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774424v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612330v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690956v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716724v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716728v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716821v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716820v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096689v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096704v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01798538v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01D070" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330234v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242405v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480574v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.147.0031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154532v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.024.0046" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi3.127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111319v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi4.161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Saulier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi3.136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.143.0026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04903614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.021.0031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.143.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mattiussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Porcheron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi2.68" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709101v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galmiche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foureur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14777509231174753" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.137.0025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22760" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21609" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0065" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469565v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.086.0109" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199632v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930022v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975978v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451242v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995039v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.010.0107" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451231v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.681.0031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.119.0039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106018v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096657v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chassang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dugu&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980273v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925351v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980403v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.099.0032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04973243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Capanema" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caron-D&#233;glise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325253v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612330v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716728v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096688v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096704v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01798538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01D070" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyrat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242405v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241852v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>