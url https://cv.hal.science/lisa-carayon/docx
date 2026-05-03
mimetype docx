--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -288,5922 +288,5922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Édito: Mère-patrie. Le genre au coeur des « politiques migratoires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64977/intersections.vi3.127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte automatique de la nationalité française par les femmes acquérant une nationalité étrangère : inconstitutionnalité d'anciennes dispositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 06, pp.344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05111319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une bonne conscience à peu de frais. Le principe d'égalité entre les hommes et les femmes dans le contentieux de la nationalité française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délibérée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, N° 24 (1), pp.46-50. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/delib.024.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naître à Mayotte… et ne pas être français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 06, pp.345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05111320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiation et autorité parentale à Mayotte : encore de nouveaux contrôles !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.556</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05398010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école : terrain de lutte juridique autour du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/delib.024.0046⟩</w:t>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64977/intersections.vi4.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lisa Carayon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdire le mariage aux « sans-papiers » : le risque d'effet papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.776</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05048291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclaration de nationalité des personnes mineures : la preuve de la minorité peut être régularisée après la majorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avènement du retour en arrière Puisqu'on peut tout publier…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Saulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64977/intersections.vi3.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide médicale d’État et hiérarchisation des désirs d’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Étrangères : liberté reproductive sous contrôle, 143, pp.26-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.143.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique annuelle « Déontologie des professions de santé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, pp.93-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ordre public, c’est juste de l’ordre ? Le ministère public, les personnes et les familles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 21 (1), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/delib.021.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séparer les familles : la fin d’un tabou ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 142 (3), pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avènement du retour en arrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Saulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.1340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04647200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisir ? À la poursuite de la liberté reproductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (143), pp.5-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.143.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualités choisies - État civil, familles et conjugalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64977/intersections.vi2.68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édito : Qui veut encore des femmes en politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64977/intersections.vi3.127⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64977/intersections.vi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Perte automatique de la nationalité française par les femmes acquérant une nationalité étrangère : inconstitutionnalité d'anciennes dispositions</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04874456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique annuelle &amp;quot;Déontologie des professions de santé ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three years into the implementation of PrEP in France: What do users and health professionals say? (ANRS 95036)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Foureur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14777509231174753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en terre ou en marge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (137), pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.137.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte de la nationalité par désuétude : confirmation d'un revirement critiquable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 06, pp.344</w:t>
+              <w:t xml:space="preserve">, 2023, 10, pp.523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Naître à Mayotte… et ne pas être français</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique annuelle « Déontologie des professions de santé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fous dangereux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dièses : revue en ligne contre les discriminations et les préjugés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tests de détection de la COVID-19, politique d’expulsion des personnes étrangères et déshérence du principe d’intégrité du corps humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (3/4), pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.21609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre flou et rigidité : l'admission exceptionnelle au séjour en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des étrangers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COVID-19 Testing, Policy on the Expulsion of Foreigners and Disregard for the Principle of Bodily Integrity [English Version]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Travail agricole et migrations, 38 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.22760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pousser la porte, et ensuite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.3-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« On veut pas qu’ils deviennent des clandés. » L’injonction à l’insertion professionnelle des jeunes isolés étrangers au moment du passage à la majorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.65-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.223.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Prenez, ceci est mon cadavre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (5), pp.819-826</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sans famille, sans patrie, au travail ? Stratégies institutionnelles d’orientation scolaire et professionnelle des MNA au tournant de la majorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les espaces d’apprentissage et de formation des jeunesses en migration, 6 – 2021, pp.66-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le sentiment de discrimination »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de la Sorbonne / Sorbonne Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parents suspects. Stratégies de contrôle des personnes étrangères parents d’enfants français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Affinités électives. Familles migrantes et gardiens de la nation, 86 (1), pp.109-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riej.086.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnes trans et loi de bioéthique : histoire d'un silence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 06, pp.345</w:t>
+              <w:t xml:space="preserve">, 2021, 10, pp.543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Filiation et autorité parentale à Mayotte : encore de nouveaux contrôles !</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04199632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnes trans et loi de bioéthique : histoire d'un silence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11, pp.556</w:t>
+              <w:t xml:space="preserve">, 2021, 10, pp.543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'école : terrain de lutte juridique autour du genre</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03387874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La terreur et la mort. Traitement juridico-politique des cadavres de auteurs d’attentats islamistes en France depuis 2010 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlésienne bioéthique. La procréation post mortem en débats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parce que tous peuvent être frappés...&amp;quot; Adaptation des normes funéraires dans le cadre de l’urgence sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demandeurs d'asile malades : double demande, double exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.728</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02930022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des femmes dans la crise : impacts des mesures sanitaires sur les droits des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.896</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des femmes dans la crise : Impacts des mesures sanitaires sur les droits des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.896</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02975978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Avortement en temps d’état d’urgence sanitaire : silence sur le droit des femmes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre de janvier 2019 à février 2019 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.843</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étrange jeunesse, jeunesse étrangère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (84), pp.109-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer des vies &amp;quot;mineures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« GPA et naturalisation : acceptation de l’&amp;quot;effet collectif&amp;quot; pour les enfants mais mise en garde des parents »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle folie ! À propos de l’interconnexion entre le fichier des personnes hospitalisées sans consentement en psychiatrie (HOPSYWEB) et celui des personnes soupçonnées de radicalisation terroriste (FSPRT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre de janvier 2018 à janvier 2019 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pichard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.856</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Interdire le mariage aux « sans-papiers » : le risque d'effet papillon</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dématérialisation ou dissolution ? Une lutte contre la numérisation totale des services préfectoraux d’accueil des personnes étrangères »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2019/2), pp.82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôler n’est pas discriminer ? Analyse des nouveaux dispositifs de contrôle des parents étrangers d’enfants français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la LCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°10 (2), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/clcd.010.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiation (accouchement anonyme) : conditions de levée du secret de l'identité de la femme qui accouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16, pp.776</w:t>
+              <w:t xml:space="preserve">, 2019, Recueil Dalloz, 42, pp.2299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Déclaration de nationalité des personnes mineures : la preuve de la minorité peut être régularisée après la majorité</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite qualification et grande signification : revirement de jurisprudence quant à la perte de nationalité par désuétude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.536</w:t>
+              <w:t xml:space="preserve">, 2019, AJ Famille, 09, pp.471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maïté Saulier</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfants étrangers, enfants fichés - Conformité à la constitution d'un fichier des personnes étrangères se présentant comme mineures et isolées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Constitutions, 03, pp.387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet collectif de la naturalisation : appréciation sévère de la condition de résidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 07 et 08, pp.411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Soyez cohérent, jeune homme ! ». Enjeux et non-dits de l’évaluation de la minorité chez les jeunes étrangers isolés à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64977/intersections.vi3.136⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.681.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aide médicale d’État et hiérarchisation des désirs d’enfant</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01849045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfants délaissés : mères sans-papiers. Pour une critique nécessaire de l’article 30 du projet de loi sur l’asile et l’immigration. Second épisode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission de la nationalité par filiation : inconstitutionnalité des anciennes dispositions excluant les enfants nés à l'étranger de mères françaises. Note sous C. constit., 5 oct. 2018, n°2108-737-QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prix du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sans-papiers : les silences et les pièges de la loi Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Étrangères : liberté reproductive sous contrôle, 143, pp.26-29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pld.143.0026⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 119 (4), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.119.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique annuelle « Déontologie des professions de santé »</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle procédure de reconnaissance de filiation : viser les personnes étrangères, frapper tous les pères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Be consistent, young man!”. Spoken and unspoken issues of age assessment among unaccompanied young foreigners in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42, pp.93-111</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (1), pp.31-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lisa Carayon</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort nous prend là où nous sommes. Note sous C. cass civ. 1re, 19 sept. 2018, n°18-20.693</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation de la participation à l’entretien et à l’éducation de l’enfant : un répit provisoire pour les pères étrangers d’enfants français. Note sous CE, 29 juin 2018, n° 408-778 et n° 407-087</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Hebdo - Edition publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plutôt des enfants sans père que des personnes étrangères sur nos terres ! Pour une critique nécessaire de l’article 30 du projet de loi sur l’asile et l’immigration. Premier épisode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre : janvier 2017 - janvier 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chassang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Dechepy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.919-929</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour du préjudice sexuel - Analyse de jurisprudence sous l’angle du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lisa Carayon</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture et encadrement des soins de thanatopraxie : Évolutions pratiques et idéologiques du traitement des corps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre : janvier 2015 - mars 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 27, pp.1340</w:t>
+              <w:t xml:space="preserve">, 2016, 16, pp.915-926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 142 (3), pp.11</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre de janvier 2016 à décembre 2016 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chassang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fercot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lisa Carayon</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menace à l'ordre public et expulsion d'un ressortissant étranger souffrant de troubles psychiatriques : quand le soupçon prévaut sur la protection. Note sous Conseil d'État, réf., 7 mai 2015, n° 389959.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre de janvier 2014 à janvier 2015 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Mattiussi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Pichard</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Porcheron</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Mesnil</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.1007-1020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lisa Carayon</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et genre de janvier 2013 à janvier 2014 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Autem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Marie Mesnil</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boucobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...1742 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...2666 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dionisi-Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6669,51 +6669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mattiussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Francophone pour la justice et la Démocratie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge en droit de l'enfance, de la famille et des personnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-37032-412-2</w:t>
@@ -7756,51 +7756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intersectionnalité : quelle utilité pour le droit de la non-discrimination ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mercat-Bruns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vuattoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duffuler-Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8014,51 +8014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répondre en juriste aux mouvements anti-choix ? Les paradoxes d'une argumentation dépolitisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8307,51 +8307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480574v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.147.0031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154532v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.024.0046" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi3.127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111319v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi4.161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Saulier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi3.136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.143.0026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04903614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.021.0031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.143.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mattiussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Porcheron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi2.68" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709101v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galmiche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foureur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14777509231174753" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.137.0025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22760" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21609" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0065" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469565v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.086.0109" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199632v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930022v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975978v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451242v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995039v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.010.0107" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451231v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.681.0031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.119.0039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106018v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096657v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chassang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dugu&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980273v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925351v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980403v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.099.0032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04973243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Capanema" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caron-D&#233;glise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325253v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612330v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716728v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096688v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096704v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01798538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01D070" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyrat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242405v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241852v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480574v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.147.0031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154532v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi3.127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.024.0046" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi4.161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Saulier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi3.136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883595v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.143.0026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04903614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.021.0031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.143.0005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mattiussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Porcheron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi2.68" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709101v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galmiche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foureur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14777509231174753" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.137.0025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.21609" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070381v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.22760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0065" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.086.0109" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199632v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02930022v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995031v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dionisi-Peyrusse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995039v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.010.0107" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451242v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451231v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.681.0031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.119.0039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106018v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096657v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chassang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dugu&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980273v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925351v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980403v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.099.0032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04973243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ruet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laffaille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Capanema" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caron-D&#233;glise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325253v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612330v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716728v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096688v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096704v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096689v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01798538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01D070" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyrat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872928v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242405v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241852v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>