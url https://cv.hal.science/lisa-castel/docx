--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -863,77 +863,1311 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving drought resilience in maize through a soil-applied prebiotic: effects on plant physiology and rhizosphere microbial function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Edelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bucaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Biostimulants for sustainable agriculture: enhancing plant tolerance to abiotic and biotic stresses, 18, pp.101081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.101081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling the Impact of Soil Prebiotics on Rhizospheric Microbial Functionality in Zea mays L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Edelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (7), pp.1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture14071115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Refined Experimental Analysis of Fungal Growth in Degraded Bio-Based Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Kosiachevskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Daubresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), pp.2188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr12102188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prebiotics: A Solution for Improving Plant Growth, Soil Health, and Carbon Sequestration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Edelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bernardon-Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42729-023-01517-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding Arbuscular Mycorrhizal Colonization in Walnut Plantations: The Contribution of Cover Crops and Soil Microbial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Thioye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hirissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Chaftar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture12010001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Tomato Ve1 Homologous Proteins in Flax and Assessment for Race-Specific Resistance in Two Fiber FlaxCultivars against Verticillium dahliae Race 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Driouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10010162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of Verticillium flax inoculum in agroecosystem soils using real-time PCR assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.176-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A rapid flow cytometry method to assess bacterial abundance in agricultural soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Desaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88, pp.60-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sensitive assay for rapid detection and quantification of aphanomyces euteiches in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Cannesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (10), pp.1138 - 1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-09-13-0265-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Prebiotics on Zea Mays L. Growth and Rhizosphere Microbial Communities in Drought Stress: to Understanding and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Edelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -992,73 +2226,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Conference on Ecology of Soil Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioindicateurs des sols pour comprendre les modes d’action de prébiotiques dans la rhizosphère de Zea mays L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1107,92 +2341,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les indicateurs biologiques opérationnels de la santé des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Romainville - Grand Paris, France. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.26270.04168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Edelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1214,110 +2448,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernardon-Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées de la SFR Normadie végetal (NORVEGE) &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan (Rouen), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prebiotics' application as an agroecological approach to improve plant growth, soil conditions, and carbon sequestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1366,92 +2600,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernardon-Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICA: La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris-Romainville, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.12446.51526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal effect of exogenous organic inputs on soil microbial communities under conservation agriculture practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1460,119 +2694,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International RAMIRAN Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Cambridge (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Edelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1594,110 +2828,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernardon-Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biostimulants World Congress (BSWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1719,611 +2953,611 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean</w:t>
+                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565247v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial soil bioindicators and technical itineraries on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
+                <w:t xml:space="preserve">Influence of vegetal cover on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hirissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Wageningen / Netherlands, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rouen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277814v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean.</w:t>
+                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su10093337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277852v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vegetal cover on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
+                <w:t xml:space="preserve">Beneficial soil bioindicators and technical itineraries on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rouen (FR), France</w:t>
+              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Wageningen / Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277836v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil quality analysis, a level for identifying sources of trace elements and managing urban allotments for urban agriculture production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2332,133 +3566,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bruyant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome (Italie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does soil biological state influence C and N mineralization of organic waste during laboratory incubation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bennegadi‐laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2490,1291 +3724,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ramiran 2017 17th international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Wexford, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277887v1</w:t>
-              </w:r>
-[...1232 lines deleted...]
-                <w:t xml:space="preserve">hal-01208750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4079,51 +4079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926186v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255020v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26270.04168" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12446.51526" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirissou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093337" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277836v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bennegadi&#8208;laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bucaille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101081" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04839677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kosiachevskyi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daubresse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12102188" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-023-01517-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03542433v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12010001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03124829v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10010162" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.07.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111468v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.12.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208750v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-13-0265-R" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926186v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255020v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bucaille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101081" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04839677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kosiachevskyi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daubresse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12102188" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-023-01517-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03542433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirissou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12010001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03124829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10010162" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099575v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.07.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.12.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Cannesan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-13-0265-R" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307406v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26270.04168" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12446.51526" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579567v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277836v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093337" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277865v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277887v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bennegadi&#8208;laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>