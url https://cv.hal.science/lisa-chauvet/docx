--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -364,1888 +364,1507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03231532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third DIAL Conference on Barriers to Development</w:t>
+                <w:t xml:space="preserve">Volatility widens inequality. Could aid and remittances help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lavallée</w:t>
+                <w:t xml:space="preserve">Patrick Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
+                <w:t xml:space="preserve">Sylviane Guillaumont Jeanneney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Saint-Macary</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sampawende J.-A. Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (5), pp.859-860. </w:t>
+              <w:t xml:space="preserve">Review of World Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 155 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00220388.2018.1499896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10290-018-0331-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03231533v1</w:t>
+                <w:t xml:space="preserve">hal-02276800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatility widens inequality. Could aid and remittances help?</w:t>
+                <w:t xml:space="preserve">Third DIAL Conference on Barriers to Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Guillaumont</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lavallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Guillaumont Jeanneney</w:t>
+                <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampawende J.-A. Tapsoba</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Saint-Macary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of World Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 155 (1), pp.71-104. </w:t>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (5), pp.859-860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10290-018-0331-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00220388.2018.1499896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03231531v1</w:t>
+                <w:t xml:space="preserve">halshs-03231533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatility widens inequality. Could aid and remittances help?</w:t>
+                <w:t xml:space="preserve">Aid and growth: evidence from firm-level data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ehrhart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of World Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10290-018-0331-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 135, pp.461-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2018.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276800v1</w:t>
+                <w:t xml:space="preserve">halshs-03231535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aid and growth: evidence from firm-level data</w:t>
+                <w:t xml:space="preserve">Aid and growth: Evidence using firm-level data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ehrhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Development Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 135, pp.461-477. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2018.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2018.07.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03231535v1</w:t>
+                <w:t xml:space="preserve">hal-02277468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third DIAL Conference on Barriers to Development</w:t>
+                <w:t xml:space="preserve">Financial inclusion, bank concentration, and firm performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Saint Macary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
+                <w:t xml:space="preserve">Luc Jacolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00220388.2018.1499896⟩</w:t>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2017.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883353v1</w:t>
+                <w:t xml:space="preserve">hal-02277478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aid and growth: Evidence using firm-level data</w:t>
+                <w:t xml:space="preserve">Financial Inclusion, Bank Concentration, and Firm Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ehrhart</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jacolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Development Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2018.07.010⟩</w:t>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2017.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277468v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03231537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial inclusion, bank concentration, and firm performance</w:t>
+                <w:t xml:space="preserve">Do migrants adopt new political attitudes from abroad? Evidence using a multi-sited exit-poll survey during the 2013 Malian elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Jacolin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Gubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2017.03.018⟩</w:t>
+              <w:t xml:space="preserve">Comparative Migration Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40878-016-0033-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277478v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial Inclusion, Bank Concentration, and Firm Performance</w:t>
+                <w:t xml:space="preserve">Migrants' Home Town Associations and Local Development in Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Jacolin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Gubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2017.03.018⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (2), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjoe.12100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03231537v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do migrants adopt new political attitudes from abroad? Evidence using a multi-sited exit-poll survey during the 2013 Malian elections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dynamique associative des Maliens de l’extérieur : enseignements tirés de deux dispositifs d’enquête originaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Gubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Gubert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Marion Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Migration Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40878-016-0033-z⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (3-4), pp.109-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.7035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161213v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01511031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrants' Home Town Associations and Local Development in Mali</w:t>
+                <w:t xml:space="preserve">Do return migrants transfer political norms to their origin country? Evidence from Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Gubert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sjoe.12100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (3), pp.630-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jce.2014.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276827v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01511026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique associative des Maliens de l’extérieur : enseignements tirés de deux dispositifs d’enquête originaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bernard</w:t>
+                <w:t xml:space="preserve">Les « batailles » de Paris et de New York. Une analyse du comportement électoral transnational des migrants sénégalais en France et aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.635.0865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.7035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05030400v1</w:t>
+                <w:t xml:space="preserve">hal-01288465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique associative des Maliens de l’extérieur : enseignements tirés de deux dispositifs d’enquête originaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aid, Remittances, Medical Brain Drain and Child Mortality: Evidence Using Inter and Intra-Country Data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.7035⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220388.2012.742508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01511031v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do return migrants transfer political norms to their origin country? Evidence from Mali</w:t>
+                <w:t xml:space="preserve">Paradise Lost: The Costs of State Failure in the Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Mercier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Hoeffler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jce.2014.01.001⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (05), pp.961-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220381003623871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01511026v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aid, Remittances, Medical Brain Drain and Child Mortality: Evidence Using Inter and Intra-Country Data.</w:t>
+                <w:t xml:space="preserve">Aid, Volatility and Growth Again. When Aid Volatility Matters and When It Does Not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...337 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Development Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (3), pp.452-463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-9361.2009.00501.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2255,231 +1874,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrants, acteurs des changements politiques en Afrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur, 240 p., 2018, Ouvertures sociologiques, 978-2-8073-1533-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02922410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrants, acteurs des changements politiques en Afrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2489,591 +2108,591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global aid flows to the least developed countries : what effectiveness of the aid target ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boussichas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaumont, P. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Out of the trap : supporting the least developed countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, p. 103-139, 2019, 278717871005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption et transfert de normes politiques : le cas des migrants maliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les migrants, acteurs des changements politiques en Afrique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-136, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les électeurs à distance ? Exemples du Mali, Sénégal et de la Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les migrants, acteurs des changements politiques en Afrique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-85, 2017, 9782807315334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts migratoires et démocratisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La tragédie malienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-241, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attenuating through Aid the Vulnerability to Price Shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Guillaumont Jeanneney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Savoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourguignon F., Jacquet P., Pleskovic B. (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Integration and Social Responsibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.337-349, 2007, World Bank</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3141,51 +2760,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="885C5508"/>
+    <w:nsid w:val="B6D6BAC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3372,51 +2991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-chauvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1918-4124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642454v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Phuong Le" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chauvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Marouani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2024.106673" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-020-00788-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavall&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mespl&#233;-Somps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Macary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2018.1499896" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guillaumont Jeanneney" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende J.-A. Tapsoba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-018-0331-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ehrhart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2018.07.010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint Macary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277478v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacolin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2017.03.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Gubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-016-0033-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2014.01.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516902v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2012.742508" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288465v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dedieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Smith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.635.0865" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Collier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hoeffler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220381003623871" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2009.00501.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jaulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boussichas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wagner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288599v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293071v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Savoye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-chauvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1918-4124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642454v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Phuong Le" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chauvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Marouani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2024.106673" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-020-00788-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276800v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guillaumont Jeanneney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende J.-A. Tapsoba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-018-0331-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavall&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mespl&#233;-Somps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Macary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2018.1499896" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ehrhart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2018.07.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacolin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2017.03.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Gubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-016-0033-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2014.01.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dedieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Smith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.635.0865" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516902v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2012.742508" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594794v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Collier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hoeffler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220381003623871" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2009.00501.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jaulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boussichas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wagner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Savoye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>