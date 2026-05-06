--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -888,983 +888,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial Inclusion, Bank Concentration, and Firm Performance</w:t>
+                <w:t xml:space="preserve">Do migrants adopt new political attitudes from abroad? Evidence using a multi-sited exit-poll survey during the 2013 Malian elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Jacolin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Gubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2017.03.018⟩</w:t>
+              <w:t xml:space="preserve">Comparative Migration Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40878-016-0033-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03231537v1</w:t>
+                <w:t xml:space="preserve">hal-02161213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do migrants adopt new political attitudes from abroad? Evidence using a multi-sited exit-poll survey during the 2013 Malian elections</w:t>
+                <w:t xml:space="preserve">Migrants' Home Town Associations and Local Development in Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Migration Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (2), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjoe.12100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40878-016-0033-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02161213v1</w:t>
+                <w:t xml:space="preserve">hal-01276827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrants' Home Town Associations and Local Development in Mali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dynamique associative des Maliens de l’extérieur : enseignements tirés de deux dispositifs d’enquête originaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (3-4), pp.109-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.7035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sjoe.12100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01276827v1</w:t>
+                <w:t xml:space="preserve">halshs-01511031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique associative des Maliens de l’extérieur : enseignements tirés de deux dispositifs d’enquête originaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do return migrants transfer political norms to their origin country? Evidence from Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (3), pp.630-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jce.2014.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.7035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01511031v1</w:t>
+                <w:t xml:space="preserve">halshs-01511026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do return migrants transfer political norms to their origin country? Evidence from Mali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les « batailles » de Paris et de New York. Une analyse du comportement électoral transnational des migrants sénégalais en France et aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Mercier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Gubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.635.0865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jce.2014.01.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01511026v1</w:t>
+                <w:t xml:space="preserve">hal-01288465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « batailles » de Paris et de New York. Une analyse du comportement électoral transnational des migrants sénégalais en France et aux États-Unis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aid, Remittances, Medical Brain Drain and Child Mortality: Evidence Using Inter and Intra-Country Data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220388.2012.742508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.635.0865⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01288465v1</w:t>
+                <w:t xml:space="preserve">hal-01516902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aid, Remittances, Medical Brain Drain and Child Mortality: Evidence Using Inter and Intra-Country Data.</w:t>
+                <w:t xml:space="preserve">Paradise Lost: The Costs of State Failure in the Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Hoeffler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 49 (6), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 46 (05), pp.961-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00220381003623871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00220388.2012.742508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01516902v1</w:t>
+                <w:t xml:space="preserve">hal-00594794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aid, Volatility and Growth Again. When Aid Volatility Matters and When It Does Not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Development Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (3), pp.452-463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-9361.2009.00501.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1874,231 +1783,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrants, acteurs des changements politiques en Afrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur, 240 p., 2018, Ouvertures sociologiques, 978-2-8073-1533-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02922410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrants, acteurs des changements politiques en Afrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck Supérieur, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2108,591 +2017,591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global aid flows to the least developed countries : what effectiveness of the aid target ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guillaumont</w:t>
+                <w:t xml:space="preserve">M. Boussichas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaumont, P. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Out of the trap : supporting the least developed countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, p. 103-139, 2019, 278717871005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption et transfert de normes politiques : le cas des migrants maliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les migrants, acteurs des changements politiques en Afrique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-136, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les électeurs à distance ? Exemples du Mali, Sénégal et de la Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les migrants, acteurs des changements politiques en Afrique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-85, 2017, 9782807315334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts migratoires et démocratisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mesplé-Somps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Gubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La tragédie malienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-241, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attenuating through Aid the Vulnerability to Price Shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Guillaumont Jeanneney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Savoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourguignon F., Jacquet P., Pleskovic B. (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Integration and Social Responsibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.337-349, 2007, World Bank</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2760,51 +2669,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6D6BAC9"/>
+    <w:nsid w:val="821F868D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2991,51 +2900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-chauvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1918-4124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642454v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Phuong Le" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chauvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Marouani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2024.106673" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-020-00788-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276800v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guillaumont Jeanneney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende J.-A. Tapsoba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-018-0331-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavall&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mespl&#233;-Somps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Macary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2018.1499896" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ehrhart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2018.07.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacolin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2017.03.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Gubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-016-0033-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511031v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2014.01.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dedieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Smith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.635.0865" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516902v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2012.742508" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594794v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Collier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hoeffler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220381003623871" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2009.00501.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jaulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boussichas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wagner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Savoye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-chauvet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1918-4124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642454v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Phuong Le" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chauvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Marouani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2024.106673" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231532v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-020-00788-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276800v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guillaumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Guillaumont Jeanneney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawende J.-A. Tapsoba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-018-0331-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavall&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mespl&#233;-Somps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Macary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2018.1499896" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ehrhart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2018.07.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacolin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2017.03.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Gubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-016-0033-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511031v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2014.01.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dedieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Smith" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.635.0865" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2012.742508" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594794v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Collier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hoeffler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220381003623871" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333047v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9361.2009.00501.x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922410v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jaulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boussichas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wagner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Savoye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>