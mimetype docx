--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lisa Ciadamidaro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lisa-ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4751-6077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches ont pour thème général la dynamique des Éléments Traces (ET) et des Polluant Organiques Persistants (POP) dans les systèmes sol / plante / micro-organismesPlus spécifiquement, mes activités de recherche portent sur :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’identification et la hiérarchisation des processus biogéochimiques associés au transfert sol-plante et responsables de la dynamique de la matière organique et des éléments traces métalliques,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’étude des stratégies de remédiation par l’utilisation d’outils physiologiques, écophysiologiques et moléculaires pour la restauration de la biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’identification de modes de gestion à moyen/long terme pour la réhabilitation de sols marginaux via les stratégies de phytomanagement.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Compost Effectiveness in Improving Quality of an Agricultural Soil Co-contaminated by Antibiotics and Copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara de Carolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barra Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Narciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-026-03008-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-contamination with PAHs and TEs reduces the metal uptake of Salix aquatica grandis and increases dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 311, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2026.119839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal inoculation effects on growth and the mycobiome of poplar on two phytomanaged sites after 7-year-short rotation coppicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.993301. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.993301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of earthworms on plant response in metal contaminated soil focusing on belowground-aboveground relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tiziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mimmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 274, pp.116499. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2021.116499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar rotation coppice at a trace element-contaminated phytomanagement site: A 10-year study revealing biomass production, element export and impact on extractable elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 699, pp.134260. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal and bacterial outbreak in the wine vinification area in the Saint-Marcel show cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Allegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 733, pp.138756. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early screening of new accumulating versus non-accumulating tree species for the phytomanagement of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal Agricultural Land Low-Input Systems for Biomass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz von Cossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berien Elbersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Staritsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel van Eupen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (16), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12163123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal Agricultural Land Low-Input Systems for Biomass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz von Cossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berien Elbersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Staritsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (16), pp.3123. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12163123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm biodiversity in French and Swiss show caves using the metabarcoding approach: First data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.1207 - 1217. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trace element phytoavailability in compost amended soils using different methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Santner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter W. Wenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.1251 - 1261. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1283-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Compost to Improve Contaminated Soil Quality and Plant Fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fernández Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181 (11/12), pp.487 - 493. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SS.0000000000000186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White poplar (Populus alba L.) - Litter impact on chemical and biochemical parameters related to nitrogen cycle in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOREST SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5424/fs/2014231-04001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical and biochemical properties under Populus alba growing: Three years study in trace element contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Madejón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.26 - 33. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil plant interactions of Populus alba in contrasting environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.329 - 337. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Biomonitoring of Soil Contamination Using Poplar Trees: Accumulation of Trace Elements in Leaves and Fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marañón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Murillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (6), pp.602 - 614. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2012.723062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignite Reduces the Solubility and Plant Uptake of Cadmium in Pasturelands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Schulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Reiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (9), pp.4497 - 4504. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es303118a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Populus alba and its influence on soil trace element availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madejón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 454-455, pp.337 - 347. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element-rich litter in soils: influence on biochemical properties related to the carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Soler-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.663 - 673. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0493-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar as a woody model for the phytomanagement of trace element contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Chalot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytomanagement as a nature-based solution for polluted soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 109, Elsevier, pp.63-103, 2024, Advances in Botanical Research, 978-0-443-15825-4. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2023.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plastiques dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Mougin, F. Douay, M. Canavese, C. Besnard et E. Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols urbains sont-ils cultivables ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10, pp.182-192, 2020, Edition QUAE Matière à débattre et à décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIVING LAB DU PARC DES ALLIAIRES : UN SITE PILOTE DE RECHERCHE DE DIFFUSION DU PHYTOMANAGEMENT POUR LA REHABILITATION DES FRICHES INDUSTRIELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFA Besançon 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric GIMBERT, Jul 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPOLIS project: The transformation of a contaminated industrial wasteland into a living-lab based on a phytomanagement approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology &amp; Evolution : New perspectives and Social challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE2, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leverage effect of the relationship “belowgroung-aboveground” for the rehabilitation of contaminated marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe: 30th Annual Meeting. Science and Technology for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations “belowground-aboveground” pour la rehabilitation des terres marginales contaminées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2020 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroître le panel d'espèces ligneuses dans une stratégie de phytomanagement des sols pollués par les éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Soupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Le Beffroi de Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planting trees at phytomanagement sites: recommendations from field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference AquaConSoil: Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal diversity at poplar phytomanaged sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, The 15th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the panel of tree species for the phytomanagement of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: associated fungal diversity & effect of mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: effect of mycorrhizal inoculation & associated fungal diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du séquençage haut débit dans l'évaluation de la diversité mycorhizienne sur trois sites de phytomanagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées francophones des mycorhizes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the panel of tree species in phytomanagement strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 14th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developping eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalot Mam Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorazureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses: the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maohamed Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of Metal-Contaminated Soils by Trees and Herbaceous Plants: Effect of Fungal Inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chania Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: associated microbial diversity and effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’inoculation d’invertébrés du sol sur les flux d’éléments dans les sols agricoles marginaux à l’aide d’une expérimentation en rhizotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2020 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of microbial community structures on three contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 15th International Conference of the Biochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of earthworm biofertilization for the recovery of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 15th International Conference of the Biochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale plantations of poplar at metal-contaminated phytomanagement sites: investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId166"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lisa Ciadamidaro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lisa-ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4751-6077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches ont pour thème général la dynamique des Éléments Traces (ET) et des Polluant Organiques Persistants (POP) dans les systèmes sol / plante / micro-organismesPlus spécifiquement, mes activités de recherche portent sur :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’identification et la hiérarchisation des processus biogéochimiques associés au transfert sol-plante et responsables de la dynamique de la matière organique et des éléments traces métalliques,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’étude des stratégies de remédiation par l’utilisation d’outils physiologiques, écophysiologiques et moléculaires pour la restauration de la biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’identification de modes de gestion à moyen/long terme pour la réhabilitation de sols marginaux via les stratégies de phytomanagement.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Compost Effectiveness in Improving Quality of an Agricultural Soil Co-contaminated by Antibiotics and Copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara de Carolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barra Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Narciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-026-03008-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-contamination with PAHs and TEs reduces the metal uptake of Salix aquatica grandis and increases dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 311, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2026.119839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of tree species identity on rhizospheric bacterial and fungal community richness and composition across multiple trace element-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 912, pp.168600. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal inoculation effects on growth and the mycobiome of poplar on two phytomanaged sites after 7-year-short rotation coppicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.993301. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.993301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards identifying industrial crop types and associated agronomies to improve biomass production from marginal lands in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Papazoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Kotoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ciria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.710-734. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcbb.12935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestate improved birch (Betula pendula) growth and reduced leaf trace element contents at a red gypsum landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Zapata-Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 185, pp.106815. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of earthworms on plant response in metal contaminated soil focusing on belowground-aboveground relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tiziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mimmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 274, pp.116499. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2021.116499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Silver Birch (Betula pendula) Growth and Mn Accumulation in Residual Red Gypsum Using Organic Amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Zapata-Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal and bacterial outbreak in the wine vinification area in the Saint-Marcel show cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Allegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 733, pp.138756. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar rotation coppice at a trace element-contaminated phytomanagement site: A 10-year study revealing biomass production, element export and impact on extractable elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 699, pp.134260. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early screening of new accumulating versus non-accumulating tree species for the phytomanagement of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal Agricultural Land Low-Input Systems for Biomass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz von Cossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berien Elbersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Staritsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel van Eupen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (16), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12163123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal Agricultural Land Low-Input Systems for Biomass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz von Cossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berien Elbersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Staritsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (16), pp.3123. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12163123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm biodiversity in French and Swiss show caves using the metabarcoding approach: First data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.1207 - 1217. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trace element phytoavailability in compost amended soils using different methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Santner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter W. Wenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.1251 - 1261. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1283-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Compost to Improve Contaminated Soil Quality and Plant Fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fernández Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181 (11/12), pp.487 - 493. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SS.0000000000000186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White poplar (Populus alba L.) - Litter impact on chemical and biochemical parameters related to nitrogen cycle in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOREST SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5424/fs/2014231-04001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical and biochemical properties under Populus alba growing: Three years study in trace element contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Madejón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.26 - 33. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil plant interactions of Populus alba in contrasting environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.329 - 337. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Biomonitoring of Soil Contamination Using Poplar Trees: Accumulation of Trace Elements in Leaves and Fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marañón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Murillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (6), pp.602 - 614. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2012.723062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignite Reduces the Solubility and Plant Uptake of Cadmium in Pasturelands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Schulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Reiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (9), pp.4497 - 4504. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es303118a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Populus alba and its influence on soil trace element availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madejón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 454-455, pp.337 - 347. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element-rich litter in soils: influence on biochemical properties related to the carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Soler-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.663 - 673. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0493-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar as a woody model for the phytomanagement of trace element contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Chalot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytomanagement as a nature-based solution for polluted soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 109, Elsevier, pp.63-103, 2024, Advances in Botanical Research, 978-0-443-15825-4. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2023.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plastiques dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Mougin, F. Douay, M. Canavese, C. Besnard et E. Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols urbains sont-ils cultivables ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10, pp.182-192, 2020, Edition QUAE Matière à débattre et à décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIVING LAB DU PARC DES ALLIAIRES : UN SITE PILOTE DE RECHERCHE DE DIFFUSION DU PHYTOMANAGEMENT POUR LA REHABILITATION DES FRICHES INDUSTRIELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFA Besançon 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric GIMBERT, Jul 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers of microbial communities in metal-contaminated soils phytomanaged by a woody cover are soil properties and tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint International Conference: 16th International Conference of Biogeochemistry of Trace Elements &amp; 21st International Conference of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPOLIS project: The transformation of a contaminated industrial wasteland into a living-lab based on a phytomanagement approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology &amp; Evolution : New perspectives and Social challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE2, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leverage effect of the relationship “belowgroung-aboveground” for the rehabilitation of contaminated marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe: 30th Annual Meeting. Science and Technology for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations “belowground-aboveground” pour la rehabilitation des terres marginales contaminées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2020 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroître le panel d'espèces ligneuses dans une stratégie de phytomanagement des sols pollués par les éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Soupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Le Beffroi de Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planting trees at phytomanagement sites: recommendations from field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference AquaConSoil: Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal diversity at poplar phytomanaged sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, The 15th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the panel of tree species for the phytomanagement of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: effect of mycorrhizal inoculation & associated fungal diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du séquençage haut débit dans l'évaluation de la diversité mycorhizienne sur trois sites de phytomanagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées francophones des mycorhizes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: associated fungal diversity & effect of mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the panel of tree species in phytomanagement strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 14th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developping eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalot Mam Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorazureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses: the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maohamed Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of Metal-Contaminated Soils by Trees and Herbaceous Plants: Effect of Fungal Inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chania Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: associated microbial diversity and effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’inoculation d’invertébrés du sol sur les flux d’éléments dans les sols agricoles marginaux à l’aide d’une expérimentation en rhizotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2020 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of microbial community structures on three contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 15th International Conference of the Biochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of earthworm biofertilization for the recovery of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 15th International Conference of the Biochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale plantations of poplar at metal-contaminated phytomanagement sites: investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21E98772"/>
+    <w:nsid w:val="1FC6B270"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FD676307"/>
+    <w:nsid w:val="1255D02F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-ciadamidaro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4751-6077" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499883v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Carolis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barra Caracciolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Narciso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-026-03008-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03840658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.993301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hullot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tiziani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mimmo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116499" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134260" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupuy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138756" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628787v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz von Cossel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lewandowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berien Elbersen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Staritsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Eupen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12163123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Puschenreiter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Santner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter W. Wenzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Madejon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1283-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Camacho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fern&#225;ndez Boy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engracia Madejon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SS.0000000000000186" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabrera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2014231-04001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Madej&#243;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Madej&#243;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.08.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Robinson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.11.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667275v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Murillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2012.723062" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667269v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Simmler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Madej&#243;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Reiser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303118a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667272v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puschenreiter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ17SZXB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soler-Rovira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0493-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41QZPLSL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2023.10.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Audrey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189715v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soupe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189733v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189729v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonethip Phanthavongsa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189712v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalot Mam Assad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorazureta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pflender" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Laprie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Faravel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breuil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-ciadamidaro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4751-6077" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499883v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Carolis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barra Caracciolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Narciso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-026-03008-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429741v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168600" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03840658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.993301" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Scordia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Papazoglou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Kotoula" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ciria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hullot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tiziani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mimmo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116499" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138756" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz von Cossel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lewandowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berien Elbersen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Staritsky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Eupen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12163123" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.054" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Puschenreiter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Santner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter W. Wenzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Madejon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1283-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Camacho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fern&#225;ndez Boy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engracia Madejon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SS.0000000000000186" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabrera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2014231-04001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667266v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Madej&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Madej&#243;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667283v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Robinson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.11.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Murillo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2012.723062" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Simmler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Madej&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Reiser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303118a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puschenreiter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ17SZXB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soler-Rovira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0493-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41QZPLSL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2023.10.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974698v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263859v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pflender" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525236v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Audrey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soupe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189733v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189731v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189729v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonethip Phanthavongsa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779358v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalot Mam Assad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorazureta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370756v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Laprie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Faravel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breuil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525225v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>