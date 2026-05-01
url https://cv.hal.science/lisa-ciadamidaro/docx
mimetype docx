--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lisa Ciadamidaro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lisa-ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4751-6077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches ont pour thème général la dynamique des Éléments Traces (ET) et des Polluant Organiques Persistants (POP) dans les systèmes sol / plante / micro-organismesPlus spécifiquement, mes activités de recherche portent sur :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’identification et la hiérarchisation des processus biogéochimiques associés au transfert sol-plante et responsables de la dynamique de la matière organique et des éléments traces métalliques,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’étude des stratégies de remédiation par l’utilisation d’outils physiologiques, écophysiologiques et moléculaires pour la restauration de la biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’identification de modes de gestion à moyen/long terme pour la réhabilitation de sols marginaux via les stratégies de phytomanagement.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Compost Effectiveness in Improving Quality of an Agricultural Soil Co-contaminated by Antibiotics and Copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara de Carolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barra Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Narciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-026-03008-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-contamination with PAHs and TEs reduces the metal uptake of Salix aquatica grandis and increases dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 311, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2026.119839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of tree species identity on rhizospheric bacterial and fungal community richness and composition across multiple trace element-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 912, pp.168600. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal inoculation effects on growth and the mycobiome of poplar on two phytomanaged sites after 7-year-short rotation coppicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.993301. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.993301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards identifying industrial crop types and associated agronomies to improve biomass production from marginal lands in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Papazoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Kotoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ciria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.710-734. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcbb.12935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestate improved birch (Betula pendula) growth and reduced leaf trace element contents at a red gypsum landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Zapata-Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 185, pp.106815. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of earthworms on plant response in metal contaminated soil focusing on belowground-aboveground relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tiziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mimmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 274, pp.116499. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2021.116499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Silver Birch (Betula pendula) Growth and Mn Accumulation in Residual Red Gypsum Using Organic Amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Zapata-Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal and bacterial outbreak in the wine vinification area in the Saint-Marcel show cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Allegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 733, pp.138756. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar rotation coppice at a trace element-contaminated phytomanagement site: A 10-year study revealing biomass production, element export and impact on extractable elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 699, pp.134260. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early screening of new accumulating versus non-accumulating tree species for the phytomanagement of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal Agricultural Land Low-Input Systems for Biomass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz von Cossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berien Elbersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Staritsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel van Eupen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (16), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12163123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal Agricultural Land Low-Input Systems for Biomass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz von Cossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berien Elbersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Staritsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (16), pp.3123. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12163123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm biodiversity in French and Swiss show caves using the metabarcoding approach: First data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.1207 - 1217. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trace element phytoavailability in compost amended soils using different methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Santner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter W. Wenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.1251 - 1261. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1283-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Compost to Improve Contaminated Soil Quality and Plant Fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fernández Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181 (11/12), pp.487 - 493. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SS.0000000000000186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White poplar (Populus alba L.) - Litter impact on chemical and biochemical parameters related to nitrogen cycle in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOREST SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5424/fs/2014231-04001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical and biochemical properties under Populus alba growing: Three years study in trace element contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Madejón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.26 - 33. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil plant interactions of Populus alba in contrasting environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.329 - 337. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Biomonitoring of Soil Contamination Using Poplar Trees: Accumulation of Trace Elements in Leaves and Fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marañón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Murillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (6), pp.602 - 614. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2012.723062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignite Reduces the Solubility and Plant Uptake of Cadmium in Pasturelands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Schulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Reiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (9), pp.4497 - 4504. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es303118a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Populus alba and its influence on soil trace element availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madejón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 454-455, pp.337 - 347. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element-rich litter in soils: influence on biochemical properties related to the carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Soler-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.663 - 673. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0493-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar as a woody model for the phytomanagement of trace element contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Chalot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytomanagement as a nature-based solution for polluted soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 109, Elsevier, pp.63-103, 2024, Advances in Botanical Research, 978-0-443-15825-4. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2023.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plastiques dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Mougin, F. Douay, M. Canavese, C. Besnard et E. Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols urbains sont-ils cultivables ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10, pp.182-192, 2020, Edition QUAE Matière à débattre et à décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIVING LAB DU PARC DES ALLIAIRES : UN SITE PILOTE DE RECHERCHE DE DIFFUSION DU PHYTOMANAGEMENT POUR LA REHABILITATION DES FRICHES INDUSTRIELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFA Besançon 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric GIMBERT, Jul 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers of microbial communities in metal-contaminated soils phytomanaged by a woody cover are soil properties and tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint International Conference: 16th International Conference of Biogeochemistry of Trace Elements &amp; 21st International Conference of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPOLIS project: The transformation of a contaminated industrial wasteland into a living-lab based on a phytomanagement approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology &amp; Evolution : New perspectives and Social challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE2, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leverage effect of the relationship “belowgroung-aboveground” for the rehabilitation of contaminated marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe: 30th Annual Meeting. Science and Technology for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations “belowground-aboveground” pour la rehabilitation des terres marginales contaminées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2020 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroître le panel d'espèces ligneuses dans une stratégie de phytomanagement des sols pollués par les éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Soupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Le Beffroi de Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planting trees at phytomanagement sites: recommendations from field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference AquaConSoil: Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal diversity at poplar phytomanaged sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, The 15th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the panel of tree species for the phytomanagement of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: effect of mycorrhizal inoculation & associated fungal diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du séquençage haut débit dans l'évaluation de la diversité mycorhizienne sur trois sites de phytomanagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées francophones des mycorhizes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: associated fungal diversity & effect of mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the panel of tree species in phytomanagement strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 14th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developping eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalot Mam Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorazureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses: the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maohamed Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of Metal-Contaminated Soils by Trees and Herbaceous Plants: Effect of Fungal Inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chania Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: associated microbial diversity and effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’inoculation d’invertébrés du sol sur les flux d’éléments dans les sols agricoles marginaux à l’aide d’une expérimentation en rhizotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2020 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of microbial community structures on three contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 15th International Conference of the Biochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of earthworm biofertilization for the recovery of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 15th International Conference of the Biochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale plantations of poplar at metal-contaminated phytomanagement sites: investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lisa Ciadamidaro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lisa-ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4751-6077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches ont pour thème général la dynamique des Éléments Traces (ET) et des Polluant Organiques Persistants (POP) dans les systèmes sol / plante / micro-organismesPlus spécifiquement, mes activités de recherche portent sur :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’identification et la hiérarchisation des processus biogéochimiques associés au transfert sol-plante et responsables de la dynamique de la matière organique et des éléments traces métalliques,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’étude des stratégies de remédiation par l’utilisation d’outils physiologiques, écophysiologiques et moléculaires pour la restauration de la biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’identification de modes de gestion à moyen/long terme pour la réhabilitation de sols marginaux via les stratégies de phytomanagement.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Compost Effectiveness in Improving Quality of an Agricultural Soil Co-contaminated by Antibiotics and Copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara de Carolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barra Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Narciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-026-03008-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-contamination with PAHs and TEs reduces the metal uptake of Salix aquatica grandis and increases dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 311, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2026.119839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of tree species identity on rhizospheric bacterial and fungal community richness and composition across multiple trace element-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 912, pp.168600. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal inoculation effects on growth and the mycobiome of poplar on two phytomanaged sites after 7-year-short rotation coppicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.993301. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.993301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards identifying industrial crop types and associated agronomies to improve biomass production from marginal lands in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Papazoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Kotoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ciria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.710-734. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcbb.12935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestate improved birch (Betula pendula) growth and reduced leaf trace element contents at a red gypsum landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Zapata-Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 185, pp.106815. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of earthworms on plant response in metal contaminated soil focusing on belowground-aboveground relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tiziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mimmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 274, pp.116499. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2021.116499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Silver Birch (Betula pendula) Growth and Mn Accumulation in Residual Red Gypsum Using Organic Amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Zapata-Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal and bacterial outbreak in the wine vinification area in the Saint-Marcel show cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Allegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 733, pp.138756. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar rotation coppice at a trace element-contaminated phytomanagement site: A 10-year study revealing biomass production, element export and impact on extractable elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 699, pp.134260. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early screening of new accumulating versus non-accumulating tree species for the phytomanagement of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal Agricultural Land Low-Input Systems for Biomass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz von Cossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berien Elbersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Staritsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel van Eupen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (16), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12163123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal Agricultural Land Low-Input Systems for Biomass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz von Cossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berien Elbersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Staritsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (16), pp.3123. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12163123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm biodiversity in French and Swiss show caves using the metabarcoding approach: First data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.1207 - 1217. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trace element phytoavailability in compost amended soils using different methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Santner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter W. Wenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.1251 - 1261. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1283-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Compost to Improve Contaminated Soil Quality and Plant Fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fernández Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181 (11/12), pp.487 - 493. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SS.0000000000000186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White poplar (Populus alba L.) - Litter impact on chemical and biochemical parameters related to nitrogen cycle in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOREST SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5424/fs/2014231-04001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical and biochemical properties under Populus alba growing: Three years study in trace element contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Madejón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.26 - 33. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil plant interactions of Populus alba in contrasting environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.329 - 337. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Biomonitoring of Soil Contamination Using Poplar Trees: Accumulation of Trace Elements in Leaves and Fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marañón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Murillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (6), pp.602 - 614. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2012.723062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignite Reduces the Solubility and Plant Uptake of Cadmium in Pasturelands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Schulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Reiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (9), pp.4497 - 4504. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es303118a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Populus alba and its influence on soil trace element availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madejón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 454-455, pp.337 - 347. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element-rich litter in soils: influence on biochemical properties related to the carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Soler-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.663 - 673. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0493-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar as a woody model for the phytomanagement of trace element contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Chalot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytomanagement as a nature-based solution for polluted soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 109, Elsevier, pp.63-103, 2024, Advances in Botanical Research, 978-0-443-15825-4. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2023.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plastiques dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Mougin, F. Douay, M. Canavese, C. Besnard et E. Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols urbains sont-ils cultivables ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10, pp.182-192, 2020, Edition QUAE Matière à débattre et à décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIVING LAB DU PARC DES ALLIAIRES : UN SITE PILOTE DE RECHERCHE DE DIFFUSION DU PHYTOMANAGEMENT POUR LA REHABILITATION DES FRICHES INDUSTRIELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFA Besançon 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric GIMBERT, Jul 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers of microbial communities in metal-contaminated soils phytomanaged by a woody cover are soil properties and tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint International Conference: 16th International Conference of Biogeochemistry of Trace Elements &amp; 21st International Conference of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPOLIS project: The transformation of a contaminated industrial wasteland into a living-lab based on a phytomanagement approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology &amp; Evolution : New perspectives and Social challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE2, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leverage effect of the relationship “belowgroung-aboveground” for the rehabilitation of contaminated marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe: 30th Annual Meeting. Science and Technology for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations “belowground-aboveground” pour la rehabilitation des terres marginales contaminées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2020 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroître le panel d'espèces ligneuses dans une stratégie de phytomanagement des sols pollués par les éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Soupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Le Beffroi de Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planting trees at phytomanagement sites: recommendations from field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference AquaConSoil: Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal diversity at poplar phytomanaged sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, The 15th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: associated fungal diversity & effect of mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: effect of mycorrhizal inoculation & associated fungal diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the panel of tree species for the phytomanagement of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du séquençage haut débit dans l'évaluation de la diversité mycorhizienne sur trois sites de phytomanagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées francophones des mycorhizes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developping eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalot Mam Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorazureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the panel of tree species in phytomanagement strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 14th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses: the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maohamed Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of Metal-Contaminated Soils by Trees and Herbaceous Plants: Effect of Fungal Inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chania Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: associated microbial diversity and effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’inoculation d’invertébrés du sol sur les flux d’éléments dans les sols agricoles marginaux à l’aide d’une expérimentation en rhizotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2020 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of microbial community structures on three contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 15th International Conference of the Biochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of earthworm biofertilization for the recovery of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 15th International Conference of the Biochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale plantations of poplar at metal-contaminated phytomanagement sites: investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FC6B270"/>
+    <w:nsid w:val="A89B3E20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1255D02F"/>
+    <w:nsid w:val="7293E331"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-ciadamidaro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4751-6077" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499883v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Carolis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barra Caracciolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Narciso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-026-03008-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429741v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168600" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03840658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.993301" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Scordia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Papazoglou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Kotoula" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ciria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hullot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tiziani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mimmo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116499" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138756" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz von Cossel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lewandowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berien Elbersen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Staritsky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Eupen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12163123" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.054" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Puschenreiter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Santner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter W. Wenzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Madejon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1283-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Camacho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fern&#225;ndez Boy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engracia Madejon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SS.0000000000000186" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabrera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2014231-04001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667266v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Madej&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Madej&#243;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667283v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Robinson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.11.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Murillo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2012.723062" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Simmler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Madej&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Reiser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303118a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puschenreiter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ17SZXB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soler-Rovira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0493-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41QZPLSL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2023.10.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974698v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263859v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pflender" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525236v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Audrey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soupe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189733v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189731v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189729v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonethip Phanthavongsa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779358v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalot Mam Assad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorazureta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370756v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Laprie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Faravel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breuil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525225v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-ciadamidaro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4751-6077" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499883v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Carolis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barra Caracciolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Narciso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-026-03008-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429741v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168600" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03840658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.993301" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Scordia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Papazoglou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Kotoula" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ciria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hullot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tiziani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mimmo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116499" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138756" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz von Cossel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lewandowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berien Elbersen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Staritsky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Eupen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12163123" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.054" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Puschenreiter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Santner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter W. Wenzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Madejon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1283-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Camacho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fern&#225;ndez Boy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engracia Madejon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SS.0000000000000186" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabrera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2014231-04001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667266v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Madej&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Madej&#243;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667283v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Robinson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.11.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Murillo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2012.723062" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Simmler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Madej&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Reiser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303118a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puschenreiter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ17SZXB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soler-Rovira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0493-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41QZPLSL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2023.10.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974698v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263859v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pflender" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525236v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Audrey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soupe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189733v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189729v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonethip Phanthavongsa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189731v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779358v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalot Mam Assad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorazureta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853438v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370756v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Laprie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Faravel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breuil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525225v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>