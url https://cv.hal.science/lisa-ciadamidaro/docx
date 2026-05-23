--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lisa Ciadamidaro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lisa-ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4751-6077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches ont pour thème général la dynamique des Éléments Traces (ET) et des Polluant Organiques Persistants (POP) dans les systèmes sol / plante / micro-organismesPlus spécifiquement, mes activités de recherche portent sur :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’identification et la hiérarchisation des processus biogéochimiques associés au transfert sol-plante et responsables de la dynamique de la matière organique et des éléments traces métalliques,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’étude des stratégies de remédiation par l’utilisation d’outils physiologiques, écophysiologiques et moléculaires pour la restauration de la biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’identification de modes de gestion à moyen/long terme pour la réhabilitation de sols marginaux via les stratégies de phytomanagement.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Compost Effectiveness in Improving Quality of an Agricultural Soil Co-contaminated by Antibiotics and Copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara de Carolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barra Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Narciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-026-03008-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-contamination with PAHs and TEs reduces the metal uptake of Salix aquatica grandis and increases dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 311, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2026.119839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of tree species identity on rhizospheric bacterial and fungal community richness and composition across multiple trace element-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 912, pp.168600. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal inoculation effects on growth and the mycobiome of poplar on two phytomanaged sites after 7-year-short rotation coppicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.993301. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.993301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards identifying industrial crop types and associated agronomies to improve biomass production from marginal lands in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Papazoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Kotoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ciria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.710-734. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcbb.12935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestate improved birch (Betula pendula) growth and reduced leaf trace element contents at a red gypsum landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Zapata-Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 185, pp.106815. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of earthworms on plant response in metal contaminated soil focusing on belowground-aboveground relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tiziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mimmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 274, pp.116499. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2021.116499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Silver Birch (Betula pendula) Growth and Mn Accumulation in Residual Red Gypsum Using Organic Amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Zapata-Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal and bacterial outbreak in the wine vinification area in the Saint-Marcel show cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Allegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 733, pp.138756. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar rotation coppice at a trace element-contaminated phytomanagement site: A 10-year study revealing biomass production, element export and impact on extractable elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 699, pp.134260. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early screening of new accumulating versus non-accumulating tree species for the phytomanagement of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal Agricultural Land Low-Input Systems for Biomass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz von Cossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berien Elbersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Staritsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel van Eupen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (16), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12163123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal Agricultural Land Low-Input Systems for Biomass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz von Cossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berien Elbersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Staritsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (16), pp.3123. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12163123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm biodiversity in French and Swiss show caves using the metabarcoding approach: First data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.1207 - 1217. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trace element phytoavailability in compost amended soils using different methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Santner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter W. Wenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.1251 - 1261. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1283-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Compost to Improve Contaminated Soil Quality and Plant Fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fernández Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181 (11/12), pp.487 - 493. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SS.0000000000000186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White poplar (Populus alba L.) - Litter impact on chemical and biochemical parameters related to nitrogen cycle in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOREST SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5424/fs/2014231-04001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical and biochemical properties under Populus alba growing: Three years study in trace element contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Madejón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.26 - 33. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil plant interactions of Populus alba in contrasting environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.329 - 337. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Biomonitoring of Soil Contamination Using Poplar Trees: Accumulation of Trace Elements in Leaves and Fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marañón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Murillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (6), pp.602 - 614. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2012.723062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignite Reduces the Solubility and Plant Uptake of Cadmium in Pasturelands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Schulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Reiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (9), pp.4497 - 4504. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es303118a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Populus alba and its influence on soil trace element availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madejón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 454-455, pp.337 - 347. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element-rich litter in soils: influence on biochemical properties related to the carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Soler-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.663 - 673. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0493-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar as a woody model for the phytomanagement of trace element contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Chalot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytomanagement as a nature-based solution for polluted soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 109, Elsevier, pp.63-103, 2024, Advances in Botanical Research, 978-0-443-15825-4. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2023.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plastiques dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Mougin, F. Douay, M. Canavese, C. Besnard et E. Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols urbains sont-ils cultivables ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10, pp.182-192, 2020, Edition QUAE Matière à débattre et à décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIVING LAB DU PARC DES ALLIAIRES : UN SITE PILOTE DE RECHERCHE DE DIFFUSION DU PHYTOMANAGEMENT POUR LA REHABILITATION DES FRICHES INDUSTRIELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFA Besançon 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric GIMBERT, Jul 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers of microbial communities in metal-contaminated soils phytomanaged by a woody cover are soil properties and tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint International Conference: 16th International Conference of Biogeochemistry of Trace Elements &amp; 21st International Conference of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPOLIS project: The transformation of a contaminated industrial wasteland into a living-lab based on a phytomanagement approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology &amp; Evolution : New perspectives and Social challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE2, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leverage effect of the relationship “belowgroung-aboveground” for the rehabilitation of contaminated marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe: 30th Annual Meeting. Science and Technology for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations “belowground-aboveground” pour la rehabilitation des terres marginales contaminées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2020 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroître le panel d'espèces ligneuses dans une stratégie de phytomanagement des sols pollués par les éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Soupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Le Beffroi de Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planting trees at phytomanagement sites: recommendations from field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference AquaConSoil: Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal diversity at poplar phytomanaged sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, The 15th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: associated fungal diversity & effect of mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: effect of mycorrhizal inoculation & associated fungal diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the panel of tree species for the phytomanagement of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du séquençage haut débit dans l'évaluation de la diversité mycorhizienne sur trois sites de phytomanagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées francophones des mycorhizes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developping eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalot Mam Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorazureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the panel of tree species in phytomanagement strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 14th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses: the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maohamed Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of Metal-Contaminated Soils by Trees and Herbaceous Plants: Effect of Fungal Inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chania Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: associated microbial diversity and effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’inoculation d’invertébrés du sol sur les flux d’éléments dans les sols agricoles marginaux à l’aide d’une expérimentation en rhizotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2020 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of microbial community structures on three contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 15th International Conference of the Biochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of earthworm biofertilization for the recovery of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 15th International Conference of the Biochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale plantations of poplar at metal-contaminated phytomanagement sites: investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lisa Ciadamidaro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lisa-ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4751-6077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches ont pour thème général la dynamique des Éléments Traces (ET) et des Polluant Organiques Persistants (POP) dans les systèmes sol / plante / micro-organismesPlus spécifiquement, mes activités de recherche portent sur :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’identification et la hiérarchisation des processus biogéochimiques associés au transfert sol-plante et responsables de la dynamique de la matière organique et des éléments traces métalliques,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’étude des stratégies de remédiation par l’utilisation d’outils physiologiques, écophysiologiques et moléculaires pour la restauration de la biodiversité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l’identification de modes de gestion à moyen/long terme pour la réhabilitation de sols marginaux via les stratégies de phytomanagement.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Compost Effectiveness in Improving Quality of an Agricultural Soil Co-contaminated by Antibiotics and Copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara de Carolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barra Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Narciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42729-026-03008-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-contamination with PAHs and TEs reduces the metal uptake of Salix aquatica grandis and increases dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhattan Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 311, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2026.119839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of tree species identity on rhizospheric bacterial and fungal community richness and composition across multiple trace element-contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 912, pp.168600. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal inoculation effects on growth and the mycobiome of poplar on two phytomanaged sites after 7-year-short rotation coppicing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.993301. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.993301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards identifying industrial crop types and associated agronomies to improve biomass production from marginal lands in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Scordia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Papazoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danai Kotoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ciria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.710-734. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcbb.12935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestate improved birch (Betula pendula) growth and reduced leaf trace element contents at a red gypsum landfill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Mahamat Malabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Zapata-Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 185, pp.106815. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2022.106815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of earthworms on plant response in metal contaminated soil focusing on belowground-aboveground relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tiziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Mimmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 274, pp.116499. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2021.116499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Silver Birch (Betula pendula) Growth and Mn Accumulation in Residual Red Gypsum Using Organic Amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Zapata-Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar rotation coppice at a trace element-contaminated phytomanagement site: A 10-year study revealing biomass production, element export and impact on extractable elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 699, pp.134260. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal and bacterial outbreak in the wine vinification area in the Saint-Marcel show cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Allegra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 733, pp.138756. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early screening of new accumulating versus non-accumulating tree species for the phytomanagement of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.147-156. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal Agricultural Land Low-Input Systems for Biomass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz von Cossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berien Elbersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Staritsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (16), pp.3123. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12163123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal Agricultural Land Low-Input Systems for Biomass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz von Cossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berien Elbersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Staritsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel van Eupen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (16), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12163123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm biodiversity in French and Swiss show caves using the metabarcoding approach: First data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.1207 - 1217. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar biomass production at phytomanagement sites is significantly enhanced by mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trace element phytoavailability in compost amended soils using different methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Santner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter W. Wenzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.1251 - 1261. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1283-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Compost to Improve Contaminated Soil Quality and Plant Fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fernández Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181 (11/12), pp.487 - 493. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SS.0000000000000186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil chemical and biochemical properties under Populus alba growing: Three years study in trace element contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Madejón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.26 - 33. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White poplar (Populus alba L.) - Litter impact on chemical and biochemical parameters related to nitrogen cycle in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOREST SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5424/fs/2014231-04001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil plant interactions of Populus alba in contrasting environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.329 - 337. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Biomonitoring of Soil Contamination Using Poplar Trees: Accumulation of Trace Elements in Leaves and Fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marañón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Murillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (6), pp.602 - 614. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2012.723062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignite Reduces the Solubility and Plant Uptake of Cadmium in Pasturelands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Schulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Reiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (9), pp.4497 - 4504. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es303118a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Populus alba and its influence on soil trace element availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Madejón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madejón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 454-455, pp.337 - 347. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element-rich litter in soils: influence on biochemical properties related to the carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Madejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Soler-Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engracia Madejon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.663 - 673. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0493-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar as a woody model for the phytomanagement of trace element contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Chalot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytomanagement as a nature-based solution for polluted soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 109, Elsevier, pp.63-103, 2024, Advances in Botanical Research, 978-0-443-15825-4. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2023.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plastiques dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Mougin, F. Douay, M. Canavese, C. Besnard et E. Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols urbains sont-ils cultivables ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 10, pp.182-192, 2020, Edition QUAE Matière à débattre et à décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIVING LAB DU PARC DES ALLIAIRES : UN SITE PILOTE DE RECHERCHE DE DIFFUSION DU PHYTOMANAGEMENT POUR LA REHABILITATION DES FRICHES INDUSTRIELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFA Besançon 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric GIMBERT, Jul 2024, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers of microbial communities in metal-contaminated soils phytomanaged by a woody cover are soil properties and tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint International Conference: 16th International Conference of Biogeochemistry of Trace Elements &amp; 21st International Conference of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOPOLIS project: The transformation of a contaminated industrial wasteland into a living-lab based on a phytomanagement approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology &amp; Evolution : New perspectives and Social challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE2, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations “belowground-aboveground” pour la rehabilitation des terres marginales contaminées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2020 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leverage effect of the relationship “belowgroung-aboveground” for the rehabilitation of contaminated marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe: 30th Annual Meeting. Science and Technology for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroître le panel d'espèces ligneuses dans une stratégie de phytomanagement des sols pollués par les éléments traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Soupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Le Beffroi de Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planting trees at phytomanagement sites: recommendations from field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference AquaConSoil: Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal diversity at poplar phytomanaged sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, The 15th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: associated fungal diversity & effect of mycorrhizal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonethip Phanthavongsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du séquençage haut débit dans l'évaluation de la diversité mycorhizienne sur trois sites de phytomanagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées francophones des mycorhizes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the panel of tree species for the phytomanagement of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th phytotechnologies conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-based phytomanagement of metal-contaminated sites: effect of mycorrhizal inoculation & associated fungal diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developping eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalot Mam Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorazureta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the panel of tree species in phytomanagement strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tatin-Froux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 14th International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale demonstration of increased production of poplar biomass by mycorrhizal inoculation at metal-contaminated phytomanagement sites, and investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses : the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses: the PHYTOCHEM initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maohamed Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of Metal-Contaminated Soils by Trees and Herbaceous Plants: Effect of Fungal Inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chania Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomanagement of metal-contaminated soils by trees and herbaceous plants: associated microbial diversity and effect of fungal inoculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pflender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’inoculation d’invertébrés du sol sur les flux d’éléments dans les sols agricoles marginaux à l’aide d’une expérimentation en rhizotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2020 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of microbial community structures on three contaminated sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 15th International Conference of the Biochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of earthworm biofertilization for the recovery of marginal lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE, 15th International Conference of the Biochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nanjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale plantations of poplar at metal-contaminated phytomanagement sites: investigation of associated fungal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Zappelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYOTOCHEM: Developing Eco-innovative Chemical Processes to Valorise Phytoremediation-Borne Biomasses End Fragment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A89B3E20"/>
+    <w:nsid w:val="3141EFFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7293E331"/>
+    <w:nsid w:val="ECF9246E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-ciadamidaro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4751-6077" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499883v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Carolis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barra Caracciolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Narciso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-026-03008-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429741v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168600" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03840658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.993301" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Scordia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Papazoglou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Kotoula" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ciria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hullot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tiziani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mimmo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116499" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138756" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz von Cossel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lewandowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berien Elbersen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Staritsky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Eupen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12163123" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.054" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Puschenreiter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Santner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter W. Wenzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Madejon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1283-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Camacho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fern&#225;ndez Boy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engracia Madejon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SS.0000000000000186" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabrera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2014231-04001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667266v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Madej&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Madej&#243;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667283v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Robinson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.11.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Murillo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2012.723062" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Simmler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Madej&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Reiser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303118a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puschenreiter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.032" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ17SZXB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667220v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soler-Rovira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0493-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41QZPLSL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2023.10.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974698v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263859v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pflender" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525236v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Audrey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soupe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189733v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189729v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonethip Phanthavongsa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189731v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779358v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalot Mam Assad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorazureta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853438v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370756v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Laprie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Faravel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breuil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525225v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-ciadamidaro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4751-6077" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499883v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Carolis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barra Caracciolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Narciso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-026-03008-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Couraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bauchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2026.119839" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429741v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168600" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03840658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zappelini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.993301" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Scordia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Papazoglou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Kotoula" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sanz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ciria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12935" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954415v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Mahamat Malabad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pfendler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2022.106815" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hullot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tiziani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mimmo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116499" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582114v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tatin-Froux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355647v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134260" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dupuy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138756" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.02.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz von Cossel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lewandowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berien Elbersen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Staritsky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12163123" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Eupen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.054" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W17T4L2N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Yung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2017.04.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS5N7WXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Puschenreiter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Santner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter W. Wenzel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Madejon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1283-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667259v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Camacho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fern&#225;ndez Boy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engracia Madejon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SS.0000000000000186" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667266v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Madej&#243;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Madej&#243;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.08.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cabrera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2014231-04001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667283v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Robinson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.11.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Murillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2012.723062" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Simmler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Madej&#243;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Reiser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303118a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667272v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puschenreiter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ17SZXB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667220v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soler-Rovira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0493-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-41QZPLSL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04429534v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2023.10.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974698v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708233v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kuhn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kieffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263859v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pflender" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738997v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525256v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Audrey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soupe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189733v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189729v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonethip Phanthavongsa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189731v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189728v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Durand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189712v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779358v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalot Mam Assad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorazureta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525157v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189719v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853438v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370756v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Laprie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Faravel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breuil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Etievant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525188v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189704v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>