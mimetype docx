--- v0 (2026-03-25)
+++ v1 (2026-04-25)
@@ -3727,271 +3727,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morgane Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244666v1</w:t>
+                <w:t xml:space="preserve">hal-04246488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Delay</w:t>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Marquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Collet</w:t>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246488v1</w:t>
+                <w:t xml:space="preserve">hal-04244666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des travaux sylvicoles post-tempête : Obtenir un renouvellement diversifié et de qualité et préparer les ressources bois du futur</w:t>
               </w:r>
@@ -4465,51 +4465,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE306F45"/>
+    <w:nsid w:val="0EF503B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4696,51 +4696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-laurent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4444-7480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867704v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cerioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Brabec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Ba&#269;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endijs B&#257;ders" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Bon&#269;ina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dietz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacombe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7899" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hirt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Touche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7614" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155899v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Cavaliere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;heux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Allard de Grandmaison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacombe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119758" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955976v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13177" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Reeb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holveck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2186-010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.05.040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Boncina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocquencourt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01534064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ORLE2050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01778009v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-laurent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4444-7480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867704v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cerioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Brabec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Ba&#269;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endijs B&#257;ders" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Bon&#269;ina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dietz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacombe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7899" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hirt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Touche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7614" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155899v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Cavaliere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;heux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Allard de Grandmaison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacombe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119758" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955976v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13177" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Reeb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holveck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2186-010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.05.040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Boncina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocquencourt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01534064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ORLE2050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01778009v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>