--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2026,306 +2026,318 @@
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 400 (15 September 2017), pp.269-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does disturbance affect the intensity and importance of plant competition along resource gradients?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 391, pp.239-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47, pp.60-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2335,176 +2347,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouvellement des peuplements forestiers en contexte de changement global : opportunités et difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution de l’expertise collective « Expertise CRREF – Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIP Ecofor, Nov 2022, Paris, France. pp.1-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of European temperate forests to large and severe disturbances: evidence from empirical regeneration studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Cerioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2526,110 +2538,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radek Bače</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endijs Bāders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrej Boncina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mountain Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles places pour la recherche dans les choix de gestion face aux crises forestières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2671,73 +2683,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regefor 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaps accelerate temperate forest adaptation to global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2796,73 +2808,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature and society facing the Anthropocene: challenges and perspectives for landscape ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IALE World Congress, Jul 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des interactions entre semis ligneux, communauté végétale et cervidés sur la dynamique de recrutement des arbres en forêt tempérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2917,73 +2929,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoveg 12, Dynamiques des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Brest, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of interactions between bramble thicket and oak seedlings by stress (light, water and simulated browsing)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3025,176 +3037,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of deer on oak regeneration: interactions among silviculture, ungulates and neighboring plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rocquencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO International Conference "Effects of Ungulate Browsing on Forest Regeneration and Silviculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Birmensdorf, Switzerland. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3204,176 +3216,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - A long-term experimental site in temperate oak-pine forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AFORCE 2019 Forêt et changement climatique : accompagner la décision d'adaption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Montpellier, France. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation par la disponibilité en ressources des interactions entre semis de chêne, ronce et chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3415,73 +3427,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoveg 12, Dynamiques des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Brest, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deer browsing causes short-term species shift between silver fir and norway spruce in the Vosges Mountains, northeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3540,176 +3552,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term experimental site in temperate oak-pine forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dauffy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du réseau AnaEE France (Analyses et Expérimentations sur les Ecosystèmes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Toulouse, France. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3719,295 +3731,295 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Landmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Landmann</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04246488v1</w:t>
+                <w:t xml:space="preserve">hal-04244666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deuffic</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04244666v1</w:t>
+                <w:t xml:space="preserve">hal-04246488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des travaux sylvicoles post-tempête : Obtenir un renouvellement diversifié et de qualité et préparer les ressources bois du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4020,173 +4032,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AgroParisTech. 2021, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire régional du fonctionnement des forêts mélangées dans le contexte des changements globaux : Dispositif expérimental OPTMix. Rapport final de la convention Région Centre-Val de Loire - Irstea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4196,100 +4208,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports d’une approche écosystémique à l’étude de la dynamique des communautés végétales forestières : vers une prise en compte des interactions écologiques multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université d'Orléans, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016ORLE2050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01534064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4299,105 +4311,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution des systèmes racinaires de chêne sessile et de fougère aigle en forêt tempérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4465,51 +4477,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EF503B0"/>
+    <w:nsid w:val="3B6F0188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4696,51 +4708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-laurent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4444-7480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867704v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cerioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Brabec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Ba&#269;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endijs B&#257;ders" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Bon&#269;ina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dietz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacombe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7899" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hirt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Touche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7614" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155899v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Cavaliere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;heux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Allard de Grandmaison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacombe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119758" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955976v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13177" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Reeb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holveck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2186-010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.05.040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Boncina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602191v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocquencourt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01534064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ORLE2050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01778009v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-laurent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4444-7480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867704v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cerioni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Brabec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Ba&#269;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endijs B&#257;ders" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Bon&#269;ina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dietz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacombe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7899" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Arnould" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hirt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Touche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7614" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155899v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Cavaliere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;heux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Allard de Grandmaison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacombe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119758" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955976v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13177" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Reeb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holveck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2186-010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.05.040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR9D7VSC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Boncina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197587v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocquencourt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605217v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01534064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ORLE2050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01778009v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>