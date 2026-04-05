--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -186,303 +186,303 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un consensus européen sur les critères d'une EPS de qualité : résultats du projet QualiTePE pour la France</w:t>
+                <w:t xml:space="preserve">Transformative Potential of Friluftsliv in Physical Education: Insights From an International Student Programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Gerlach</w:t>
+                <w:t xml:space="preserve">Hakon Engstu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hermann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Australian Journal of Environmental Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.56-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/aee.2025.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305069v1</w:t>
+                <w:t xml:space="preserve">hal-05419299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformative Potential of Friluftsliv in Physical Education: Insights From an International Student Programme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un consensus européen sur les critères d'une EPS de qualité : résultats du projet QualiTePE pour la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+                <w:t xml:space="preserve">Langer Wiebke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakon Engstu</w:t>
+                <w:t xml:space="preserve">Erin Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Crapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Environmental Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419299v1</w:t>
+                <w:t xml:space="preserve">hal-05305069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du CPE dans la prévention du décrochage scolaire : comprendre l’influence du burnout et de la satisfaction des besoins psychologiques fondamentaux pour agir auprès des lycéens</w:t>
               </w:r>
@@ -520,51 +520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Sperduto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 54 (1), pp.73 - 106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -598,51 +598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser l’engagement des bénéficiaires dans un programme sport-santé accessible sur prescription médicale : perspectives phénoménologiques et microsociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Orival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -715,90 +715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied eco-consciousness in paragliding: A multi-method phenomenological approach of a cosmic sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -836,51 +836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : ­­d’autres corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agostinucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024/1 (22), pp.285-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -914,51 +914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porter la parole de jeunes adolescent.e.s en surpoids en eps : entre résonance et chercheur-médiateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.117-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -977,1696 +977,2030 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les corps âgés en mouvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Danse et éducation artistique et culturelle: former les futurs enseignants à la présence corporelle par l'expérience esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vieille-Marchiset</w:t>
+                <w:t xml:space="preserve">Anne Matthaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024/1 (22), pp.323-337. </w:t>
+              <w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.83-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/corp1.022.0323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26034/vd.jrea.2024.4733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684624v1</w:t>
+                <w:t xml:space="preserve">hal-05558677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence corporelle: une nouvelle forme de savoir?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les corps âgés en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Marsault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+                <w:t xml:space="preserve">Gilles Vieille-Marchiset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24, </w:t>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (22), pp.323-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.13280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/corp1.022.0323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922495v1</w:t>
+                <w:t xml:space="preserve">hal-04684624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des objets comme appuis pour penser une situation capacitante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La présence corporelle: une nouvelle forme de savoir?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.13280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des objets comme appuis pour penser une situation capacitante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022, Hors-série 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheseducations.12807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer un service des sports en Institut Médico-Éducatif : l’EAPA comme moteur d’une dynamique inclusive et collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charron Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin comme outil sensible pour l’exploration des expériences corporelles en éducation physique : Approfondir la connexion à la nature avec le Friluftsliv</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Friluftsliv in an international student program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakon Engstu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Awarness Drawings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris cité, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Making waves: Transformative practices in Physical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIESEP, May 2025, saint petersburg (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961912v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive experience of teenagers with obesity in adaptated physical activity - An other (lived) body ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le dessin comme outil sensible pour l’exploration des expériences corporelles en éducation physique : Approfondir la connexion à la nature avec le Friluftsliv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Speich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Other bodies, other games, Université Paris cité, June 12-14, 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Awarness Drawings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris cité, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678275v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Physical Literacy in Specialized Institutions: Navigating Challenges and Embracing Opportunities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sensitive experience of teenagers with obesity in adaptated physical activity - An other (lived) body ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo de Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Speich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEISEP, 12-17 mai, Jyvaskila</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Jyvaskila, Finland</w:t>
+              <w:t xml:space="preserve">Colloque international : Other bodies, other games, Université Paris cité, June 12-14, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684623v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps autrement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Enhancing Physical Literacy in Specialized Institutions: Navigating Challenges and Embracing Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe Séminaire Emersiologie : D’autres corps, d’autres jeux, I3SP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, En ligne, France</w:t>
+              <w:t xml:space="preserve">AEISEP, 12-17 mai, Jyvaskila</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Jyvaskila, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591562v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le QPE4PL : un outil situationnel pour mesurer la qualité perçue des leçons d’EPS et son impact sur les dimensions de la littératie physique perçue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le corps autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Biennale de l’ARIS : Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIS, Jul 2024, Lausanne (CH), France</w:t>
+              <w:t xml:space="preserve">IXe Séminaire Emersiologie : D’autres corps, d’autres jeux, I3SP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844556v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement scolaire : expériences sensibles des adolescent·e·s obèses en EPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le QPE4PL : un outil situationnel pour mesurer la qualité perçue des leçons d’EPS et son impact sur les dimensions de la littératie physique perçue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Stioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Agostinucci</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schittly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès del'ACAPS, Symposium "Corps sensibles", Reims, 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">13ème Biennale de l’ARIS : Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIS, Jul 2024, Lausanne (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310923v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’environnement protégé à l’environnement scolaire : corps sensibles des adolescent·e·s obèses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Environnement scolaire : expériences sensibles des adolescent·e·s obèses en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostinucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès international ACAPS, Reims, 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Congrès del'ACAPS, Symposium "Corps sensibles", Reims, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301286v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une innovation sociale au service du bien-être corporel des personnes âgées dépendantes : retour sur une recherche collaborative sur les Olympiades des aînés en Alsace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">De l’environnement protégé à l’environnement scolaire : corps sensibles des adolescent·e·s obèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vieille-Marchiset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 3SLF, Lyon, 9 juin 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">20e congrès international ACAPS, Reims, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500368v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bienveillance en EPS : des gestes professionnels de l’enseignant au bien-être de l’élève</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Une innovation sociale au service du bien-être corporel des personnes âgées dépendantes : retour sur une recherche collaborative sur les Olympiades des aînés en Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lorant</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durrheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vieille-Marchiset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Vie scientifique et recherche"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès 3SLF, Lyon, 9 juin 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795226v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter le corps de l’apprenant : quels enjeux pour le chercheur ? Entre espaces et méthodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Odier-Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque international en éducation - CRIFPE, 5-6 mai 2022, Montréal, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des critiques du sport. Controverses interdisciplinaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La bienveillance en EPS : des gestes professionnels de l’enseignant au bien-être de l’élève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hureau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lorant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des critiques du sport. Controverses interdisciplinaires. | Colloque international. 4 et 5 novembre 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Vie scientifique et recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795225v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence, un élément de culture professionnelle à construire. Le cas du théâtre forum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Des critiques du sport. Controverses interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Marsault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liliane Giordano</w:t>
+                <w:t xml:space="preserve">Gilles Vieille-Marchiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Favret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Prise de conscience dans la situation d’enseignement : corps, gestes et paroles", 25-26 maI 2016 - Université ParIs-Est Créteil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Des critiques du sport. Controverses interdisciplinaires. | Colloque international. 4 et 5 novembre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797680v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La présence, un élément de culture professionnelle à construire. Le cas du théâtre forum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Prise de conscience dans la situation d’enseignement : corps, gestes et paroles", 25-26 maI 2016 - Université ParIs-Est Créteil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’obésité en EPS : une caractéristique morphologique ou sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Strasbourg des 29 et 30 mars 2012, organisé par l'EA 1342, "Sport et Sciences Sociales", l'IUFM d'Alsace, la Faculté des Sciences du Sport et le SUAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Strasbourg, France. pp.175-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence corporelle des enseignants, des formateurs et des entraîneurs :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.13068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la diversité de penser et d'enseigner par et avec les corps dans l'enseignement supérieur en distanciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Klaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires des antilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place du corps dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Apprentissage, éducation et socialisation, 9782488234177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2676,253 +3010,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dossiers du ReCAPPS N° 1: La place des Activités Physiques et Sportives dans les établissements et services sociaux et médico-sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caby Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université d'Artois. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053048v1</w:t>
-              </w:r>
-[...133 lines deleted...]
-                <w:t xml:space="preserve">hal-04946071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2990,51 +3189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19E12260"/>
+    <w:nsid w:val="9BC068BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3221,51 +3420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-lefevre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1363-5593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305069v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langer Wiebke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gerlach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hermann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Crapa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419299v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Engstu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aee.2025.8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lorant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Claudepierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperduto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Orival" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0285" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0323" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marsault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13280" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795233v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12807" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419353v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charron Emmanuelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo de Poli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Speich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684623v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591562v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stioui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schittly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durrheimer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Odier-Guedj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Giordano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Klaas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04946071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5GFB9XK6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-lefevre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1363-5593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419299v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Engstu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aee.2025.8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305069v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langer Wiebke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gerlach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Crapa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lorant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Claudepierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperduto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Orival" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0285" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Matthaey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2024.4733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684624v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0323" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922495v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marsault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13280" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12807" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charron Emmanuelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558649v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo de Poli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Speich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684623v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844556v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stioui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schittly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durrheimer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Odier-Guedj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Giordano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04946071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5GFB9XK6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419327v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Klaas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053048v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>