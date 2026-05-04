--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -186,1176 +186,1297 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformative Potential of Friluftsliv in Physical Education: Insights From an International Student Programme</w:t>
+                <w:t xml:space="preserve">Le rôle du CPE dans la prévention du décrochage scolaire : comprendre l’influence du burnout et de la satisfaction des besoins psychologiques fondamentaux pour agir auprès des lycéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sonia Lorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Sperduto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Environmental Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/aee.2025.8⟩</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (1), pp.73 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13j6a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419299v1</w:t>
+                <w:t xml:space="preserve">hal-05284900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un consensus européen sur les critères d'une EPS de qualité : résultats du projet QualiTePE pour la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transformative Potential of Friluftsliv in Physical Education: Insights From an International Student Programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hermann</w:t>
+                <w:t xml:space="preserve">Hakon Engstu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Crapa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Australian Journal of Environmental Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.56-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/aee.2025.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305069v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du CPE dans la prévention du décrochage scolaire : comprendre l’influence du burnout et de la satisfaction des besoins psychologiques fondamentaux pour agir auprès des lycéens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lorant</w:t>
+                <w:t xml:space="preserve">Vers un consensus européen sur les critères d'une EPS de qualité : résultats du projet QualiTePE pour la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Claudepierre</w:t>
+                <w:t xml:space="preserve">Langer Wiebke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Sperduto</w:t>
+                <w:t xml:space="preserve">Erin Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Crapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284900v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser l’engagement des bénéficiaires dans un programme sport-santé accessible sur prescription médicale : perspectives phénoménologiques et microsociologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Avant-propos&amp;quot;, Le corps dans l'enseignement supérieur/tertiaire en présentiel et à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Orival</w:t>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Knobé</w:t>
+                <w:t xml:space="preserve">Olivier-Serge Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vieille Marchiset</w:t>
+                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308890v1</w:t>
+                <w:t xml:space="preserve">hal-05600852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied eco-consciousness in paragliding: A multi-method phenomenological approach of a cosmic sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
+                <w:t xml:space="preserve">Favoriser l’engagement des bénéficiaires dans un programme sport-santé accessible sur prescription médicale : perspectives phénoménologiques et microsociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Aubin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+                <w:t xml:space="preserve">Tony Orival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Knobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vieille Marchiset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. 37 (3), pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.255.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282820v1</w:t>
+                <w:t xml:space="preserve">hal-05308890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : ­­d’autres corps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Embodied eco-consciousness in paragliding: A multi-method phenomenological approach of a cosmic sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615001v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porter la parole de jeunes adolescent.e.s en surpoids en eps : entre résonance et chercheur-médiateur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Introduction : ­­d’autres corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (22), pp.285-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.022.0285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684616v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danse et éducation artistique et culturelle: former les futurs enseignants à la présence corporelle par l'expérience esthétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Porter la parole de jeunes adolescent.e.s en surpoids en eps : entre résonance et chercheur-médiateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Matthaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.117-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558677v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les corps âgés en mouvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Danse et éducation artistique et culturelle: former les futurs enseignants à la présence corporelle par l'expérience esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vieille-Marchiset</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Matthaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/vd.jrea.2024.4733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/corp1.022.0323⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04684624v1</w:t>
+                <w:t xml:space="preserve">hal-05558677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence corporelle: une nouvelle forme de savoir?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les corps âgés en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vieille-Marchiset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (22), pp.323-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.022.0323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.13280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03922495v1</w:t>
+                <w:t xml:space="preserve">hal-04684624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des objets comme appuis pour penser une situation capacitante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La présence corporelle: une nouvelle forme de savoir?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.13280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des objets comme appuis pour penser une situation capacitante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022, Hors-série 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheseducations.12807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1365,1389 +1486,1389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer un service des sports en Institut Médico-Éducatif : l’EAPA comme moteur d’une dynamique inclusive et collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charron Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friluftsliv in an international student program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakon Engstu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making waves: Transformative practices in Physical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIESEP, May 2025, saint petersburg (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dessin comme outil sensible pour l’exploration des expériences corporelles en éducation physique : Approfondir la connexion à la nature avec le Friluftsliv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Awarness Drawings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris cité, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive experience of teenagers with obesity in adaptated physical activity - An other (lived) body ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enhancing Physical Literacy in Specialized Institutions: Navigating Challenges and Embracing Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Speich</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Other bodies, other games, Université Paris cité, June 12-14, 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">AEISEP, 12-17 mai, Jyvaskila</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Jyvaskila, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678275v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Physical Literacy in Specialized Institutions: Navigating Challenges and Embracing Opportunities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sensitive experience of teenagers with obesity in adaptated physical activity - An other (lived) body ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo de Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Speich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEISEP, 12-17 mai, Jyvaskila</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Jyvaskila, Finland</w:t>
+              <w:t xml:space="preserve">Colloque international : Other bodies, other games, Université Paris cité, June 12-14, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684623v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agostinucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe Séminaire Emersiologie : D’autres corps, d’autres jeux, I3SP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le QPE4PL : un outil situationnel pour mesurer la qualité perçue des leçons d’EPS et son impact sur les dimensions de la littératie physique perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Stioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schittly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Biennale de l’ARIS : Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARIS, Jul 2024, Lausanne (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement scolaire : expériences sensibles des adolescent·e·s obèses en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agostinucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès del'ACAPS, Symposium "Corps sensibles", Reims, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’environnement protégé à l’environnement scolaire : corps sensibles des adolescent·e·s obèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès international ACAPS, Reims, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une innovation sociale au service du bien-être corporel des personnes âgées dépendantes : retour sur une recherche collaborative sur les Olympiades des aînés en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durrheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vieille-Marchiset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 3SLF, Lyon, 9 juin 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter le corps de l’apprenant : quels enjeux pour le chercheur ? Entre espaces et méthodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Odier-Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque international en éducation - CRIFPE, 5-6 mai 2022, Montréal, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bienveillance en EPS : des gestes professionnels de l’enseignant au bien-être de l’élève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lorant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Vie scientifique et recherche"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des critiques du sport. Controverses interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vieille-Marchiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Favret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des critiques du sport. Controverses interdisciplinaires. | Colloque international. 4 et 5 novembre 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence, un élément de culture professionnelle à construire. Le cas du théâtre forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Prise de conscience dans la situation d’enseignement : corps, gestes et paroles", 25-26 maI 2016 - Université ParIs-Est Créteil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’obésité en EPS : une caractéristique morphologique ou sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Strasbourg des 29 et 30 mars 2012, organisé par l'EA 1342, "Sport et Sciences Sociales", l'IUFM d'Alsace, la Faculté des Sciences du Sport et le SUAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Strasbourg, France. pp.175-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2757,132 +2878,132 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence corporelle des enseignants, des formateurs et des entraîneurs :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheseducations.13068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2892,236 +3013,369 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la diversité de penser et d'enseigner par et avec les corps dans l'enseignement supérieur en distanciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Klaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires des antilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place du corps dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Apprentissage, éducation et socialisation, 9782488234177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Do Students Really Gain from Physical Education ? The QPE4PLimpact as a Situational Measure of Physical Literacy in High School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Stioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dossiers du ReCAPPS N° 1: La place des Activités Physiques et Sportives dans les établissements et services sociaux et médico-sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caby Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université d'Artois. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3189,51 +3443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BC068BD"/>
+    <w:nsid w:val="7467223F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3420,51 +3674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-lefevre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1363-5593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419299v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Engstu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aee.2025.8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305069v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langer Wiebke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gerlach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Crapa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lorant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Claudepierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperduto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Orival" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615001v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0285" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Matthaey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2024.4733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684624v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0323" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922495v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marsault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13280" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12807" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charron Emmanuelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558649v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo de Poli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Speich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684623v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844556v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stioui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schittly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durrheimer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Odier-Guedj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Giordano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04946071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5GFB9XK6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419327v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Klaas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053048v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-lefevre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1363-5593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284900v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lorant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Claudepierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperduto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Engstu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aee.2025.8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langer Wiebke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gerlach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Crapa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600852v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Orival" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Matthaey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2024.4733" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0323" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marsault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13280" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12807" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419353v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charron Emmanuelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678275v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo de Poli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Speich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844556v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stioui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schittly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durrheimer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Odier-Guedj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795225v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Giordano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04946071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13068" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5GFB9XK6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419327v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Klaas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Roure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053048v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>