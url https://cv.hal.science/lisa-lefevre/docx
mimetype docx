--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,1482 +1,1632 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lisa Lefèvre </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">lisa-lefevre</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-1363-5593</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lisa Lefèvre est sociologue et professeure associée à la Haute Ecole Pédagogique du canton de Vaud en Suisse au sein de l'UER de pédagogie spécialisée.Laboratoire Lasalé ; Creat.Laboratoire des sciences sociales du Sport UR1342, Université de Strasbourg.</w:t>
+        <w:t xml:space="preserve">Lisa Lefèvre est sociologue et professeure associée à la Haute Ecole Pédagogique du canton de Vaud en Suisse au sein de l'UER de pédagogie spécialisée.Laboratoire en Suisse : Lasalé ; CREATLaboratoire des sciences sociales du Sport UR1342, Université de Strasbourg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Elle travaille sur les expériences corporelles, l'engagement et la participation des élèves à besoins éducatifs particuliers dans le contexte scolaire, particulièrement les adolescents en surpoids et obèses en éducation physique.Elle développe également des travaux sur la présence corporelle des professionnels de l'éducation;  le bien-être corporel des personnes (enfants, adolescents, séniors).Ses travaux se situent à la croisée de la microsociologie, de la phénoménologie et des sciences de l'éducation.Elle mobilise des méthodologies créatives, participatives, phénoménologiques et phénoménographiques.</w:t>
+        <w:t xml:space="preserve">Elle travaille sur les expériences corporelles, l'engagement et la participation des élèves à besoins éducatifs particuliers dans le contexte scolaire particulièrement les adolescents en surpoids et obèses en éducation physique.Elle développe également des travaux sur la présence corporelle des professionnels de l'éducation;  le bien-être corporel des personnes (enfants, adolescents, séniors).Ses travaux se situent à la croisée de la microsociologie, de la phénoménologie et des sciences de l'éducation.Elle mobilise des méthodologies créatives, participatives et phénoménologiques.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mots clés et thèmes de recherche</w:t>
+      </w:r>
+      <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mots clés et thèmes de recherche : expérience corporelle, engagement, obésités adolescentes, expériences esthétiques, danse, EPS de qualité, élèves à besoins éducatifs particuliers, pédagogies à visées inclusives.</w:t>
+        <w:t xml:space="preserve"> :**expérience corporelle, engagement, obésités adolescentes, expériences esthétiques, danse, EPS de qualité, élèves à besoins éducatifs particuliers, pédagogies à visées inclusives, conception universelle d'apprentissage. **</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lisa Lefèvre is a sociologist and associate professor at the Haute Ecole Pédagogique in the canton of Vaud, Switzerland, in the special education department.Lasalé Laboratory; Creat.Laboratoire des sciences sociales du sport UR1342, University of Strasbourg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">She works on the physical experiences, involvement and participation of pupils with special educational needs in the school context, particularly overweight and obese adolescents in physical education.She is also developing work on the physical presence of educational professionals and the physical well-being of individuals (children, adolescents, seniors).Her work lies at the intersection of micro-sociology, phenomenology and educational science.She uses creative, participatory, phenomenological and phenomenographic methods.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Keywords and research interests: body experience, engagement, adolescent obesity, aesthetic experience, dance, quality physical education, students with special educational needs, inclusive pedagogy.</w:t>
+        <w:t xml:space="preserve">**Keywords and research interests:**body experience, engagement, adolescent obesity, aesthetic experience, dance, quality physical education, students with special educational needs, inclusive pedagogy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du CPE dans la prévention du décrochage scolaire : comprendre l’influence du burnout et de la satisfaction des besoins psychologiques fondamentaux pour agir auprès des lycéens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embodied eco-consciousness in paragliding: A multi-method phenomenological approach of a cosmic sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Claudepierre</w:t>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Sperduto</w:t>
+                <w:t xml:space="preserve">Nicolas Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284900v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformative Potential of Friluftsliv in Physical Education: Insights From an International Student Programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakon Engstu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Environmental Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (1), pp.56-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/aee.2025.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un consensus européen sur les critères d'une EPS de qualité : résultats du projet QualiTePE pour la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langer Wiebke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Gerlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Crapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos&amp;quot;, Le corps dans l'enseignement supérieur/tertiaire en présentiel et à distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle du CPE dans la prévention du décrochage scolaire : comprendre l’influence du burnout et de la satisfaction des besoins psychologiques fondamentaux pour agir auprès des lycéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Sperduto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (1), pp.73 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13j6a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05600852v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser l’engagement des bénéficiaires dans un programme sport-santé accessible sur prescription médicale : perspectives phénoménologiques et microsociologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the differences in boys’ and girls’ involvement in physical education in French high school context: An ecological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Orival</w:t>
+                <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Knobé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joanne Maylaender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.255.0043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (4), pp.477-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2594911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308890v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied eco-consciousness in paragliding: A multi-method phenomenological approach of a cosmic sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
+                <w:t xml:space="preserve">Avant-propos&amp;quot;, Le corps dans l'enseignement supérieur/tertiaire en présentiel et à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Aubin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+                <w:t xml:space="preserve">Olivier-Serge Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282820v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : ­­d’autres corps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Favoriser l’engagement des bénéficiaires dans un programme sport-santé accessible sur prescription médicale : perspectives phénoménologiques et microsociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Orival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Knobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vieille Marchiset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. 37 (3), pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.255.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/corp1.022.0285⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04615001v1</w:t>
+                <w:t xml:space="preserve">hal-05308890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porter la parole de jeunes adolescent.e.s en surpoids en eps : entre résonance et chercheur-médiateur</w:t>
+                <w:t xml:space="preserve">Les corps âgés en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vieille-Marchiset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (22), pp.323-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.022.0323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684616v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danse et éducation artistique et culturelle: former les futurs enseignants à la présence corporelle par l'expérience esthétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : ­­d’autres corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Matthaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26034/vd.jrea.2024.4733⟩</w:t>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (22), pp.285-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.022.0285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558677v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les corps âgés en mouvement</w:t>
+                <w:t xml:space="preserve">Porter la parole de jeunes adolescent.e.s en surpoids en eps : entre résonance et chercheur-médiateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vieille-Marchiset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.117-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684624v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence corporelle: une nouvelle forme de savoir?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Danse et éducation artistique et culturelle: former les futurs enseignants à la présence corporelle par l'expérience esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Matthaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.13280⟩</w:t>
+              <w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/vd.jrea.2024.4733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922495v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des objets comme appuis pour penser une situation capacitante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La présence corporelle: une nouvelle forme de savoir?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.13280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des objets comme appuis pour penser une situation capacitante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022, Hors-série 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheseducations.12807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1486,1389 +1636,1389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer un service des sports en Institut Médico-Éducatif : l’EAPA comme moteur d’une dynamique inclusive et collective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charron Emmanuelle</w:t>
+                <w:t xml:space="preserve">Le dessin comme outil sensible pour l’exploration des expériences corporelles en éducation physique : Approfondir la connexion à la nature avec le Friluftsliv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Awarness Drawings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris cité, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419353v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friluftsliv in an international student program</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hakon Engstu</w:t>
+                <w:t xml:space="preserve">Créer un service des sports en Institut Médico-Éducatif : l’EAPA comme moteur d’une dynamique inclusive et collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charron Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Making waves: Transformative practices in Physical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIESEP, May 2025, saint petersburg (Florida), United States</w:t>
+              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558649v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin comme outil sensible pour l’exploration des expériences corporelles en éducation physique : Approfondir la connexion à la nature avec le Friluftsliv</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Friluftsliv in an international student program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakon Engstu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Awarness Drawings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris cité, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Making waves: Transformative practices in Physical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIESEP, May 2025, saint petersburg (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961912v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Physical Literacy in Specialized Institutions: Navigating Challenges and Embracing Opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitive experience of teenagers with obesity in adaptated physical activity - An other (lived) body ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agostinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo de Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Speich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEISEP, 12-17 mai, Jyvaskila</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Jyvaskila, Finland</w:t>
+              <w:t xml:space="preserve">Colloque international : Other bodies, other games, Université Paris cité, June 12-14, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684623v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive experience of teenagers with obesity in adaptated physical activity - An other (lived) body ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Physical Literacy in Specialized Institutions: Navigating Challenges and Embracing Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Speich</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Other bodies, other games, Université Paris cité, June 12-14, 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">AEISEP, 12-17 mai, Jyvaskila</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Jyvaskila, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678275v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agostinucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe Séminaire Emersiologie : D’autres corps, d’autres jeux, I3SP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le QPE4PL : un outil situationnel pour mesurer la qualité perçue des leçons d’EPS et son impact sur les dimensions de la littératie physique perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Stioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schittly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Biennale de l’ARIS : Innovations dans les pratiques d’intervention en éducation physique et en sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARIS, Jul 2024, Lausanne (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement scolaire : expériences sensibles des adolescent·e·s obèses en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agostinucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès del'ACAPS, Symposium "Corps sensibles", Reims, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’environnement protégé à l’environnement scolaire : corps sensibles des adolescent·e·s obèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès international ACAPS, Reims, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une innovation sociale au service du bien-être corporel des personnes âgées dépendantes : retour sur une recherche collaborative sur les Olympiades des aînés en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durrheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vieille-Marchiset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 3SLF, Lyon, 9 juin 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter le corps de l’apprenant : quels enjeux pour le chercheur ? Entre espaces et méthodes.</w:t>
+                <w:t xml:space="preserve">Des critiques du sport. Controverses interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Odier-Guedj</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vieille-Marchiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Favret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque international en éducation - CRIFPE, 5-6 mai 2022, Montréal, Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Des critiques du sport. Controverses interdisciplinaires. | Colloque international. 4 et 5 novembre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793320v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bienveillance en EPS : des gestes professionnels de l’enseignant au bien-être de l’élève</w:t>
+                <w:t xml:space="preserve">Documenter le corps de l’apprenant : quels enjeux pour le chercheur ? Entre espaces et méthodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lorant</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Odier-Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Vie scientifique et recherche"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">9e Colloque international en éducation - CRIFPE, 5-6 mai 2022, Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795226v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des critiques du sport. Controverses interdisciplinaires</w:t>
+                <w:t xml:space="preserve">La bienveillance en EPS : des gestes professionnels de l’enseignant au bien-être de l’élève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hureau</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lorant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des critiques du sport. Controverses interdisciplinaires. | Colloque international. 4 et 5 novembre 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Vie scientifique et recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795225v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence, un élément de culture professionnelle à construire. Le cas du théâtre forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Prise de conscience dans la situation d’enseignement : corps, gestes et paroles", 25-26 maI 2016 - Université ParIs-Est Créteil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’obésité en EPS : une caractéristique morphologique ou sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marsault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Strasbourg des 29 et 30 mars 2012, organisé par l'EA 1342, "Sport et Sciences Sociales", l'IUFM d'Alsace, la Faculté des Sciences du Sport et le SUAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Strasbourg, France. pp.175-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2878,250 +3028,345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence corporelle des enseignants, des formateurs et des entraîneurs :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheseducations.13068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le sport-santé a-t-il sa place dans le secteur médico-social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caby Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport-santé : 30 questions clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-171, 2026, 9782384281138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur la diversité de penser et d'enseigner par et avec les corps dans l'enseignement supérieur en distanciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Klaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires des antilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place du corps dans l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Apprentissage, éducation et socialisation, 9782488234177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3131,130 +3376,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Do Students Really Gain from Physical Education ? The QPE4PLimpact as a Situational Measure of Physical Literacy in High School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Stioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3264,118 +3509,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dossiers du ReCAPPS N° 1: La place des Activités Physiques et Sportives dans les établissements et services sociaux et médico-sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caby Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université d'Artois. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3443,51 +3688,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7467223F"/>
+    <w:nsid w:val="5AAFC295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3674,51 +3919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-lefevre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1363-5593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284900v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lorant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Claudepierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperduto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Engstu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aee.2025.8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langer Wiebke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gerlach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Crapa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600852v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Orival" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Matthaey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2024.4733" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0323" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marsault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13280" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12807" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419353v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charron Emmanuelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678275v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo de Poli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Speich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591562v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844556v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stioui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schittly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durrheimer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Odier-Guedj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795225v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Giordano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115958v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04946071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13068" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5GFB9XK6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419327v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Klaas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Roure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053048v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisa-lefevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1363-5593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419299v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakon Engstu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aee.2025.8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langer Wiebke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Gerlach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hermann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Crapa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284900v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lorant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Claudepierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sperduto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Goldstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Maylaender" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2594911" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Orival" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Knob&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0323" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615001v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agostinucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Matthaey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2024.4733" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marsault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13280" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12807" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charron Emmanuelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo de Poli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Speich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684623v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844556v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Stioui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schittly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310923v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301286v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durrheimer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hureau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Odier-Guedj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Giordano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04946071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13068" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5GFB9XK6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1290-le-sport-sante-30-questions-cles-9782384281138.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419327v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Klaas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Roure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>