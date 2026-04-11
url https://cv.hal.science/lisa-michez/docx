--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -3894,965 +3894,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn Diffusion and Reactive Diffusion in Ge: Spintronic Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Abbes</w:t>
+                <w:t xml:space="preserve">Very low-temperature epitaxial growth of Mn5Ge3 and Mn5Ge3C0.2 films on Ge(111) using molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Chow</w:t>
+                <w:t xml:space="preserve">Voicu O Dolocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 363, pp.56-61. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589, pp.427-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.363.56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.05.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044836v1</w:t>
+                <w:t xml:space="preserve">hal-01162158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low-temperature epitaxial growth of Mn5Ge3 and Mn5Ge3C0.2 films on Ge(111) using molecular beam epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferromagnetic resonance and magnetic damping in C-doped Mn5Ge3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Emmanuel Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voicu Dolocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kuzmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Voicu O Dolocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.05.068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (4), pp.045001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/4/045001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162158v1</w:t>
+                <w:t xml:space="preserve">hal-01266713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic reversal in Mn5Ge3 thin films: an extensive study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Petit</w:t>
+                <w:t xml:space="preserve">Magnetic properties of self-organized Co dimer nanolines on Si/Ag(110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bertaina</w:t>
+                <w:t xml:space="preserve">Kai Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Jacquot</w:t>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/26/266001⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.777-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.6.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164549v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy and magnetic domain structure in C-doped Mn5Ge3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Notin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 118 (4), pp.043906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4927423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic resonance and magnetic damping in C-doped Mn5Ge3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Emmanuel Dutoit</w:t>
+                <w:t xml:space="preserve">Magnetic reversal in Mn5Ge3 thin films: an extensive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voicu Dolocan</w:t>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kuzmin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">S. Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/4/045001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (26), pp.266001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/26/266001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266713v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of self-organized Co dimer nanolines on Si/Ag(110)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mn–Ge nanocluster formation vs. diluted magnetic semiconductuor formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cheynis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Ranguis</w:t>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Girardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.6.80⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, pp.70-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217852v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn–Ge nanocluster formation vs. diluted magnetic semiconductuor formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mn Diffusion and Reactive Diffusion in Ge: Spintronic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yauheni Rudzevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Portavoce</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Michez</w:t>
+                <w:t xml:space="preserve">Lee Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 100, pp.70-73. </w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 363, pp.56-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.363.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044846v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of strained Mn5Ge3 nanoislands on Ge(001)</w:t>
               </w:r>
@@ -4864,51 +4864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Olive-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4959,51 +4959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase formation during Mn thin film reaction with Ge: Self-aligned germanide process for spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5089,51 +5089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase formation during Mn thin film reaction with Ge: Self-aligned germanide process for spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5149,69 +5149,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 103, pp.172405</w:t>
+              <w:t xml:space="preserve">, 2013, 103 (17), pp.172405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914754v1</w:t>
+                <w:t xml:space="preserve">hal-02044881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effect on structural and optoelectronic properties of Bi2S3 nanocrystalline thin films deposited by spray pyrolysis method</w:t>
               </w:r>
@@ -5335,51 +5335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase formation during Mn thin film reaction with Ge: Self-aligned germanide process for spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5395,112 +5395,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 103 (17), pp.172405</w:t>
+              <w:t xml:space="preserve">, 2013, 103, pp.172405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044881v1</w:t>
+                <w:t xml:space="preserve">hal-00914754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth and magnetic properties of Mn5Ge3/Ge and Mn5Ge3Cx/Ge heterostructures for spintronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5577,51 +5577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of carbon doping on structural and magnetic properties of Mn5Ge3/Ge heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5698,51 +5698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting the Curie temperature in carbon-doped Mn5Ge3/Ge heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5826,161 +5826,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth competition between semiconducting Ge1-x Mnx nanocolumns and metallic Mn5Ge3 clusters</w:t>
+                <w:t xml:space="preserve">An unusual phenomenon of surface reaction observed during Ge overgrowth on Mn5Ge3/Ge(111) heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M-T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T-G. Le</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.025007. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.103020-10303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2043-6262/3/2/025007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/10/103020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697537v1</w:t>
+                <w:t xml:space="preserve">hal-00773485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of Mn segregation in Ge/Mn5Ge3 heterostructures induced by interstitial carbon</w:t>
               </w:r>
@@ -5992,64 +5992,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-G. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6252,243 +6252,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unusual phenomenon of surface reaction observed during Ge overgrowth on Mn5Ge3/Ge(111) heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth competition between semiconducting Ge1-x Mnx nanocolumns and metallic Mn5Ge3 clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-G. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-T. Dau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L.A. Michez</w:t>
+                <w:t xml:space="preserve">D.N.H. Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T-G. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14, pp.103020-10303. </w:t>
+              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.025007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/10/103020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2043-6262/3/2/025007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773485v1</w:t>
+                <w:t xml:space="preserve">hal-00697537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy in epitaxial Mn5Ge3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (3), pp.035211. </w:t>
@@ -6520,476 +6520,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of magnetic properties of epitaxial Mn(5)Ge(3)C(x) films induced by carbon doping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology and composition of Au catalysts on Ge(111) obtained by thermal dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Slipukhina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-T. Dau</w:t>
+                <w:t xml:space="preserve">S Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Arras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Le Thanh</w:t>
+                <w:t xml:space="preserve">G Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bubendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (16), pp.165203</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 84 (12), pp.125325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.125325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695994v1</w:t>
+                <w:t xml:space="preserve">hal-01122603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and composition of Au catalysts on Ge(111) obtained by thermal dewetting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bubendorff</w:t>
+                <w:t xml:space="preserve">Mn segregation in Ge/Mn5Ge3 heterostructures: The role of surface carbon adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Berling</w:t>
+                <w:t xml:space="preserve">V. Lethanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.125325⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (15), pp.151908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3651488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122603v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn segregation in Ge/Mn5Ge3 heterostructures: The role of surface carbon adsorption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Lethanh</w:t>
+                <w:t xml:space="preserve">Control of magnetic properties of epitaxial Mn(5)Ge(3)C(x) films induced by carbon doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.G. Le</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">I. Slipukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (16), pp.165203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696025v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of epitaxial Mn5Ge3 and carbon-doped Mn5Ge3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lethanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7027,77 +7027,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of Mn concentration on structural and magnetic properties of Ge1-xMnx diluted magnetic semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-G. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N.H. Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.K.P. Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7435,380 +7435,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long range Mn segregation and intermixing during subsequent deposition of Ge capping layers on Mn5Ge3/Ge(111) heterostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Effect of thickness on structural and magnetic properties of Mn5Ge3 films grown on Ge(111) by solid phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Le Giang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S.F. Olive-Mendez</w:t>
+                <w:t xml:space="preserve">A. Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Glachant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.S266. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 518, pp.113-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475830v1</w:t>
+                <w:t xml:space="preserve">hal-00475836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thickness on structural and magnetic properties of Mn5Ge3 films grown on Ge(111) by solid phase epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Long range Mn segregation and intermixing during subsequent deposition of Ge capping layers on Mn5Ge3/Ge(111) heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Giang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Glachant</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Olive-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.113-117</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 518, pp.S266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.10.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475836v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of Mn5Ge3/Ge(111) heterostructures for spin injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Olive-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Glachant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 517, pp.191-196</w:t>
@@ -9521,51 +9521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytech.univ-amu.fr/formations/cycle-ingenieur/materiaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104590v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Skobjin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rial" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beckert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0314005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430387v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202683025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523482v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Badura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warlley Campos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Bharadwaj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Kounta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62331-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kriegner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schmoranzerov&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel V&#253;born&#253;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miina Leivisk&#228;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0269699" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Desbuis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281311" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588772v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schlitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.014441" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04581463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalvig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J&#281;dryka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172120" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376117v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Badura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.224430" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeong Kang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alti&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaujard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140338" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonz&#225;lez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Kounta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48493-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714282v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Bad'Ura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L220411" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bad'Ura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024416" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03812158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Guerboukha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Spiesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139523" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jedryka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojcik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094405" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Michez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prestat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074404" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02960045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155403" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02892546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.094401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T G Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Thanh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-020-2082-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063665v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Giang Le" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6254/aba1dd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02061309v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.164" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01902660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion F Olive Mendez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00558" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allodi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Renzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.174428" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.04.231" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kalvig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jedryka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aleshkevych" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wojcik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Bednarski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5ce5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhiti Malinowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/6/065808" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoma Hayakawa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Wakayama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355101" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/2/025003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044836v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Rudzevich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Chow" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.363.56" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162158v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu O Dolocan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.05.068" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164549v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiesser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jacquot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/26/266001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01206141v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927423" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266713v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu Dolocan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuzmin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217852v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.80" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044846v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.12.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191850v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Michez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385367v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abbes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardeaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827100" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baghdad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chebbah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bezzerouk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044881v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/4/4/043002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697519v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045346" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697537v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-G. Le" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N.H. Nam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/3/2/025007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697538v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.167" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7232J1PM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724328v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Dau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Barre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100448" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C9VL1NB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773485v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Dau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773468v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.035211" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695994v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Slipukhina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hajjar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Josien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bubendorff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Berling" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.125325" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lethanh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Le" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651488" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697541v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724343v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.P. Luong" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Khiem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/292/1/012012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063674v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Gonzalez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Charlton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Hickey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Langridge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2011.03.083" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MX939CN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122595v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Dau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Watanabe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion Olive Mendez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4288" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475830v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Giang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.10.104" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25MCZ27D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475836v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watanabe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glachant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386892v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive-Mendez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063688v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smadar Shatz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wiser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/57007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063687v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.77.012408" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063690v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/19/017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063693v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Marrows" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Steadman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1881790" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Langridge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ali" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.74.014417" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063692v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Mckenna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Morgan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.054418" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063691v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Hampson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.024421" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063695v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.70.052402" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063696v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.67.092402" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063671v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Sellai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Ouennoughi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2012.6196408" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Mencos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Dolan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonzalez-Hernandez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytech.univ-amu.fr/formations/cycle-ingenieur/materiaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104590v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Skobjin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rial" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beckert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0314005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430387v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202683025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523482v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Badura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warlley Campos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Bharadwaj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Kounta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62331-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kriegner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schmoranzerov&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel V&#253;born&#253;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miina Leivisk&#228;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0269699" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Desbuis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281311" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588772v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schlitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.014441" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04581463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalvig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J&#281;dryka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172120" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376117v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Badura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.224430" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeong Kang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alti&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaujard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140338" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonz&#225;lez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Kounta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48493-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714282v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Bad'Ura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L220411" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bad'Ura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024416" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03812158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Guerboukha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Spiesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139523" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jedryka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojcik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094405" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Michez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prestat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074404" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02960045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155403" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02892546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.094401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T G Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Thanh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-020-2082-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063665v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Giang Le" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6254/aba1dd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02061309v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.164" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01902660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion F Olive Mendez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00558" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allodi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Renzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.174428" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.04.231" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kalvig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jedryka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aleshkevych" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wojcik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Bednarski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5ce5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhiti Malinowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/6/065808" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoma Hayakawa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Wakayama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355101" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/2/025003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu O Dolocan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.05.068" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu Dolocan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuzmin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217852v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.80" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01206141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927423" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164549v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiesser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jacquot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/26/266001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.12.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044836v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Rudzevich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Chow" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.363.56" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191850v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Michez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385367v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abbes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardeaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827100" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baghdad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chebbah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bezzerouk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914754v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/4/4/043002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697519v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045346" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773485v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Dau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-G. Le" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697538v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.167" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7232J1PM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724328v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Dau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Barre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100448" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C9VL1NB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697537v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N.H. Nam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/3/2/025007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773468v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.035211" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122603v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hajjar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Josien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bubendorff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Berling" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.125325" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696025v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lethanh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Le" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651488" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Slipukhina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arras" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697541v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724343v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.P. Luong" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Khiem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/292/1/012012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063674v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Gonzalez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Charlton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Hickey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Langridge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2011.03.083" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MX939CN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122595v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Dau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Watanabe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion Olive Mendez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4288" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475836v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watanabe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glachant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475830v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Giang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.10.104" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25MCZ27D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386892v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive-Mendez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063688v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smadar Shatz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wiser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/57007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063687v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.77.012408" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063690v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/19/017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063693v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Marrows" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Steadman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1881790" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Langridge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ali" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.74.014417" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063692v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Mckenna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Morgan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.054418" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063691v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Hampson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.024421" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063695v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.70.052402" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063696v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.67.092402" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063671v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Sellai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Ouennoughi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2012.6196408" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Mencos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Dolan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonzalez-Hernandez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>