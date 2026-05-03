--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -165,1527 +165,1527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic aftereffect and Barkhausen effect in thin films of the altermagnetic candidate Mn5Si3</w:t>
+                <w:t xml:space="preserve">Altermagnétisme : la face cachée du monde magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregor Skobjin</w:t>
+                <w:t xml:space="preserve">Vincent Baltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Rial</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0314005⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 83, pp.25 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202683025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104590v1</w:t>
+                <w:t xml:space="preserve">hal-05430387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altermagnétisme : la face cachée du monde magnétique</w:t>
+                <w:t xml:space="preserve">Magnetic aftereffect and Barkhausen effect in thin films of the altermagnetic candidate Mn5Si3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gregor Skobjin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Beckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Reichlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Baltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 83, pp.25 - 31. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 128, pp.102407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/202683025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0314005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430387v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the anomalous Nernst effect in altermagnetic candidate Mn5Si3</w:t>
+                <w:t xml:space="preserve">Dissipation properties of anomalous Hall effect: Intrinsic vs extrinsic magnetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Badura</w:t>
+                <w:t xml:space="preserve">V Desbuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warlley Campos</w:t>
+                <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkata Bharadwaj</w:t>
+                <w:t xml:space="preserve">M Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaïla Kounta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Michez</w:t>
+                <w:t xml:space="preserve">S Geiskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-62331-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.233906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0281311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523482v2</w:t>
+                <w:t xml:space="preserve">hal-05430373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Even-in-magnetic-field part of transverse resistivity as a probe of magnetic order</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Detecting slow magnetization relaxation via magnetotransport measurements based on the current-reversal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Beckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Schlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Skobjin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Badura</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karel Výborný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miina Leiviskä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 126, pp.172404. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.014441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0269699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.014441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376122v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation properties of anomalous Hall effect: Intrinsic vs extrinsic magnetic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of the anomalous Nernst effect in altermagnetic candidate Mn5Si3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Badura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Desbuis</w:t>
+                <w:t xml:space="preserve">Warlley Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lacour</w:t>
+                <w:t xml:space="preserve">Venkata Bharadwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hehn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L Michez</w:t>
+                <w:t xml:space="preserve">Ismaïla Kounta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0281311⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.7111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-62331-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430373v1</w:t>
+                <w:t xml:space="preserve">hal-04523482v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting slow magnetization relaxation via magnetotransport measurements based on the current-reversal method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Beckert</w:t>
+                <w:t xml:space="preserve">Even-in-magnetic-field part of transverse resistivity as a probe of magnetic order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Badura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Kriegner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schmoranzerová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Schlitz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonin Badura</w:t>
+                <w:t xml:space="preserve">Karel Výborný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miina Leiviskä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111, pp.014441. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126, pp.172404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.014441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0269699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588772v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic interactions in epitaxial films of Mn5(Ge1-xSix)3/Ge(111) : 55Mn NMR study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altermagnetic variants in thin films of Mn5Si3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miina Leiviskä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Skobjin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kalvig</w:t>
+                <w:t xml:space="preserve">Antonín Bad'Ura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jędryka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Michez</w:t>
+                <w:t xml:space="preserve">Gilles Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.172120⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.L220411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L220411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581463v1</w:t>
+                <w:t xml:space="preserve">hal-04714282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of the anomalous Hall effect in thin films of the altermagnet candidate Mn5Si3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Javier Rial</w:t>
+                <w:t xml:space="preserve">Magnetic interactions in epitaxial films of Mn5(Ge1-xSix)3/Ge(111) : 55Mn NMR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kalvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jędryka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonín Badura</w:t>
+                <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Lopes Seeger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ismaïla Kounta</w:t>
+                <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109, pp.224430. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 600, pp.172120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.224430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.172120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376117v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth and magnetic properties of Mn5(SixGe1-x)3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropy of the anomalous Hall effect in thin films of the altermagnet candidate Mn5Si3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miina Leiviskä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sueyeong Kang</w:t>
+                <w:t xml:space="preserve">Antonín Badura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Beaujard</w:t>
+                <w:t xml:space="preserve">Rafael Lopes Seeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïla Kounta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2024.140338⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.224430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.224430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562263v1</w:t>
+                <w:t xml:space="preserve">hal-04376117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a spontaneous anomalous Hall response in the Mn5Si3 d-wave altermagnet candidate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial growth and magnetic properties of Mn5(SixGe1-x)3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sueyeong Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Heresanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Reichlová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael Lopes Seeger</w:t>
+                <w:t xml:space="preserve">Alexandre Altié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael González-Hernández</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Schlitz</w:t>
+                <w:t xml:space="preserve">Thomas Beaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-48493-w⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 797, pp.140338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2024.140338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092623v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altermagnetic variants in thin films of Mn5Si3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gregor Skobjin</w:t>
+                <w:t xml:space="preserve">Observation of a spontaneous anomalous Hall response in the Mn5Si3 d-wave altermagnet candidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Reichlová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Lopes Seeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonín Bad'Ura</w:t>
+                <w:t xml:space="preserve">Rafael González-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Gaudin</w:t>
+                <w:t xml:space="preserve">Ismaila Kounta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Schlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110, pp.L220411. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.4961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L220411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-48493-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714282v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive actions of MnSi in the epitaxial growth of Mn5Si3 thin films on Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïla Kounta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Reichlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Kriegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Lopes Seeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bad'Ura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1749,51 +1749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Mn5Ge3 and Mn11Ge8 thin films phase formation on Ge(111) via growth process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1840,1003 +1840,1003 @@
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812158v1</w:t>
+                <w:t xml:space="preserve">hal-04272525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly ordered carbon penetration into the Mn5Ge3Cx lattice: A superstructure in Mn5Ge3C0.5 inferred from a Mn55 NMR study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tuning the Mn5Ge3 and Mn11Ge8 thin films phase formation on Ge(111) via growth process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.094405⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 761, pp.139523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770603v1</w:t>
+                <w:t xml:space="preserve">hal-03812158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the atomic position of C in Mn5Ge3Cx thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Highly ordered carbon penetration into the Mn5Ge3Cx lattice: A superstructure in Mn5Ge3C0.5 inferred from a Mn55 NMR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kalvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jedryka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.074404⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (9), pp.094405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.094405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770626v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Mn5Ge3 and Mn11Ge8 thin films phase formation on Ge(111) via growth process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Omar Abbes</w:t>
+                <w:t xml:space="preserve">Unveiling the atomic position of C in Mn5Ge3Cx thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-A. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Heresanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139523⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (7), pp.074404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.074404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272525v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy of one-dimensional Co nanostructures</w:t>
+                <w:t xml:space="preserve">Gaining insights into the formation of high temperature GeMn nanocolumns: the effect of substrate crystalline orientation on their structural and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Daher Mansour</w:t>
+                <w:t xml:space="preserve">Thi Giang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Parret</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vinh Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.155403⟩</w:t>
+              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.035011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2043-6254/aba1dd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960045v1</w:t>
+                <w:t xml:space="preserve">hal-04063665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective modification of the unquenched orbital moment of manganese introduced by carbon dopant in epitaxial Mn5Ge3C0.2/Ge(111) films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Magnetic anisotropy of one-dimensional Co nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daher Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.094401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (15), pp.155403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.155403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892546v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carbon on structural and magnetic properties of $$\hbox {Ge}_{1-x}\hbox {Mn}_{x}$$ nanocolumns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisa Michez</w:t>
+                <w:t xml:space="preserve">Selective modification of the unquenched orbital moment of manganese introduced by carbon dopant in epitaxial Mn5Ge3C0.2/Ge(111) films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kalvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jedryka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (1), pp.103. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12034-020-2082-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.094401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063667v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaining insights into the formation of high temperature GeMn nanocolumns: the effect of substrate crystalline orientation on their structural and magnetic properties</w:t>
+                <w:t xml:space="preserve">Effect of carbon on structural and magnetic properties of $$\hbox {Ge}_{1-x}\hbox {Mn}_{x}$$ nanocolumns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Giang Le</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">T G Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinh Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.035011. </w:t>
+              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (1), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2043-6254/aba1dd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12034-020-2082-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063665v1</w:t>
+                <w:t xml:space="preserve">hal-04063667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step flow growth of Mn5Ge3 films on Ge(111) at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boussadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 480, pp.529-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2883,90 +2883,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the very first stages of Mn deposition on Ge(001) to phase segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sion F Olive Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (9), pp.5124 - 5129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3000,77 +3000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperfine fields and anisotropy of the orbital moment in epitaxial Mn5Ge3 films studied by Mn55 NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kalvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jedryka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Allodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3147,64 +3147,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiol-functionalization of Mn5Ge3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta K Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3441,64 +3441,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Girardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (5), pp.600-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3523,64 +3523,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to photocatalysis through methylene blue photodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Raimundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3653,103 +3653,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn5Ge3C0.6/Ge(111) Schottky contacts tuned by a n-type ultra-shallow doping layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryoma Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutaka Wakayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (35), pp.355101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3783,64 +3783,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and optical measurements of the bandgap energy of a light-emitting diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Raimundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3894,1155 +3894,1155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low-temperature epitaxial growth of Mn5Ge3 and Mn5Ge3C0.2 films on Ge(111) using molecular beam epitaxy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epitaxial growth of strained Mn5Ge3 nanoislands on Ge(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
+                <w:t xml:space="preserve">S.F. Olive-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+                <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voicu O Dolocan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 252 (8), pp.1854-1859</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162158v1</w:t>
+                <w:t xml:space="preserve">hal-01191850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic resonance and magnetic damping in C-doped Mn5Ge3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very low-temperature epitaxial growth of Mn5Ge3 and Mn5Ge3C0.2 films on Ge(111) using molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Emmanuel Dutoit</w:t>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voicu Dolocan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">Voicu O Dolocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/4/045001⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589, pp.427-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.05.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266713v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of self-organized Co dimer nanolines on Si/Ag(110)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Michez</w:t>
+                <w:t xml:space="preserve">Mn Diffusion and Reactive Diffusion in Ge: Spintronic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yauheni Rudzevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Ranguis</w:t>
+                <w:t xml:space="preserve">Lee Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.6.80⟩</w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 363, pp.56-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.363.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217852v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy and magnetic domain structure in C-doped Mn5Ge3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.-A. Michez</w:t>
+                <w:t xml:space="preserve">Ferromagnetic resonance and magnetic damping in C-doped Mn5Ge3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Emmanuel Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voicu Dolocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Virot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Michael Kuzmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Notin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4927423⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (4), pp.045001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/4/045001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206141v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic reversal in Mn5Ge3 thin films: an extensive study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Michez</w:t>
+                <w:t xml:space="preserve">Magnetic properties of self-organized Co dimer nanolines on Si/Ag(110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Spiesser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.F. Jacquot</w:t>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/26/266001⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.777-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.6.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164549v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn–Ge nanocluster formation vs. diluted magnetic semiconductuor formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic anisotropy and magnetic domain structure in C-doped Mn5Ge3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-A. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Portavoce</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Michez</w:t>
+                <w:t xml:space="preserve">L. Notin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 100, pp.70-73. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (4), pp.043906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4927423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044846v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn Diffusion and Reactive Diffusion in Ge: Spintronic Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+                <w:t xml:space="preserve">Magnetic reversal in Mn5Ge3 thin films: an extensive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yauheni Rudzevich</w:t>
+                <w:t xml:space="preserve">S. Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Chow</w:t>
+                <w:t xml:space="preserve">J.F. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 363, pp.56-61. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (26), pp.266001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.363.56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/26/266001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044836v1</w:t>
+                <w:t xml:space="preserve">hal-01164549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of strained Mn5Ge3 nanoislands on Ge(001)</w:t>
+                <w:t xml:space="preserve">Mn–Ge nanocluster formation vs. diluted magnetic semiconductuor formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.F. Olive-Mendez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">A. Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Girardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, pp.70-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191850v1</w:t>
+                <w:t xml:space="preserve">hal-02044846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase formation during Mn thin film reaction with Ge: Self-aligned germanide process for spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Girardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103 (17), pp.172405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5089,90 +5089,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase formation during Mn thin film reaction with Ge: Self-aligned germanide process for spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Girardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103 (17), pp.172405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5249,51 +5249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Bezzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (6), pp.2084-2090</w:t>
@@ -5335,90 +5335,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase formation during Mn thin film reaction with Ge: Self-aligned germanide process for spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Girardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103, pp.172405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5443,103 +5443,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth and magnetic properties of Mn5Ge3/Ge and Mn5Ge3Cx/Ge heterostructures for spintronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Olive-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.043002. </w:t>
@@ -5577,103 +5577,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of carbon doping on structural and magnetic properties of Mn5Ge3/Ge heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (9), pp.157-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5698,90 +5698,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting the Curie temperature in carbon-doped Mn5Ge3/Ge heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5826,669 +5826,669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unusual phenomenon of surface reaction observed during Ge overgrowth on Mn5Ge3/Ge(111) heterostructures</w:t>
+                <w:t xml:space="preserve">Growth competition between semiconducting Ge1-x Mnx nanocolumns and metallic Mn5Ge3 clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-T. Dau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">T-G. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N.H. Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T-G. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14, pp.103020-10303. </w:t>
+              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.025007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/10/103020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2043-6262/3/2/025007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773485v1</w:t>
+                <w:t xml:space="preserve">hal-00697537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of Mn segregation in Ge/Mn5Ge3 heterostructures induced by interstitial carbon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Petit</w:t>
+                <w:t xml:space="preserve">Carbon diffusion and reactivity in Mn5Ge3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.167⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (6), pp.1374-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201100448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697538v1</w:t>
+                <w:t xml:space="preserve">hal-00724328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon diffusion and reactivity in Mn5Ge3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Barre</w:t>
+                <w:t xml:space="preserve">Suppression of Mn segregation in Ge/Mn5Ge3 heterostructures induced by interstitial carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-G. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (6), pp.1374-1377. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520, pp.3410-3414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201100448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724328v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth competition between semiconducting Ge1-x Mnx nanocolumns and metallic Mn5Ge3 clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">An unusual phenomenon of surface reaction observed during Ge overgrowth on Mn5Ge3/Ge(111) heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-G. Le</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.025007. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.103020-10303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2043-6262/3/2/025007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/10/103020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697537v1</w:t>
+                <w:t xml:space="preserve">hal-00773485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy in epitaxial Mn5Ge3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (3), pp.035211. </w:t>
@@ -6520,1295 +6520,1295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and composition of Au catalysts on Ge(111) obtained by thermal dewetting</w:t>
+                <w:t xml:space="preserve">Growth of Germanium Nanowires on Silicon(111) Substrates by Molecular Beam Epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Hajjar</w:t>
+                <w:t xml:space="preserve">Tuan Minh Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Garreau</w:t>
+                <w:t xml:space="preserve">Akihiro Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Josien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D Berling</w:t>
+                <w:t xml:space="preserve">Sion Olive Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.125325⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (10), pp.9292-9295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.4288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122603v1</w:t>
+                <w:t xml:space="preserve">hal-01122595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn segregation in Ge/Mn5Ge3 heterostructures: The role of surface carbon adsorption</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Control of magnetic properties of epitaxial Mn(5)Ge(3)C(x) films induced by carbon doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Slipukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (16), pp.165203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696025v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of magnetic properties of epitaxial Mn(5)Ge(3)C(x) films induced by carbon doping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Spiesser</w:t>
+                <w:t xml:space="preserve">Morphology and composition of Au catalysts on Ge(111) obtained by thermal dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Slipukhina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-T. Dau</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Arras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Le Thanh</w:t>
+                <w:t xml:space="preserve">D Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (16), pp.165203</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 84 (12), pp.125325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.125325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695994v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of epitaxial Mn5Ge3 and carbon-doped Mn5Ge3 films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Mn segregation in Ge/Mn5Ge3 heterostructures: The role of surface carbon adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lethanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 99, pp.121904</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 99 (15), pp.151908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3651488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697541v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of Mn concentration on structural and magnetic properties of Ge1-xMnx diluted magnetic semiconductors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M-T. Dau</w:t>
+                <w:t xml:space="preserve">Thermal stability of epitaxial Mn5Ge3 and carbon-doped Mn5Ge3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.K.P. Luong</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Lethanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.121904</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724343v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the evolution of magnetic ordering in Co/Ru multilayers with inhomogeneous interlayer coupling using polarised neutron reflectometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Michez</w:t>
+                <w:t xml:space="preserve">The effects of Mn concentration on structural and magnetic properties of Ge1-xMnx diluted magnetic semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-G. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N.H. Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T R Charlton</w:t>
+                <w:t xml:space="preserve">T.K.P. Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B J Hickey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Langridge</w:t>
+                <w:t xml:space="preserve">N.V. Khiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2011.03.083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 292, pp.012012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/292/1/012012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04063674v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Germanium Nanowires on Silicon(111) Substrates by Molecular Beam Epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the evolution of magnetic ordering in Co/Ru multilayers with inhomogeneous interlayer coupling using polarised neutron reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T R Charlton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Minh Dau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akihiro Watanabe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sion Olive Mendez</w:t>
+                <w:t xml:space="preserve">S Langridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 406, pp.2689 - 2696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2011.03.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.4288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01122595v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thickness on structural and magnetic properties of Mn5Ge3 films grown on Ge(111) by solid phase epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Long range Mn segregation and intermixing during subsequent deposition of Ge capping layers on Mn5Ge3/Ge(111) heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Giang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Glachant</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Olive-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.113-117</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 518, pp.S266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.10.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475836v1</w:t>
+                <w:t xml:space="preserve">hal-00475830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long range Mn segregation and intermixing during subsequent deposition of Ge capping layers on Mn5Ge3/Ge(111) heterostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Effect of thickness on structural and magnetic properties of Mn5Ge3 films grown on Ge(111) by solid phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.F. Olive-Mendez</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Glachant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 518, pp.S266. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 518, pp.113-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00475830v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of Mn5Ge3/Ge(111) heterostructures for spin injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Olive-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Glachant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 517, pp.191-196</w:t>
@@ -7837,64 +7837,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New results for the dependence of the magnetoresistance of magnetic multilayers on the layer thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smadar Shatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7954,64 +7954,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of the magnetoresistance of magnetic multilayers on the number of magnetic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smadar Shatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8071,64 +8071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoresistance of magnetic multilayers: a phenomenological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smadar Shatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8188,90 +8188,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant x-ray scattering from a magnetic multilayer reflection grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C H Marrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Steadman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8299,278 +8299,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled magnetic roughness in a multilayer that has been patterned using a nanosphere array</w:t>
+                <w:t xml:space="preserve">Quantum transport simulation based on an equation of motion method: An application to current-perpendicular-to-the-plane giant magnetoresistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Langridge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">K P Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ali</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">G J Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 74, </w:t>
+              <w:t xml:space="preserve">, 2005, 72 (5), pp.054418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.74.014417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.72.054418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063689v1</w:t>
+                <w:t xml:space="preserve">hal-04063692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum transport simulation based on an equation of motion method: An application to current-perpendicular-to-the-plane giant magnetoresistance</w:t>
+                <w:t xml:space="preserve">Controlled magnetic roughness in a multilayer that has been patterned using a nanosphere array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K P Mckenna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sean Langridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G J Morgan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">M Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C H Marrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72 (5), pp.054418. </w:t>
+              <w:t xml:space="preserve">, 2005, 74, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.72.054418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.74.014417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063692v1</w:t>
+                <w:t xml:space="preserve">hal-04063689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing magnetic ordering in multilayers using soft x-ray resonant magnetic scattering</w:t>
               </w:r>
@@ -8595,64 +8595,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Steadman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A C Hampson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, </w:t>
@@ -8690,64 +8690,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidence for mean-free-path effects in the magnetoresistance of magnetic multilayers with the current perpendicular to the planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smadar Shatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8807,64 +8807,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoresistance of magnetic multilayers containing three types of magnetic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smadar Shatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8937,77 +8937,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The simulation of electron diffusion in solids at finite temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G J Morgan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling Simul. Mater. Sci. Eng.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9, pp.37-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9090,77 +9090,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzouz Sellai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahir Ouennoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IEEE Mediterranean Electrotechnical Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179--182, 2012, </w:t>
@@ -9243,77 +9243,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct demonstration of time-reversal-symmetry-breaking spin injection from a compensated magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jone Mencos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Badura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoin Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Beckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gonzalez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9521,51 +9521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytech.univ-amu.fr/formations/cycle-ingenieur/materiaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104590v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Skobjin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rial" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beckert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0314005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430387v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202683025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523482v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Badura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warlley Campos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Bharadwaj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Kounta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62331-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kriegner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schmoranzerov&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel V&#253;born&#253;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miina Leivisk&#228;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0269699" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Desbuis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281311" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588772v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schlitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.014441" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04581463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalvig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J&#281;dryka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172120" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376117v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Badura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.224430" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeong Kang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alti&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaujard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140338" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonz&#225;lez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Kounta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48493-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714282v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Bad'Ura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L220411" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bad'Ura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024416" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03812158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Guerboukha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Spiesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139523" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jedryka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojcik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094405" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Michez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prestat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074404" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02960045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155403" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02892546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.094401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T G Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Thanh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-020-2082-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063665v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Giang Le" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6254/aba1dd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02061309v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.164" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01902660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion F Olive Mendez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00558" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allodi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Renzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.174428" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.04.231" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kalvig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jedryka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aleshkevych" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wojcik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Bednarski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5ce5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhiti Malinowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/6/065808" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoma Hayakawa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Wakayama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355101" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/2/025003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu O Dolocan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.05.068" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu Dolocan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuzmin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217852v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.80" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01206141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927423" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164549v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiesser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jacquot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/26/266001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.12.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044836v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Rudzevich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Chow" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.363.56" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191850v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Michez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385367v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abbes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardeaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827100" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baghdad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chebbah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bezzerouk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914754v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/4/4/043002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697519v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045346" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773485v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Dau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-G. Le" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697538v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.167" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7232J1PM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724328v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Dau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Barre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100448" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C9VL1NB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697537v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N.H. Nam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/3/2/025007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773468v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.035211" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122603v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hajjar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Josien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bubendorff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Berling" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.125325" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696025v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lethanh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Le" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651488" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Slipukhina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arras" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697541v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724343v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.P. Luong" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Khiem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/292/1/012012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063674v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Gonzalez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Charlton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Hickey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Langridge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2011.03.083" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MX939CN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122595v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Dau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Watanabe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion Olive Mendez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4288" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475836v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watanabe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glachant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475830v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Giang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.10.104" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25MCZ27D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386892v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive-Mendez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063688v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smadar Shatz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wiser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/57007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063687v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.77.012408" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063690v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/19/017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063693v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Marrows" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Steadman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1881790" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Langridge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ali" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.74.014417" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063692v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Mckenna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Morgan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.054418" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063691v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Hampson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.024421" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063695v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.70.052402" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063696v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.67.092402" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063671v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Sellai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Ouennoughi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2012.6196408" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Mencos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Dolan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonzalez-Hernandez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytech.univ-amu.fr/formations/cycle-ingenieur/materiaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430387v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202683025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104590v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Skobjin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beckert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0314005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Desbuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281311" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588772v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schlitz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Badura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miina Leivisk&#228;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.014441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523482v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warlley Campos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Bharadwaj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Kounta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62331-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kriegner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schmoranzerov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel V&#253;born&#253;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0269699" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714282v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Bad'Ura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L220411" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04581463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalvig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J&#281;dryka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172120" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376117v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Badura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.224430" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeong Kang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alti&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaujard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140338" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092623v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlov&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonz&#225;lez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Kounta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48493-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bad'Ura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024416" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Guerboukha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Spiesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139523" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03812158v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jedryka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojcik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094405" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Michez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prestat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074404" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Giang Le" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6254/aba1dd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02960045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155403" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02892546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.094401" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T G Le" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Thanh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-020-2082-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02061309v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.164" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01902660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion F Olive Mendez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00558" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allodi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Renzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.174428" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.04.231" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kalvig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jedryka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aleshkevych" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wojcik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Bednarski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5ce5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhiti Malinowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/6/065808" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoma Hayakawa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Wakayama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355101" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/2/025003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Michez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiesser" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu O Dolocan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.05.068" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Rudzevich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Chow" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.363.56" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266713v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu Dolocan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuzmin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217852v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.80" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01206141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927423" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jacquot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/26/266001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044846v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.12.016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385367v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abbes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardeaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827100" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baghdad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chebbah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bezzerouk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914754v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/4/4/043002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697519v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045346" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697537v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-G. Le" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N.H. Nam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/3/2/025007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Dau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Barre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100448" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C9VL1NB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697538v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.167" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7232J1PM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773485v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Dau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773468v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.035211" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122595v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Dau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Watanabe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion Olive Mendez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4288" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Slipukhina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arras" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122603v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hajjar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Josien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bubendorff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Berling" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.125325" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lethanh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Le" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651488" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697541v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.P. Luong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Khiem" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/292/1/012012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063674v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Gonzalez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Charlton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Hickey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Langridge" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2011.03.083" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MX939CN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475830v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Giang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.10.104" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25MCZ27D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475836v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watanabe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glachant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386892v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive-Mendez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063688v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smadar Shatz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wiser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/57007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063687v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.77.012408" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063690v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/19/017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063693v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Marrows" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Steadman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1881790" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063692v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Mckenna" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Morgan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.054418" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063689v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Langridge" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ali" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.74.014417" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063691v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Hampson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.024421" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063695v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.70.052402" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063696v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.67.092402" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063671v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Sellai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Ouennoughi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2012.6196408" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Mencos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Dolan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonzalez-Hernandez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>