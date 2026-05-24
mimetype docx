--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -165,1527 +165,1527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altermagnétisme : la face cachée du monde magnétique</w:t>
+                <w:t xml:space="preserve">Magnetic aftereffect and Barkhausen effect in thin films of the altermagnetic candidate Mn5Si3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gregor Skobjin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Beckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Reichlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Baltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/202683025⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 128, pp.102407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0314005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430387v1</w:t>
+                <w:t xml:space="preserve">hal-05104590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic aftereffect and Barkhausen effect in thin films of the altermagnetic candidate Mn5Si3</w:t>
+                <w:t xml:space="preserve">Altermagnétisme : la face cachée du monde magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregor Skobjin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Beckert</w:t>
+                <w:t xml:space="preserve">Vincent Baltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Reichlova</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 128, pp.102407. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 83, pp.25 - 31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0314005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202683025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104590v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation properties of anomalous Hall effect: Intrinsic vs extrinsic magnetic materials</w:t>
+                <w:t xml:space="preserve">Observation of the anomalous Nernst effect in altermagnetic candidate Mn5Si3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Desbuis</w:t>
+                <w:t xml:space="preserve">Antonin Badura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lacour</w:t>
+                <w:t xml:space="preserve">Warlley Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hehn</w:t>
+                <w:t xml:space="preserve">Venkata Bharadwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Geiskopf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L Michez</w:t>
+                <w:t xml:space="preserve">Ismaïla Kounta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0281311⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.7111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-62331-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430373v1</w:t>
+                <w:t xml:space="preserve">hal-04523482v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting slow magnetization relaxation via magnetotransport measurements based on the current-reversal method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Beckert</w:t>
+                <w:t xml:space="preserve">Even-in-magnetic-field part of transverse resistivity as a probe of magnetic order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Badura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Kriegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Schlitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregor Skobjin</w:t>
+                <w:t xml:space="preserve">Eva Schmoranzerová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Badura</w:t>
+                <w:t xml:space="preserve">Karel Výborný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miina Leiviskä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111, pp.014441. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126, pp.172404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.014441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0269699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588772v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the anomalous Nernst effect in altermagnetic candidate Mn5Si3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissipation properties of anomalous Hall effect: Intrinsic vs extrinsic magnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warlley Campos</w:t>
+                <w:t xml:space="preserve">V Desbuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkata Bharadwaj</w:t>
+                <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaïla Kounta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Michez</w:t>
+                <w:t xml:space="preserve">M Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Geiskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-62331-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.233906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0281311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523482v2</w:t>
+                <w:t xml:space="preserve">hal-05430373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Even-in-magnetic-field part of transverse resistivity as a probe of magnetic order</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Detecting slow magnetization relaxation via magnetotransport measurements based on the current-reversal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Beckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Schlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Skobjin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Badura</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karel Výborný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miina Leiviskä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 126, pp.172404. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.014441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0269699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.014441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376122v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altermagnetic variants in thin films of Mn5Si3</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic interactions in epitaxial films of Mn5(Ge1-xSix)3/Ge(111) : 55Mn NMR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonín Bad'Ura</w:t>
+                <w:t xml:space="preserve">R. Kalvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Gaudin</w:t>
+                <w:t xml:space="preserve">E. Jędryka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L220411⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 600, pp.172120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.172120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714282v2</w:t>
+                <w:t xml:space="preserve">hal-04581463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic interactions in epitaxial films of Mn5(Ge1-xSix)3/Ge(111) : 55Mn NMR study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Kang</w:t>
+                <w:t xml:space="preserve">Anisotropy of the anomalous Hall effect in thin films of the altermagnet candidate Mn5Si3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miina Leiviskä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Petit</w:t>
+                <w:t xml:space="preserve">Antonín Badura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Michez</w:t>
+                <w:t xml:space="preserve">Rafael Lopes Seeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïla Kounta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 600, pp.172120. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.224430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.172120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.224430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581463v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of the anomalous Hall effect in thin films of the altermagnet candidate Mn5Si3</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epitaxial growth and magnetic properties of Mn5(SixGe1-x)3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonín Badura</w:t>
+                <w:t xml:space="preserve">Sueyeong Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Lopes Seeger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ismaïla Kounta</w:t>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Heresanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Altié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.224430⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 797, pp.140338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2024.140338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376117v2</w:t>
+                <w:t xml:space="preserve">hal-04562263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth and magnetic properties of Mn5(SixGe1-x)3 thin films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of a spontaneous anomalous Hall response in the Mn5Si3 d-wave altermagnet candidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Altié</w:t>
+                <w:t xml:space="preserve">Helena Reichlová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Lopes Seeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Beaujard</w:t>
+                <w:t xml:space="preserve">Rafael González-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaila Kounta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Schlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2024.140338⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.4961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-48493-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562263v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a spontaneous anomalous Hall response in the Mn5Si3 d-wave altermagnet candidate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Lopes Seeger</w:t>
+                <w:t xml:space="preserve">Altermagnetic variants in thin films of Mn5Si3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miina Leiviskä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Skobjin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael González-Hernández</w:t>
+                <w:t xml:space="preserve">Antonín Bad'Ura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaila Kounta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Schlitz</w:t>
+                <w:t xml:space="preserve">Gilles Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.4961. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.L220411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-48493-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L220411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092623v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive actions of MnSi in the epitaxial growth of Mn5Si3 thin films on Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïla Kounta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Reichlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Kriegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Lopes Seeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bad'Ura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1749,51 +1749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Mn5Ge3 and Mn11Ge8 thin films phase formation on Ge(111) via growth process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1840,1003 +1840,1003 @@
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272525v1</w:t>
+                <w:t xml:space="preserve">hal-03812158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Mn5Ge3 and Mn11Ge8 thin films phase formation on Ge(111) via growth process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly ordered carbon penetration into the Mn5Ge3Cx lattice: A superstructure in Mn5Ge3C0.5 inferred from a Mn55 NMR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kalvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jedryka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139523⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (9), pp.094405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.094405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812158v1</w:t>
+                <w:t xml:space="preserve">hal-03770603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly ordered carbon penetration into the Mn5Ge3Cx lattice: A superstructure in Mn5Ge3C0.5 inferred from a Mn55 NMR study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Unveiling the atomic position of C in Mn5Ge3Cx thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-A. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Heresanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (7), pp.074404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.074404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.094405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03770603v1</w:t>
+                <w:t xml:space="preserve">hal-03770626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the atomic position of C in Mn5Ge3Cx thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Prestat</w:t>
+                <w:t xml:space="preserve">Tuning the Mn5Ge3 and Mn11Ge8 thin films phase formation on Ge(111) via growth process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 761, pp.139523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.074404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03770626v1</w:t>
+                <w:t xml:space="preserve">hal-04272525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaining insights into the formation of high temperature GeMn nanocolumns: the effect of substrate crystalline orientation on their structural and magnetic properties</w:t>
+                <w:t xml:space="preserve">Magnetic anisotropy of one-dimensional Co nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Giang Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Michez</w:t>
+                <w:t xml:space="preserve">Michel Daher Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinh Le Thanh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Parret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2043-6254/aba1dd⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (15), pp.155403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.155403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063665v1</w:t>
+                <w:t xml:space="preserve">hal-02960045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy of one-dimensional Co nanostructures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Selective modification of the unquenched orbital moment of manganese introduced by carbon dopant in epitaxial Mn5Ge3C0.2/Ge(111) films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kalvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jedryka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.155403⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.094401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960045v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective modification of the unquenched orbital moment of manganese introduced by carbon dopant in epitaxial Mn5Ge3C0.2/Ge(111) films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Michez</w:t>
+                <w:t xml:space="preserve">Effect of carbon on structural and magnetic properties of $$\hbox {Ge}_{1-x}\hbox {Mn}_{x}$$ nanocolumns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T G Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (9), </w:t>
+              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (1), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.094401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12034-020-2082-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892546v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carbon on structural and magnetic properties of $$\hbox {Ge}_{1-x}\hbox {Mn}_{x}$$ nanocolumns</w:t>
+                <w:t xml:space="preserve">Gaining insights into the formation of high temperature GeMn nanocolumns: the effect of substrate crystalline orientation on their structural and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T G Le</w:t>
+                <w:t xml:space="preserve">Thi Giang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Le Thanh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Michez</w:t>
+                <w:t xml:space="preserve">Vinh Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (1), pp.103. </w:t>
+              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.035011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12034-020-2082-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2043-6254/aba1dd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063667v1</w:t>
+                <w:t xml:space="preserve">hal-04063665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step flow growth of Mn5Ge3 films on Ge(111) at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boussadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 480, pp.529-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2883,90 +2883,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the very first stages of Mn deposition on Ge(001) to phase segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sion F Olive Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (9), pp.5124 - 5129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3000,77 +3000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperfine fields and anisotropy of the orbital moment in epitaxial Mn5Ge3 films studied by Mn55 NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kalvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jedryka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Allodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3147,64 +3147,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiol-functionalization of Mn5Ge3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta K Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3441,64 +3441,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Girardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (5), pp.600-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3523,64 +3523,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to photocatalysis through methylene blue photodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Raimundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3653,103 +3653,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn5Ge3C0.6/Ge(111) Schottky contacts tuned by a n-type ultra-shallow doping layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryoma Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutaka Wakayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (35), pp.355101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3783,64 +3783,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and optical measurements of the bandgap energy of a light-emitting diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Raimundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3894,1155 +3894,1155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of strained Mn5Ge3 nanoislands on Ge(001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very low-temperature epitaxial growth of Mn5Ge3 and Mn5Ge3C0.2 films on Ge(111) using molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.F. Olive-Mendez</w:t>
+                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.A. Michez</w:t>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Spiesser</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Voicu O Dolocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589, pp.427-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.05.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191850v1</w:t>
+                <w:t xml:space="preserve">hal-01162158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low-temperature epitaxial growth of Mn5Ge3 and Mn5Ge3C0.2 films on Ge(111) using molecular beam epitaxy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
+                <w:t xml:space="preserve">Mn Diffusion and Reactive Diffusion in Ge: Spintronic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+                <w:t xml:space="preserve">Yauheni Rudzevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voicu O Dolocan</w:t>
+                <w:t xml:space="preserve">Lee Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 589, pp.427-432. </w:t>
+              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 363, pp.56-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.05.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.363.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162158v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn Diffusion and Reactive Diffusion in Ge: Spintronic Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+                <w:t xml:space="preserve">Magnetic reversal in Mn5Ge3 thin films: an extensive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yauheni Rudzevich</w:t>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Chow</w:t>
+                <w:t xml:space="preserve">S. Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect and Diffusion Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.363.56⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (26), pp.266001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/26/266001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044836v1</w:t>
+                <w:t xml:space="preserve">hal-01164549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic resonance and magnetic damping in C-doped Mn5Ge3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Emmanuel Dutoit</w:t>
+                <w:t xml:space="preserve">Magnetic anisotropy and magnetic domain structure in C-doped Mn5Ge3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voicu Dolocan</w:t>
+                <w:t xml:space="preserve">F. Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kuzmin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">R. Hayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Notin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/4/045001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (4), pp.043906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266713v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of self-organized Co dimer nanolines on Si/Ag(110)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ferromagnetic resonance and magnetic damping in C-doped Mn5Ge3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Emmanuel Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voicu Dolocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kuzmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Ranguis</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.6.80⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (4), pp.045001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/4/045001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217852v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy and magnetic domain structure in C-doped Mn5Ge3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">Magnetic properties of self-organized Co dimer nanolines on Si/Ag(110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hayn</w:t>
+                <w:t xml:space="preserve">Kai Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Notin</w:t>
+                <w:t xml:space="preserve">Fabien Cheynis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4927423⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.777-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.6.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206141v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic reversal in Mn5Ge3 thin films: an extensive study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Mn–Ge nanocluster formation vs. diluted magnetic semiconductuor formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Girardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.F. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (26), pp.266001. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, pp.70-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/26/266001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164549v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn–Ge nanocluster formation vs. diluted magnetic semiconductuor formation</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of strained Mn5Ge3 nanoislands on Ge(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Portavoce</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">S.F. Olive-Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 252 (8), pp.1854-1859</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044846v1</w:t>
+                <w:t xml:space="preserve">hal-01191850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase formation during Mn thin film reaction with Ge: Self-aligned germanide process for spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Girardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103 (17), pp.172405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5089,129 +5089,129 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase formation during Mn thin film reaction with Ge: Self-aligned germanide process for spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Girardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 103 (17), pp.172405</w:t>
+              <w:t xml:space="preserve">, 2013, 103, pp.172405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044881v1</w:t>
+                <w:t xml:space="preserve">hal-00914754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effect on structural and optoelectronic properties of Bi2S3 nanocrystalline thin films deposited by spray pyrolysis method</w:t>
               </w:r>
@@ -5249,51 +5249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Bezzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (6), pp.2084-2090</w:t>
@@ -5335,453 +5335,453 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase formation during Mn thin film reaction with Ge: Self-aligned germanide process for spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Girardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 103, pp.172405</w:t>
+              <w:t xml:space="preserve">, 2013, 103 (17), pp.172405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914754v1</w:t>
+                <w:t xml:space="preserve">hal-02044881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth and magnetic properties of Mn5Ge3/Ge and Mn5Ge3Cx/Ge heterostructures for spintronic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">The effect of carbon doping on structural and magnetic properties of Mn5Ge3/Ge heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (9), pp.157-165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914753v1</w:t>
+                <w:t xml:space="preserve">hal-00919566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of carbon doping on structural and magnetic properties of Mn5Ge3/Ge heterostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Epitaxial growth and magnetic properties of Mn5Ge3/Ge and Mn5Ge3Cx/Ge heterostructures for spintronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Olive-Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.043002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2043-6262/4/4/043002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919566v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting the Curie temperature in carbon-doped Mn5Ge3/Ge heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5826,535 +5826,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth competition between semiconducting Ge1-x Mnx nanocolumns and metallic Mn5Ge3 clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon diffusion and reactivity in Mn5Ge3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-G. Le</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Le Thanh</w:t>
+                <w:t xml:space="preserve">M.-T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.N.H. Nam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">G. Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2043-6262/3/2/025007⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (6), pp.1374-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201100448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697537v1</w:t>
+                <w:t xml:space="preserve">hal-00724328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon diffusion and reactivity in Mn5Ge3 thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Michez</w:t>
+                <w:t xml:space="preserve">Suppression of Mn segregation in Ge/Mn5Ge3 heterostructures induced by interstitial carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Barre</w:t>
+                <w:t xml:space="preserve">T-G. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (6), pp.1374-1377. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520, pp.3410-3414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201100448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724328v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of Mn segregation in Ge/Mn5Ge3 heterostructures induced by interstitial carbon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth competition between semiconducting Ge1-x Mnx nanocolumns and metallic Mn5Ge3 clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-G. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Petit</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N.H. Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.167⟩</w:t>
+              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.025007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2043-6262/3/2/025007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697538v1</w:t>
+                <w:t xml:space="preserve">hal-00697537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unusual phenomenon of surface reaction observed during Ge overgrowth on Mn5Ge3/Ge(111) heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-G. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.103020-10303. </w:t>
@@ -6392,103 +6392,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy in epitaxial Mn5Ge3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (3), pp.035211. </w:t>
@@ -6520,1024 +6520,1024 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Germanium Nanowires on Silicon(111) Substrates by Molecular Beam Epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of magnetic properties of epitaxial Mn(5)Ge(3)C(x) films induced by carbon doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Minh Dau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">I. Slipukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akihiro Watanabe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sion Olive Mendez</w:t>
+                <w:t xml:space="preserve">E. Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (16), pp.165203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122595v1</w:t>
+                <w:t xml:space="preserve">hal-00695994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of magnetic properties of epitaxial Mn(5)Ge(3)C(x) films induced by carbon doping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Spiesser</w:t>
+                <w:t xml:space="preserve">Morphology and composition of Au catalysts on Ge(111) obtained by thermal dewetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Slipukhina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-T. Dau</w:t>
+                <w:t xml:space="preserve">L Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Arras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Le Thanh</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bubendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (16), pp.165203</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 84 (12), pp.125325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.125325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695994v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and composition of Au catalysts on Ge(111) obtained by thermal dewetting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Garreau</w:t>
+                <w:t xml:space="preserve">Mn segregation in Ge/Mn5Ge3 heterostructures: The role of surface carbon adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Josien</w:t>
+                <w:t xml:space="preserve">V. Lethanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bubendorff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Berling</w:t>
+                <w:t xml:space="preserve">T.G. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.125325⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (15), pp.151908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3651488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122603v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn segregation in Ge/Mn5Ge3 heterostructures: The role of surface carbon adsorption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Thermal stability of epitaxial Mn5Ge3 and carbon-doped Mn5Ge3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lethanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bertaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 99 (15), pp.151908. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 99, pp.121904</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696025v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of epitaxial Mn5Ge3 and carbon-doped Mn5Ge3 films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Spiesser</w:t>
+                <w:t xml:space="preserve">The effects of Mn concentration on structural and magnetic properties of Ge1-xMnx diluted magnetic semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-G. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N.H. Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lethanh</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T.K.P. Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. Khiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 292, pp.012012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/292/1/012012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697541v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of Mn concentration on structural and magnetic properties of Ge1-xMnx diluted magnetic semiconductors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M-T. Dau</w:t>
+                <w:t xml:space="preserve">Tracking the evolution of magnetic ordering in Co/Ru multilayers with inhomogeneous interlayer coupling using polarised neutron reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.K.P. Luong</w:t>
+                <w:t xml:space="preserve">T R Charlton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.V. Khiem</w:t>
+                <w:t xml:space="preserve">B J Hickey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Langridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/292/1/012012⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 406, pp.2689 - 2696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2011.03.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724343v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the evolution of magnetic ordering in Co/Ru multilayers with inhomogeneous interlayer coupling using polarised neutron reflectometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Growth of Germanium Nanowires on Silicon(111) Substrates by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Minh Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S Langridge</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sion Olive Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2011.03.083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (10), pp.9292-9295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.4288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04063674v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long range Mn segregation and intermixing during subsequent deposition of Ge capping layers on Mn5Ge3/Ge(111) heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Olive-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518, pp.S266. </w:t>
@@ -7587,90 +7587,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thickness on structural and magnetic properties of Mn5Ge3 films grown on Ge(111) by solid phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Glachant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7725,77 +7725,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of Mn5Ge3/Ge(111) heterostructures for spin injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Olive-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Glachant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7837,64 +7837,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New results for the dependence of the magnetoresistance of magnetic multilayers on the layer thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smadar Shatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7954,64 +7954,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of the magnetoresistance of magnetic multilayers on the number of magnetic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smadar Shatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8071,64 +8071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoresistance of magnetic multilayers: a phenomenological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smadar Shatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8188,90 +8188,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant x-ray scattering from a magnetic multilayer reflection grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C H Marrows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Steadman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8299,278 +8299,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum transport simulation based on an equation of motion method: An application to current-perpendicular-to-the-plane giant magnetoresistance</w:t>
+                <w:t xml:space="preserve">Controlled magnetic roughness in a multilayer that has been patterned using a nanosphere array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K P Mckenna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sean Langridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G J Morgan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">M Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C H Marrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72 (5), pp.054418. </w:t>
+              <w:t xml:space="preserve">, 2005, 74, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.72.054418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.74.014417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063692v1</w:t>
+                <w:t xml:space="preserve">hal-04063689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled magnetic roughness in a multilayer that has been patterned using a nanosphere array</w:t>
+                <w:t xml:space="preserve">Quantum transport simulation based on an equation of motion method: An application to current-perpendicular-to-the-plane giant magnetoresistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Langridge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">K P Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Ali</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">G J Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 74, </w:t>
+              <w:t xml:space="preserve">, 2005, 72 (5), pp.054418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.74.014417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.72.054418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063689v1</w:t>
+                <w:t xml:space="preserve">hal-04063692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing magnetic ordering in multilayers using soft x-ray resonant magnetic scattering</w:t>
               </w:r>
@@ -8595,64 +8595,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Steadman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A C Hampson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, </w:t>
@@ -8690,64 +8690,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidence for mean-free-path effects in the magnetoresistance of magnetic multilayers with the current perpendicular to the planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smadar Shatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8807,64 +8807,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoresistance of magnetic multilayers containing three types of magnetic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smadar Shatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8937,77 +8937,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The simulation of electron diffusion in solids at finite temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B J Hickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G J Morgan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling Simul. Mater. Sci. Eng.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9, pp.37-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9090,77 +9090,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzouz Sellai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahir Ouennoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IEEE Mediterranean Electrotechnical Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179--182, 2012, </w:t>
@@ -9243,77 +9243,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct demonstration of time-reversal-symmetry-breaking spin injection from a compensated magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jone Mencos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Badura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoin Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Beckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gonzalez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9521,51 +9521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytech.univ-amu.fr/formations/cycle-ingenieur/materiaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430387v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202683025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104590v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Skobjin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beckert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0314005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Desbuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281311" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588772v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schlitz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Badura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miina Leivisk&#228;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.014441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523482v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warlley Campos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Bharadwaj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Kounta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62331-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kriegner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schmoranzerov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel V&#253;born&#253;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0269699" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714282v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Bad'Ura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L220411" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04581463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalvig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J&#281;dryka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172120" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376117v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Badura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.224430" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeong Kang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alti&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaujard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140338" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092623v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlov&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonz&#225;lez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Kounta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48493-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bad'Ura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024416" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Guerboukha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Spiesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139523" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03812158v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jedryka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojcik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094405" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Michez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prestat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074404" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Giang Le" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6254/aba1dd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02960045v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155403" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02892546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.094401" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T G Le" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Thanh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-020-2082-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02061309v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.164" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01902660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion F Olive Mendez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00558" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allodi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Renzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.174428" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.04.231" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kalvig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jedryka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aleshkevych" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wojcik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Bednarski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5ce5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhiti Malinowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/6/065808" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoma Hayakawa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Wakayama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355101" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/2/025003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Michez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiesser" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu O Dolocan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.05.068" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Rudzevich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Chow" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.363.56" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266713v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu Dolocan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuzmin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217852v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.80" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01206141v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927423" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164549v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jacquot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/26/266001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044846v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.12.016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385367v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abbes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardeaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827100" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baghdad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chebbah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bezzerouk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914754v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/4/4/043002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697519v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045346" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697537v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-G. Le" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N.H. Nam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/3/2/025007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Dau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Barre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100448" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C9VL1NB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697538v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.167" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7232J1PM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773485v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Dau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773468v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.035211" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122595v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Dau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Watanabe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion Olive Mendez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4288" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Slipukhina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arras" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122603v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hajjar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Josien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bubendorff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Berling" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.125325" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696025v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lethanh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Le" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651488" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697541v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.P. Luong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Khiem" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/292/1/012012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063674v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Gonzalez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Charlton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Hickey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Langridge" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2011.03.083" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MX939CN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475830v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Giang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.10.104" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25MCZ27D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475836v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watanabe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glachant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386892v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive-Mendez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063688v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smadar Shatz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wiser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/57007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063687v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.77.012408" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063690v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/19/017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063693v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Marrows" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Steadman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1881790" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063692v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Mckenna" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Morgan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.054418" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063689v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Langridge" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ali" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.74.014417" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063691v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Hampson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.024421" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063695v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.70.052402" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063696v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.67.092402" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063671v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Sellai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Ouennoughi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2012.6196408" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Mencos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Dolan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonzalez-Hernandez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytech.univ-amu.fr/formations/cycle-ingenieur/materiaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104590v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Skobjin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rial" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Beckert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0314005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430387v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202683025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523482v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Badura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warlley Campos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Bharadwaj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Kounta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62331-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kriegner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schmoranzerov&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel V&#253;born&#253;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miina Leivisk&#228;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0269699" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Desbuis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281311" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588772v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schlitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.014441" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04581463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalvig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J&#281;dryka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172120" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376117v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Badura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.224430" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeong Kang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alti&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaujard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140338" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonz&#225;lez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Kounta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48493-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714282v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Bad'Ura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L220411" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bad'Ura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024416" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03812158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Guerboukha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Spiesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139523" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jedryka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojcik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094405" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Michez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prestat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074404" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02960045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155403" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02892546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.094401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T G Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Thanh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-020-2082-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063665v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Giang Le" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6254/aba1dd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02061309v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.164" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01902660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion F Olive Mendez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00558" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allodi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Renzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.174428" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.04.231" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kalvig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jedryka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aleshkevych" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wojcik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Bednarski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5ce5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girardeaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhiti Malinowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/6/065808" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352715v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoma Hayakawa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Wakayama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355101" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/2/025003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu O Dolocan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.05.068" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Rudzevich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Chow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.363.56" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164549v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiesser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jacquot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/26/266001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01206141v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927423" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266713v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu Dolocan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuzmin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217852v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.80" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044846v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.12.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191850v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Michez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02385367v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abbes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardeaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827100" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baghdad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chebbah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bezzerouk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02044881v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919566v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914753v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/4/4/043002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697519v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045346" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724328v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Dau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Barre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100448" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C9VL1NB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697538v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-G. Le" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.167" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7232J1PM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697537v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N.H. Nam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/3/2/025007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773485v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Dau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773468v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.035211" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695994v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Slipukhina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hajjar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Josien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bubendorff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Berling" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.125325" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lethanh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Le" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651488" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697541v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724343v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.P. Luong" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. Khiem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/292/1/012012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063674v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Gonzalez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Charlton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B J Hickey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Langridge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2011.03.083" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MX939CN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122595v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Dau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Watanabe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion Olive Mendez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4288" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475830v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Giang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.10.104" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25MCZ27D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475836v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watanabe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glachant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386892v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive-Mendez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063688v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smadar Shatz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wiser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/57007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063687v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.77.012408" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063690v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/19/017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063693v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Marrows" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Steadman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1881790" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Langridge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ali" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.74.014417" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063692v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Mckenna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Morgan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.054418" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063691v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Hampson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.72.024421" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063695v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.70.052402" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063696v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.67.092402" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063671v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Sellai" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Ouennoughi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2012.6196408" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Mencos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Dolan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gonzalez-Hernandez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>