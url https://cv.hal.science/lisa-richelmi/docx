--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling through time: Scarab remains reveal 4,000 years of coastal pastoralism and biodiversity dynamics in western France</w:t>
+                <w:t xml:space="preserve">From Preservation to Transformation: Taphonomic Analysis of Archaeological Insect Remains from the French Atlantic Coastline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Santos</w:t>
+                <w:t xml:space="preserve">Aurélie Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.106442. </w:t>
+              <w:t xml:space="preserve">Environmental Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14614103.2025.2572862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417653v1</w:t>
+                <w:t xml:space="preserve">hal-05321955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Preservation to Transformation: Taphonomic Analysis of Archaeological Insect Remains from the French Atlantic Coastline</w:t>
+                <w:t xml:space="preserve">Rolling through time: Scarab remains reveal 4,000 years of coastal pastoralism and biodiversity dynamics in western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Mounier</w:t>
+                <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.106442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14614103.2025.2572862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321955v1</w:t>
+                <w:t xml:space="preserve">hal-05417653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -972,125 +972,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A l'est de l'Altaï, des tombes de l'Âge du Fer et leurs colonisateurs à six pattes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The lead sarcophagus of the French philosopher Michel de Montaigne (1533 –1592). Archaeoentomological study: first Essays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Réveillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e colloque du Groupement des Anthropologistes de Langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4th meeting of the international Conference in Funerary Archaeoentomology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Alcalá de Henares, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810943v1</w:t>
+                <w:t xml:space="preserve">hal-03887562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2500 years ago, necrophagous insects in the Mongolian steppes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1106,152 +1119,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference in Funerary Archaeoentomology (ICFAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lead sarcophagus of the French philosopher Michel de Montaigne (1533 –1592). Archaeoentomological study: first Essays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A l'est de l'Altaï, des tombes de l'Âge du Fer et leurs colonisateurs à six pattes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Richelmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Réveillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th meeting of the international Conference in Funerary Archaeoentomology (ICFAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Alcalá de Henares, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">34e colloque du Groupement des Anthropologistes de Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887562v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il y a 2500 ans, des insectes nécrophages au coeur de l'Altaï</w:t>
               </w:r>
@@ -1756,51 +1756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Richelmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106442" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2025.2572862" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iuliano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887679v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Richelmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2025.2572862" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417653v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106442" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iuliano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887679v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>