--- v1 (2026-04-11)
+++ v2 (2026-05-18)
@@ -66,452 +66,452 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender les temps au passé. Regards croisés sur la notion de temps dans les sciences du passé, 10e Journée des doctorant·e·s de la FSAB [Livret des résumés]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bocquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Iuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Richelmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender les temps au passé. Regards croisés sur la notion de temps dans les sciences du passé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Pessac, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Preservation to Transformation: Taphonomic Analysis of Archaeological Insect Remains from the French Atlantic Coastline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14614103.2025.2572862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolling through time: Scarab remains reveal 4,000 years of coastal pastoralism and biodiversity dynamics in western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.106442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417653v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-05321694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -529,77 +529,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Terre et Mer : activités agropastorales et salicoles décryptées par l'archéoentomologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du DiPEE Nouvelle-Aquitaine-Centre-Val-de-Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -624,77 +624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeoentomology as a proxy for reconstructing environmental changes due to human activities in a landscape between land and sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Association of Archaeologists (EAA) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -719,51 +719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des coléoptères plurimillénaires dépositaires de l'Histoire de peuples sédentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -801,77 +801,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the archaeoentomological approach to document interactions between man and his environment from the Neolithic to Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Conference of the Association for Environmental Archaeology (AEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catalan Institute of Classical Archaeology, Nov 2023, Tarragone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -909,51 +909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toutes les larves de son corps...&amp;quot; Archéoentomologie du tombeau présumé d'un philosophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dernier voyage de Michel de Montaigne. Enquête interdisciplinaire autour de son tombeau présumé au musée d'Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -991,51 +991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lead sarcophagus of the French philosopher Michel de Montaigne (1533 –1592). Archaeoentomological study: first Essays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Réveillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1073,51 +1073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2500 years ago, necrophagous insects in the Mongolian steppes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1155,51 +1155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'est de l'Altaï, des tombes de l'Âge du Fer et leurs colonisateurs à six pattes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1237,51 +1237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il y a 2500 ans, des insectes nécrophages au coeur de l'Altaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1364,51 +1364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage au centre de la tombe. Archéoentomologie du tombeau présumé de Michel de Montaigne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dernier voyage de Michel de Montaigne ? Enquête interdisciplinaire autour de son tombeau présumé au musée d’Aquitaine (Bordeaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Maison des sciences de l'Homme d'Aquitaine, Ausonius, 2024, Collection Thanat'Os, 978-2-35613-618-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1465,64 +1465,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façade maritime : Atlantique (Aquitaine), Rapport de sondages sur estran (2023) – OA 5186, commune de Soulac-sur-Mer (Gironde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1756,51 +1756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Richelmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2025.2572862" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417653v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106442" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iuliano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887679v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gravier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iuliano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Richelmi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2025.2572862" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106442" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887679v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810869v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>