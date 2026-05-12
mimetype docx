--- v0 (2026-04-06)
+++ v1 (2026-05-12)
@@ -66,1802 +66,1802 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endogenous cannabinoids in the piriform cortex tune olfactory perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Harrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lepousez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Wards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinghuang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45161-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04610079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharp wave ripples during learning stabilize the hippocampal spatial map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Eichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eran Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Buzsáki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (6), pp.845-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn.4543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astroglial Connexin 43 Hemichannels Modulate Olfactory Bulb Slow Oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Giaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Madar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenju Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.15339 - 15352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.0861-15.2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activated microglia impairs neuroglial interaction by opening Cx43 hemichannels in hippocampal astrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Abudara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Dallérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (5), pp.795-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.22785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excitation and Inhibition Compete to Control Spiking during Hippocampal Ripples: Intracellular Study in Behaving Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel F English</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peyrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eran Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vallentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.16509 - 16517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.2600-14.2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo optogenetic identification and manipulation of GABAergic interneuron subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eran Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sjulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Buzsáki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.88 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conb.2013.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition-Induced Theta Resonance in Cortical Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eran Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Eichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeyoshi Fujisawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio G Rotstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.1263 - 1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2013.09.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-scale, high-density (up to 512 channels) recording of local circuits in behaving animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antal Berényi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Somogyvári</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anett J Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00785.2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasticity of astroglial networks in olfactory glomeruli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benchenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey D Rothstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bonvento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Giaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108, pp.18442 - 18446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1107386108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astroglial networks: a step further in neuroglial and gliovascular interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Giaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Koulakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Holcman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rouach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (2), pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrn2757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glutamatergic Nonpyramidal Neurons From Neocortical Layer VI and Their Comparison With Pyramidal and Spiny Stellate Neurons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Andjelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cauli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa L Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 101 (2), pp.641-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.91094.2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory pauses highlight sleep architecture in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Casali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Miermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Casali</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ravassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between respiratory pauses and vigilance states in freely moving mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Casali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Miermon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Casali</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ravassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800200v1</w:t>
-              </w:r>
-[...1499 lines deleted...]
-                <w:t xml:space="preserve">hal-00366743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1879,90 +1879,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological characterization of piriform cortex modulation by respiratory signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Casali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Casali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Miermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ravassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2004,103 +2004,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision monitoring of nasal pressure in freely moving mice provides state-specific respiratory features and vigilance state prediction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Miermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Casali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chenouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Casali</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Society for Neuroscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, San Diego, United States</w:t>
@@ -2174,64 +2174,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Giaume (November 1951–July 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arantxa Tabernero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Koulakoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2457,51 +2457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Casali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Miermon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ravassard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dolique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800200v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04610079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Harrell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wards" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinghuang Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45161-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Eichler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Stark" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Buzs&#225;ki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4543" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Madar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Lacroix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenju Yi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0861-15.2015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Abudara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dall&#233;rac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dulong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22785" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2LVZTLP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F English" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peyrache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vallentin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2600-14.2014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sjulson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2013.12.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeyoshi Fujisawa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio G Rotstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2013.09.033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091568v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Ber&#233;nyi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Somogyv&#225;ri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett J Nagy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Long" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00785.2013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benchenane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey D Rothstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonvento" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1107386108" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Koulakoff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn2757" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06E19A64B5777878B0E28264A35AB17EC949EDD4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Andjelic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallopin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa L Hill" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.91094.2008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gambino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenouard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Tabernero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venance" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leybaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23836" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04610079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Harrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wards" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinghuang Huang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45161-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Eichler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Stark" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Buzs&#225;ki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4543" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Madar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M Lacroix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenju Yi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.0861-15.2015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Abudara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Dall&#233;rac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dulong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.22785" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2LVZTLP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091562v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F English" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peyrache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vallentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2600-14.2014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sjulson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2013.12.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeyoshi Fujisawa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio G Rotstein" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2013.09.033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antal Ber&#233;nyi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Somogyv&#225;ri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anett J Nagy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Long" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00785.2013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benchenane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey D Rothstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonvento" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1107386108" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Koulakoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn2757" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06E19A64B5777878B0E28264A35AB17EC949EDD4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Andjelic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallopin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa L Hill" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.91094.2008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Casali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Miermon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ravassard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dolique" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gambino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenouard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Tabernero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venance" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leybaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23836" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>