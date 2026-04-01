--- v0 (2026-03-07)
+++ v1 (2026-04-01)
@@ -403,51 +403,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bâtir un musée juif au Bélarus. Entretien avec Maya Katznelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Vapné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K. Les Juifs, l'Europe, le XXIe siècle</w:t>
+              <w:t xml:space="preserve">K. Les Juifs, l'Europe, le XXIè siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -531,165 +531,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babi Yar: Which Monument(s) ?</w:t>
+                <w:t xml:space="preserve">Babi Yar : un mémorial, des mémoriaux…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Vapné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K. Jews, Europe, the XXIe century</w:t>
+              <w:t xml:space="preserve">K. Les Juifs, l'Europe, le XXIè siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512479v1</w:t>
+                <w:t xml:space="preserve">hal-04512474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babi Yar : un mémorial, des mémoriaux…</w:t>
+                <w:t xml:space="preserve">Babi Yar: Which Monument(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Vapné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K. Les Juifs, l'Europe, le XXIe siècle</w:t>
+              <w:t xml:space="preserve">K. Jews, Europe, the XXIe century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512474v1</w:t>
+                <w:t xml:space="preserve">hal-04512479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La famine en Ukraine (1932-1933)</w:t>
               </w:r>
@@ -1979,51 +1979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vapn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436408v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436411v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506739v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schaub Marie-Karine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512479v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512474v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Boryssenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coldefy-Faucart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kovriguina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3170" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Matard Bonucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Bruttmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sohier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Auguin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Braux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.128.0025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vozari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Asal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04321137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vapn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436408v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436411v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506739v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schaub Marie-Karine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512474v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512479v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Boryssenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coldefy-Faucart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kovriguina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3170" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Matard Bonucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Bruttmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sohier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Auguin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Braux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.128.0025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vozari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Asal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04321137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>