--- v1 (2026-04-01)
+++ v2 (2026-05-02)
@@ -169,631 +169,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les Juifs d’Allemagne parlent-ils russe ? L’histoire de l’immigration des Juifs soviétiques depuis 1990</w:t>
+                <w:t xml:space="preserve">À pas aveugles, un film de Christophe Cognet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Vapné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K la Revue</w:t>
+              <w:t xml:space="preserve">RevueAlarmer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436408v1</w:t>
+                <w:t xml:space="preserve">hal-04436411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À pas aveugles, un film de Christophe Cognet</w:t>
+                <w:t xml:space="preserve">Pourquoi les Juifs d’Allemagne parlent-ils russe ? L’histoire de l’immigration des Juifs soviétiques depuis 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Vapné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RevueAlarmer</w:t>
+              <w:t xml:space="preserve">K la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436411v1</w:t>
+                <w:t xml:space="preserve">hal-04436408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babi Yar. Contexte. Un film de Sergueï Loznitsa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La famine en Ukraine (1932-1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyna Boryssenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Vapné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coldefy-Faucart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RevueAlarmer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 52 (3), pp.573-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.223.0573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321183v1</w:t>
+                <w:t xml:space="preserve">hal-04343375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bâtir un musée juif au Bélarus. Entretien avec Maya Katznelson</w:t>
+                <w:t xml:space="preserve">Babi Yar. Contexte. Un film de Sergueï Loznitsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Vapné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K. Les Juifs, l'Europe, le XXIè siècle</w:t>
+              <w:t xml:space="preserve">RevueAlarmer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506739v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le procès de Prague de 1952. Entretien avec Françoise London</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bâtir un musée juif au Bélarus. Entretien avec Maya Katznelson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Vapné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RevueAlarmer</w:t>
+              <w:t xml:space="preserve">K. Les Juifs, l'Europe, le XXIè siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968675v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babi Yar : un mémorial, des mémoriaux…</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le procès de Prague de 1952. Entretien avec Françoise London</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schaub Marie-Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Vapné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K. Les Juifs, l'Europe, le XXIè siècle</w:t>
+              <w:t xml:space="preserve">RevueAlarmer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512474v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babi Yar: Which Monument(s) ?</w:t>
+                <w:t xml:space="preserve">Babi Yar : un mémorial, des mémoriaux…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Vapné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K. Jews, Europe, the XXIe century</w:t>
+              <w:t xml:space="preserve">K. Les Juifs, l'Europe, le XXIè siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512479v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La famine en Ukraine (1932-1933)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Babi Yar: Which Monument(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Vapné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Coldefy-Faucart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">K. Jews, Europe, the XXIe century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.223.0573⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04343375v1</w:t>
+                <w:t xml:space="preserve">hal-04512479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes d’hostilités antijuives de l’État soviétique à l’époque stalinienne : quelques jalons</w:t>
               </w:r>
@@ -1302,537 +1302,653 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judaïsme</w:t>
+                <w:t xml:space="preserve">Brève histoire des croyances et préjugés antisémites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Vapné</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, La couleur des idées</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436404v1</w:t>
-[...141 lines deleted...]
-                <w:t xml:space="preserve">hal-04505088v1</w:t>
+                <w:t xml:space="preserve">hal-05589334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir assistante maternelle : dimensions ethnico-religieuses d'une double sélection (DAM)</w:t>
+                <w:t xml:space="preserve">Judaïsme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Vapné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clément Fabre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondialisations de 1880 au milieu des années 1930</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Veil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Vapné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josyane Savigneau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes mémorables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-01576860v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1990. Les adieux à l'Union soviétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Vapné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des Juifs. Un voyage en 80 dates de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Devenir assistante maternelle : dimensions ethnico-religieuses d'une double sélection (DAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Vapné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Duprat-Kushtanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Tersigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Vozari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Asal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Alliance de Recherche contre les Discriminations. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les remplaçants : migration juive de l'ex-Union soviétique en Allemagne, 1990-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Vapné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Institut d’Études Politiques de Paris, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04321137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1979,51 +2095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vapn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436408v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436411v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506739v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schaub Marie-Karine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512474v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512479v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Boryssenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coldefy-Faucart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kovriguina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3170" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Matard Bonucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Bruttmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sohier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Auguin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Braux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.128.0025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vozari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Asal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04321137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vapn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436411v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343375v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Boryssenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coldefy-Faucart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.223.0573" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schaub Marie-Karine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512474v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kovriguina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Duprat-Kushtanina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3170" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442271v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Matard Bonucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Bruttmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sohier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Auguin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Braux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.128.0025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/breve-histoire-des-croyances-et-prejuges-antisemites-pierre-savy/9782021607420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vozari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Asal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04321137v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>