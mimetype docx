--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -160,1277 +160,1286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour de terrain de l’anthropologue Eve Bureau-Point : la place des termitières dans le monde agricole cambodgien</w:t>
+                <w:t xml:space="preserve">Récits et fabrique des territoires portuaires. Trois questions à Maria Elena Buslacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ève Bureau-Point</w:t>
+                <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088303v1</w:t>
+                <w:t xml:space="preserve">hal-05479901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits et fabrique des territoires portuaires. Trois questions à Maria Elena Buslacchi</w:t>
+                <w:t xml:space="preserve">Savoirs partagés, de la médiation à la participation. Trois questions à Elisa Ullauri Lloré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
+                <w:t xml:space="preserve">Elisa Ullauri Lloré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/140yz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479901v1</w:t>
+                <w:t xml:space="preserve">hal-05104990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs partagés, de la médiation à la participation. Trois questions à Elisa Ullauri Lloré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Retour de terrain de l’anthropologue Eve Bureau-Point : la place des termitières dans le monde agricole cambodgien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Bureau-Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa George</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Ullauri Lloré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05104990v1</w:t>
+                <w:t xml:space="preserve">hal-05088303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les herbiers et la naissance d’un regard moderne sur la nature. Trois questions à Louise Couëffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Couëffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa George</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche par le genre du travail agricole en Andalousie. Trois questions à Lucille Florenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Florenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa George</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils d’aide à la décision médicale et normes sociales. Trois questions à Giulia Anichini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Anichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa George</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La menstruation dans les discours publicitaires. Trois questions à Claire Roubaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa George</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions migratoires et cohabitation culturelle en débat. Trois questions à Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supermarchés et transformations économico-sociales dans les Balkans. Trois questions à Milana Čergić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milana Cergić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Pétric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa George</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire le changement social. Trois questions à Pierre Mettra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La construction sociale de la fin de vie. Trois questions à Laurence Bréau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bréau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa George</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mettra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03944069v1</w:t>
+                <w:t xml:space="preserve">hal-03943688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage comme patrimoine. Trois questions à Marjorie Ruggieri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Décrire le changement social. Trois questions à Pierre Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa George</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Ruggieri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03944063v1</w:t>
+                <w:t xml:space="preserve">hal-03944069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction sociale de la fin de vie. Trois questions à Laurence Bréau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le paysage comme patrimoine. Trois questions à Marjorie Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa George</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bréau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03943688v1</w:t>
+                <w:t xml:space="preserve">hal-03944063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la Palestine au futur. Trois questions à Marion Slitine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Slitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa George</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques environnementales et conservation de la nature. Trois questions à Cecilia Paradiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Paradiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa George</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragments visuels de terrain en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Demmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa George</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une année d’échanges sur la pandémie de COVID19 au Centre Norbert Elias (mars 2020-mars 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Bureau-Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03306864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1440,95 +1449,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vue de la halle de Coco Velten lors d'une rencontre consacrée à l'anthropologue Sandrine Musso à l'occasion du colloque de l'AMADES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marseille, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1538,173 +1547,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire parler la science. Entretien croisé avec Jihane Benamar, Delphine Cavallo, Lisa George et Amélie Vairelles (chargées de communication scientifique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Antolinos-Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia La Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vairelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Les sciences humaines et sociales au travail (III) : Réseaux socionumériques et travail de la recherche, n° 21, pp.171-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/traces.13508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1772,51 +1781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AD5C985"/>
+    <w:nsid w:val="3B043CC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2003,51 +2012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisageorge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4661-4473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088303v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479901v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Anichini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roubaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Sam&#232;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Cergi&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P&#233;tric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944069v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mettra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ruggieri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Br&#233;au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Slitine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Paradiso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090883v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03887179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cavallo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vairelles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13508" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisageorge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4661-4473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479901v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/140yz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088303v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Anichini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roubaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Sam&#232;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Cergi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P&#233;tric" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Br&#233;au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944069v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mettra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ruggieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Slitine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Paradiso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Blanchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03887179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cavallo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vairelles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13508" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>