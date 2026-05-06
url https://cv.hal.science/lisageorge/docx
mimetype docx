--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -160,261 +160,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits et fabrique des territoires portuaires. Trois questions à Maria Elena Buslacchi</w:t>
+                <w:t xml:space="preserve">Retour de terrain de l’anthropologue Eve Bureau-Point : la place des termitières dans le monde agricole cambodgien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
+                <w:t xml:space="preserve">Ève Bureau-Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479901v1</w:t>
+                <w:t xml:space="preserve">hal-05088303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs partagés, de la médiation à la participation. Trois questions à Elisa Ullauri Lloré</w:t>
+                <w:t xml:space="preserve">Récits et fabrique des territoires portuaires. Trois questions à Maria Elena Buslacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Ullauri Lloré</w:t>
+                <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104990v1</w:t>
+                <w:t xml:space="preserve">hal-05479901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour de terrain de l’anthropologue Eve Bureau-Point : la place des termitières dans le monde agricole cambodgien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Savoirs partagés, de la médiation à la participation. Trois questions à Elisa Ullauri Lloré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ullauri Lloré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa George</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ève Bureau-Point</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.58079/140yz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088303v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les herbiers et la naissance d’un regard moderne sur la nature. Trois questions à Louise Couëffé</w:t>
               </w:r>
@@ -1313,51 +1313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une année d’échanges sur la pandémie de COVID19 au Centre Norbert Elias (mars 2020-mars 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Bureau-Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1781,51 +1781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B043CC9"/>
+    <w:nsid w:val="07702A06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2012,51 +2012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisageorge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4661-4473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479901v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/140yz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088303v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Anichini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roubaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Sam&#232;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Cergi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P&#233;tric" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Br&#233;au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944069v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mettra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ruggieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Slitine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Paradiso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Blanchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03887179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cavallo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vairelles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13508" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lisageorge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4661-4473" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088303v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479901v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/140yz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105080v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Anichini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roubaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Sam&#232;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Cergi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P&#233;tric" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Br&#233;au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944069v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mettra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ruggieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Slitine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Paradiso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Blanchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03887179v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cavallo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vairelles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.13508" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>