--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -17,118 +17,106 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> lisa shindo </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service archéologie, métropole Nice Côte d'Azur.Associée au Centre Camille Jullian (UMR CNRS 7299, Aix-en-Provence)</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -352,4092 +340,4629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrochronological studies of an alpine village (Courbons, Digne-les-Bains, France)</w:t>
+                <w:t xml:space="preserve">European larch sapwood: A model for predicting the cambial age and for a more accurate dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Raese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wood Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/27723194-bja10011⟩</w:t>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83, pp.126150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2023.126150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845251v1</w:t>
+                <w:t xml:space="preserve">hal-04504206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Exploitation and Wood Supply: A Dendroarchaeological Approach between the Massif Central and the Southern Alps since the Middle Ages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Notre-Dame-du-Serret à Moriez (04), étude historique, archéologique et dendrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Archéologique des Alpes du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.234-282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574308v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-designed mountain houses feature the only dated Pinus sylvestris type timbers in the southern French Alps</w:t>
+                <w:t xml:space="preserve">Dendrochronological studies of an alpine village (Courbons, Digne-les-Bains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrochronologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Wood Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/27723194-bja10011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dendro.2021.125833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03203174v1</w:t>
+                <w:t xml:space="preserve">hal-03845251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Capano</w:t>
+                <w:t xml:space="preserve">Forest Exploitation and Wood Supply: A Dendroarchaeological Approach between the Massif Central and the Southern Alps since the Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Miramont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Shindo</w:t>
+                <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/RDC.2019.116⟩</w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f13020275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048599v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees – ERRATUM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Well-designed mountain houses feature the only dated Pinus sylvestris type timbers in the southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62 (4), pp.1119-1119. </w:t>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.10.1016/j.dendro.2021.125833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/RDC.2020.87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2021.125833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453746v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the chronology of medieval mining activity in the small polymetallic district of Faravel (Massif des Écrins, Southern French Alps) derived from dendrochronological and archaeological approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees – ERRATUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ancel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Burri</w:t>
+                <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.008⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (4), pp.1119-1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2020.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981379v1</w:t>
+                <w:t xml:space="preserve">hal-03453746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buildings and wood trade in Aix-en-Provence (South of France) during modern period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrochronologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dendro.2019.02.003⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (4), pp.901-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2019.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981022v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine bâti et forêts dans la vallée de la Bléone</w:t>
+                <w:t xml:space="preserve">New insights on the chronology of medieval mining activity in the small polymetallic district of Faravel (Massif des Écrins, Southern French Alps) derived from dendrochronological and archaeological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques de Haute-Provence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.451-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088409v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix-en-Provence, combles de l'hôtel Maynier d'Oppède</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Buildings and wood trade in Aix-en-Provence (South of France) during modern period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Claude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2019.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02050737v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction en mélèze dans les Alpes du Sud depuis le xe siècle : une nouvelle lecture dendrochronologique de l’occupation humaine en montagne et des ressources forestières, données et méthodologies inédites</w:t>
+                <w:t xml:space="preserve">Patrimoine bâti et forêts dans la vallée de la Bléone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chroniques de Haute-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050266v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long-term tree-ring chronology over 796 years for silver fir (Abies alba Mill.) in Southern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aix-en-Provence, combles de l'hôtel Maynier d'Oppède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, bilan 2017, pp.102-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-017-0664-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04220709v1</w:t>
+                <w:t xml:space="preserve">halshs-02050737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction en mélèze dans les Alpes du Sud depuis le xe siècle : une nouvelle lecture dendrochronologique de l’occupation humaine en montagne et des ressources forestières, données et méthodologies inédites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (2), pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.5877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A long-term tree-ring chronology over 796 years for silver fir (Abies alba Mill.) in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (4), pp.67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-017-0664-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A long-term tree-ring chronology over 796 years for silver fir (Abies alba Mill.) in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Belingard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (4), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-017-0664-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracer la provenance du bois de sapin (Abies alba Mill.) : défis dendrochronologiques et apports à la compréhension des dynamiques passées d’exploitation des forêts montagnardes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique forestière et dynamique humaine en haute Bléone. Une étude interdisciplinaire sur la zone de Faillefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Isoardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gamba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendro II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Les 40 ans de l’association ARDA-HP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association ARDA-HP, Jan 2025, Digne-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352852v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GROOT : un projet de base de données et d'outil de calcul en dendroarchéologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracer la provenance du bois de sapin (Abies alba Mill.) : défis dendrochronologiques et apports à la compréhension des dynamiques passées d’exploitation des forêts montagnardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gerardin-Macario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Panorama de la dendro II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227251v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restituer les interactions entre les sociétés médiévales et les forêts de montagne : une approche dendrochronologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">GROOT : un projet de base de données et d'outil de calcul en dendroarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Ferreira Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement et sociétés au Moyen-Âge. LIVe congrès de la SHMESP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/pazj-fr12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806915v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GROOT : un projet de base de données et outil de calcul en dendroarchéologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Restituer les interactions entre les sociétés médiévales et les forêts de montagne : une approche dendrochronologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement et sociétés au Moyen-Âge. LIVe congrès de la SHMESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des historiens médiévistes de l’enseignement supérieur public, May 2023, Poitiers, France. pp.279-294</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908826v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrochronologie : potentialités et nouveaux enjeux pour l’archéologie préventive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">GROOT : un projet de base de données et outil de calcul en dendroarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Ferreira Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/v5j5-4239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767053v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood and stone: buildings in the landscape of the southern French Alps since the end of the prehistoric period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2019, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois de construction des Alpes du sud : une ressource mise en œuvre localement et exportée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulations montagnardes, circulations européennes, 142e Congrès national des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Pau, France. http:// books.openedition.org/cths/5691, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cths.5691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’église des Prêcheurs d’Aix-en-Provence : lecture archéologique et datations dendrochronologiques (La Madeleine, Aix-en-Provence).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Claude</w:t>
+                <w:t xml:space="preserve">Dendrochronologie : potentialités et nouveaux enjeux pour l’archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCADE. Approche diachronique et Regards croisés :Archéologie, Dendrochronologie et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.151-170</w:t>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler, Nov 2019, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143984v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos d'Arcade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’église des Prêcheurs d’Aix-en-Provence : lecture archéologique et datations dendrochronologiques (La Madeleine, Aix-en-Provence).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCADE Approche diachronique et Regards croisés : Archéologie, Dendrochronologie et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">ARCADE. Approche diachronique et Regards croisés :Archéologie, Dendrochronologie et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.151-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143030v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hôtel Ferrier, un hôtel particulier des XVe -XVIIIe siècles (Riez, 04) : une opération de déconstruction. Regards croisés sur les données archéologiques et dendrochronologiques.</w:t>
+                <w:t xml:space="preserve">A propos d'Arcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCADE. Approche diachronique et Regards croisés :Archéologie, Dendrochronologie et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France. pp.171-186</w:t>
+              <w:t xml:space="preserve">ARCADE Approche diachronique et Regards croisés : Archéologie, Dendrochronologie et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143991v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Three Decades of Dendrochronology Applied to Ancient Mediterranean Shipwrecks in SE France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'hôtel Ferrier, un hôtel particulier des XVe -XVIIIe siècles (Riez, 04) : une opération de déconstruction. Regards croisés sur les données archéologiques et dendrochronologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Intemational Symposium on Boat and Ship Archaeology -ISBSA 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">ARCADE. Approche diachronique et Regards croisés :Archéologie, Dendrochronologie et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France. pp.171-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981116v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5A-01 Annual ¹⁴C dating of floating dendrochronological sequences. Implication for the interhemispheric offset during the Younger Dryas event</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Miramont</w:t>
+                <w:t xml:space="preserve">An Overview of Three Decades of Dendrochronology Applied to Ancient Mediterranean Shipwrecks in SE France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian R. Marshall</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Greck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">15th Intemational Symposium on Boat and Ship Archaeology -ISBSA 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551972v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie et paysages de la Préhistoire à l’époque moderne dans le Parc national des Écrins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mocci</w:t>
+                <w:t xml:space="preserve">5A-01 Annual ¹⁴C dating of floating dendrochronological sequences. Implication for the interhemispheric offset during the Younger Dryas event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian R. Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parc naturel régional du Queyras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Aiguilles-en-Queyras, France</w:t>
+              <w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527711v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation 14C à résolution annuelle d’arbres subfossiles du Dryas Récent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Miramont</w:t>
+                <w:t xml:space="preserve">Archéologie et paysages de la Préhistoire à l’époque moderne dans le Parc national des Écrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journée du RÉseau Francophone du RADIOCARBONE:Analyses et InterprétatioN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Parc naturel régional du Queyras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Aiguilles-en-Queyras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981108v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dendrochronologie dans les Alpes de Haute-Provence : résultats récents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Labbas</w:t>
+                <w:t xml:space="preserve">Datation 14C à résolution annuelle d’arbres subfossiles du Dryas Récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Capano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Rencontres archéologiques départementales des Alpes-de-Haute-Provence (Journées nationales de l’archéologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Digne-les-Bains, France</w:t>
+              <w:t xml:space="preserve">6ème journée du RÉseau Francophone du RADIOCARBONE:Analyses et InterprétatioN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01741159v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timber uses and old forests management in the Southern French Alps (2nd millennium of our era). An interdisciplinarity approach: Dendrochronology, Archaeology and History</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La dendrochronologie dans les Alpes de Haute-Provence : résultats récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Into the wood, overlapping perspectives on the history of ancient forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
+              <w:t xml:space="preserve">2e Rencontres archéologiques départementales des Alpes-de-Haute-Provence (Journées nationales de l’archéologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Digne-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981036v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01741159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude dendrochrono-écologique de constructions traditionnelles dans les Alpes du Sud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timber uses and old forests management in the Southern French Alps (2nd millennium of our era). An interdisciplinarity approach: Dendrochronology, Archaeology and History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéométrie 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">Into the wood, overlapping perspectives on the history of ancient forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981058v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old viticulture in the southern alpine French Alps</w:t>
+                <w:t xml:space="preserve">Etude dendrochrono-écologique de constructions traditionnelles dans les Alpes du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">Archéométrie 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981044v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Old viticulture in the southern alpine French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRACE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Sevilla, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dendrochrono-ecological and archaeological study of traditonal buildings in the southern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium WoodSciCraft 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of dendro-archaeological studies in the French Alps: assessing montainous silvicultural practices changes over the last millenium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The woods of Orange's ancient theater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Borel-Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">virtual TRACE 2021 (Tree Rings in Archaeology, Climatology and Ecology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lund, Sweden. </w:t>
+              <w:t xml:space="preserve">From Forests to Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263193v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual 14C dating of floating dendrochronological sequences. Implication for the interhemispheric offset during the Younger Dryas event</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Miramont</w:t>
+                <w:t xml:space="preserve">Overview of dendro-archaeological studies in the French Alps: assessing montainous silvicultural practices changes over the last millenium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Radiocarbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">virtual TRACE 2021 (Tree Rings in Archaeology, Climatology and Ecology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lund, Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981100v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bois de construction et ressource forestière dans la vallée de la Durance. Dendro-chrono-écologie et archéologie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annual 14C dating of floating dendrochronological sequences. Implication for the interhemispheric offset during the Younger Dryas event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Capano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aix-Marseille et la Méditerranée: défis et coopérations scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">23rd International Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333675v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de l’occupation humaine dans la vallée de Freissinières (Hautes-Alpes). Analyse dendrochronologique du bâti : premiers résultats</w:t>
+                <w:t xml:space="preserve">Bois de construction et ressource forestière dans la vallée de la Durance. Dendro-chrono-écologie et archéologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des projets ECCOREV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Aix-en-Provence, France. </w:t>
+              <w:t xml:space="preserve">Aix-Marseille et la Méditerranée: défis et coopérations scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327388v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire de l’occupation humaine dans la vallée de Freissinières (Hautes-Alpes). Analyse dendrochronologique du bâti : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de restitution des projets ECCOREV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Aix-en-Provence, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dendrochronologie de deux ensembles liturgiques mobiliers : ce que révèlent les cernes de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fraiture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Barrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéométrie 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leveau</w:t>
+                <w:t xml:space="preserve">L'ARDA-HP, 40 ans de présence dans le département</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Reynaud -Suzor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Isoardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florence Mocci eds. Académie des Inscriptions et Belles Lettres, pp.383, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, Michel Provost, 9782877546911</w:t>
+              <w:t xml:space="preserve">ARDA-Hp. Association de Recherche et de Documentation archéologiques en Haute-Provence, 21, 80 p., 2025, Bulletin de le l'Association de Recherche et de Documentation archéologiques en Haute-Provence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798190v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05157086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCADE. Approche diachronique et Regards croisés : Archéologie, Dendrochronologie et Environnement : Regards croisés et diachroniques sur les apports de la dendrochronologie et de l'archéologie à la compréhension de l'occupation humaine et de l'évolution des paysages du Néolithique à la période moderne. : Séminaire interlaboratoires Maison Méditerranéenne des Sciences de l’Homme (MMSH), Aix-en-Provence, 10-11 avril 2014</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+                <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Direction régionale des Affaires Cuturelles de Provence-Alpes-Côte d'Azur, pp.208, 2019, 978-2-38094-121-0</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Mocci eds. Académie des Inscriptions et Belles Lettres, pp.383, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, Michel Provost, 9782877546911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144041v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ARCADE. Approche diachronique et Regards croisés : Archéologie, Dendrochronologie et Environnement : Regards croisés et diachroniques sur les apports de la dendrochronologie et de l'archéologie à la compréhension de l'occupation humaine et de l'évolution des paysages du Néolithique à la période moderne. : Séminaire interlaboratoires Maison Méditerranéenne des Sciences de l’Homme (MMSH), Aix-en-Provence, 10-11 avril 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sumera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction régionale des Affaires Cuturelles de Provence-Alpes-Côte d'Azur, pp.208, 2019, 978-2-38094-121-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bois de construction et ressources forestières dans les Alpes du sud au IIe millénaire: dendrochrono-écologie et archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">hal-sde.archives-ouvertes.fr, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4447,1205 +4972,1205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Hautes-Alpes : histoire naturelle du département et de son environnement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Miramont</w:t>
+                <w:t xml:space="preserve">La métallurgie dans les Hautes-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourgarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Mocci eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres, pp.53-63, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, 978-2-87754-691-1</w:t>
+              <w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres, pp.112-121, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, 978-2-87754-691-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03798295v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03798579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métallurgie dans les Hautes-Alpes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Bourgarit</w:t>
+                <w:t xml:space="preserve">Les Hautes-Alpes : histoire naturelle du département et de son environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ancel</w:t>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Mocci eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres, pp.112-121, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, 978-2-87754-691-1</w:t>
+              <w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres, pp.53-63, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, 978-2-87754-691-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03798579v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03798295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse dendrochronologique des épaves Toulon 2 et 3-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brun J.-P.; Pasqualini M.; Boetto G.; Botte E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toulon, Telo Martius, une agglomération portuaire romaine de la cité d’Arles : les fouilles, le mobilier, les épaves (recherches 1978-1988)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.387-389, 2022, Archéologies méditerranéennes. BiAMA 31, 9791032003756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie économique dans les Hautes-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Cesarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Mocci eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres, pp.105-111, 2022, Carte Archéologique de la Gaule : pré inventaire archéologique, 978-2-87754-691-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03798445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freissinières, un temple converti en église à la fin du 17e siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerner le passé, Mélanges en l'honneur de Patrick Hoffsummer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-930772-32-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of three decades of dendrochronology applied to ancient Mediterranean shipwrecks in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Greck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Boetto; P. Pomey; P. Poveda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open sea, closed sea: local and inter-regional traditions in shipbuilding proceedings of the fifteenth International symposium on boat and ship archaeology (ISBSA 15), Marseilles, [22-27 October] 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, CNRS éditions, pp.245-250, 2021, Archaeonautica, 978-2-271-12972-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03388945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bois de construction et ressources forestières dans la vallée de la Bléone aux périodes médiévale et contemporaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dendrochronologie : potentialités et nouveaux enjeux pour l’archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bois dans tous ses états. Ressources, construction et savoir-faire en haute Provence du XVe au XXe siècle.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23 p., 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/n7b7-y170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973675v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dendrochronologie : potentialités et nouveaux enjeux pour l’archéologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bois de construction et ressources forestières dans la vallée de la Bléone aux périodes médiévale et contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le bois dans tous ses états. Ressources, construction et savoir-faire en haute Provence du XVe au XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil départemental des Alpes-de-Haute-Provence, 2020, 9782860040495</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081687v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des référentiels dendrochronologiques publics de la région Provence-Alpes-Côte d'Azur Mélèze (Larix decidua Mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCADE. Approche diachronique et Regards croisés :Archéologie, Dendrochronologie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction régionale des Affaires Cuturelles de Provence-Alpes-Côte d'Azur, pp.205-207, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a dendrochronological and archaeological approach to understand timber uses and ancient forest managementin the southern French Alps over the last millennium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Paradis-Grenouillet; Chantal Aspe; Sylvain Burri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Into the woods. Overlapping perspectives on the history of ancient forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Update Sciences &amp; technologies, 978-2-7592-2907-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrochronoecology of ancient wine presses in the Southern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hevia A.; Sánchez-Salguero R.; Linares J. C.; Olano J. M.; Camarero J. J.; Gutiérrez E.; Helle G.; Gärtner H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRACE - Tree Rings in Archaeology, Climatology and Ecology [Proceedings of the DENDROSYMPOSIUM 2015 : May 20th - 23rd, 2015 in Sevilla, Spain]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association for Tree-ring Research</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.120-127, 2016, TRACE - Tree Rings in Archaeology, Climatology and Ecology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5655,1423 +6180,1423 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRAA - Institut de recherche sur l'architecture antique. 2025, Vol. I 266 p., Vol. II 363 p., Vol. III 191 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRAA - Institut de recherche sur l'architecture antique. 2023, Vol. I 357 p., Vol. II 175 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse. Rapport scientifique 2021-2022, IRAA UAR 3155 (CNRS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRAA - Institut de recherche sur l'architecture antique. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2020-2021, IRAA USR 3155 (CNRS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRAA - Institut de recherche sur l'architecture antique. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2019-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre antique. Suivi archéologique de la quatrième tranche de travaux de mise en sécurité du bâtiment de scène (Septembre 2018-Avril 2019), Rapport d'opération Projet Collectif de Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi archéologique de la troisième tranche de travaux de restauration du bâtiment de scène du théâtre d’Orange, Octobre 2017-Avril 2018, Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi archéologique de la quatrième tranche de travaux de restauration du bâtiment de scène du théâtre d’Orange, Septembre-Novembre 2018, Rapport de recherche n°1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Lauzet Ubaye, ferme de la Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Buccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service départemental de l'archéologie des Alpes-de-Haute-provence. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">St-Martin-de-Queyrières. La vignette, BSR-SRA PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses dendrochronologiques du site de Vauclause (Allons, Alpes-de-Haute-Provence), rapport final d’opération, SRA DRAC-PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vignette (St-Martin-de-Queyrières, Hautes-Alpes), rapport final d’opération, SRA DRAC-PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allons. Vauclause, BSR-SRA PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">St-Martin-de-Queyrières. La vignette, BSR-SRA PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7081,100 +7606,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois de construction et ressources forestières dans les Alpes du sud au IIe millénaire : dendrochrono-écologie et archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Aix-Marseille Université, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01325760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7184,219 +7709,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-designed mountain houses feature the only dated Pinus Sylvestris timbers in the southern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre d'Orange pendant le confinement, épisode 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7543,51 +8068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10046" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04176496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.07.011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574308v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13020275" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203174v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2021.125833" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03048599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2019.116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.87" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Claude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2019.02.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5877" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edouard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0664-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678233v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin-Macario" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/pazj-fr12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04908826v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v5j5-4239" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03767053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Shindo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.5691" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tissot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Marshall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Capano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327388v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981078v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fraiture" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Barrio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474004v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rostan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04057685v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592169v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388945v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02973675v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03081687v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/n7b7-y170" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000199v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344922v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree-ring.org/output/trace-publications/vol-14/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gagon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219055v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219141v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219199v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buccio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981122v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981124v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981121v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01325760v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562423v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02529553v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10046" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04176496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.07.011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Raese" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chaillan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13020275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2021.125833" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.87" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03048599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2019.116" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Claude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2019.02.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5877" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0664-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin-Macario" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/pazj-fr12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04908826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v5j5-4239" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Shindo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.5691" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03767053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143984v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tissot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981116v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Marshall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Capano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Roy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981100v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fraiture" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Barrio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05157086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Reynaud -Suzor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boudeville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rostan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798295v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04057685v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798445v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592169v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388945v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03081687v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/n7b7-y170" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02973675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344922v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree-ring.org/output/trace-publications/vol-14/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126406v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gagon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953871v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219141v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buccio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981118v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981121v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981117v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01325760v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562423v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02529553v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>