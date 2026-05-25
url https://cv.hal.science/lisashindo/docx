--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -223,360 +223,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approach to investigate human-forest relationships in southern French Alps: How to estimate the impact of populations on the local mountain wood stock?</w:t>
+                <w:t xml:space="preserve">Notre-Dame-du-Serret à Moriez (04), étude historique, archéologique et dendrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Gamba</w:t>
+                <w:t xml:space="preserve">Tom Chaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Archéologique des Alpes du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.234-282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176496v1</w:t>
+                <w:t xml:space="preserve">hal-05545985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European larch sapwood: A model for predicting the cambial age and for a more accurate dating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidisciplinary approach to investigate human-forest relationships in southern French Alps: How to estimate the impact of populations on the local mountain wood stock?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Isoardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrochronologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dendro.2023.126150⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 700-701, pp.80-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504206v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notre-Dame-du-Serret à Moriez (04), étude historique, archéologique et dendrologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">European larch sapwood: A model for predicting the cambial age and for a more accurate dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Raese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique des Alpes du Sud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83, pp.126150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2023.126150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545985v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrochronological studies of an alpine village (Courbons, Digne-les-Bains, France)</w:t>
               </w:r>
@@ -829,520 +829,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees – ERRATUM</w:t>
+                <w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Capano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 62 (4), pp.1119-1119. </w:t>
+              <w:t xml:space="preserve">, 2020, 62 (4), pp.901-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/RDC.2020.87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2019.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453746v1</w:t>
+                <w:t xml:space="preserve">hal-03048599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees</w:t>
+                <w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees – ERRATUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Capano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 62 (4), pp.901-918. </w:t>
+              <w:t xml:space="preserve">, 2020, 62 (4), pp.1119-1119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/RDC.2019.116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2020.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048599v1</w:t>
+                <w:t xml:space="preserve">hal-03453746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the chronology of medieval mining activity in the small polymetallic district of Faravel (Massif des Écrins, Southern French Alps) derived from dendrochronological and archaeological approaches</w:t>
+                <w:t xml:space="preserve">Buildings and wood trade in Aix-en-Provence (South of France) during modern period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Claude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.008⟩</w:t>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981379v1</w:t>
+                <w:t xml:space="preserve">hal-01981022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buildings and wood trade in Aix-en-Provence (South of France) during modern period</w:t>
+                <w:t xml:space="preserve">New insights on the chronology of medieval mining activity in the small polymetallic district of Faravel (Massif des Écrins, Southern French Alps) derived from dendrochronological and archaeological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Claude</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrochronologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54, pp.29-36. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.451-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dendro.2019.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981022v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine bâti et forêts dans la vallée de la Bléone</w:t>
               </w:r>
@@ -1397,51 +1397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aix-en-Provence, combles de l'hôtel Maynier d'Oppède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1505,64 +1505,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (2), pp.63-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1622,64 +1622,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (4), pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1739,64 +1739,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (4), pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1856,247 +1856,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique forestière et dynamique humaine en haute Bléone. Une étude interdisciplinaire sur la zone de Faillefeu</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracer la provenance du bois de sapin (Abies alba Mill.) : défis dendrochronologiques et apports à la compréhension des dynamiques passées d’exploitation des forêts montagnardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta D’Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gerardin-Macario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 40 ans de l’association ARDA-HP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, association ARDA-HP, Jan 2025, Digne-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Panorama de la dendro II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984378v1</w:t>
+                <w:t xml:space="preserve">hal-05352852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracer la provenance du bois de sapin (Abies alba Mill.) : défis dendrochronologiques et apports à la compréhension des dynamiques passées d’exploitation des forêts montagnardes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique forestière et dynamique humaine en haute Bléone. Une étude interdisciplinaire sur la zone de Faillefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Isoardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gamba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendro II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Les 40 ans de l’association ARDA-HP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association ARDA-HP, Jan 2025, Digne-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352852v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GROOT : un projet de base de données et d'outil de calcul en dendroarchéologie</w:t>
               </w:r>
@@ -2439,351 +2439,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood and stone: buildings in the landscape of the southern French Alps since the end of the prehistoric period</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Talon</w:t>
+                <w:t xml:space="preserve">Dendrochronologie : potentialités et nouveaux enjeux pour l’archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th EAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2019, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler, Nov 2019, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527663v1</w:t>
+                <w:t xml:space="preserve">hal-03767053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois de construction des Alpes du sud : une ressource mise en œuvre localement et exportée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulations montagnardes, circulations européennes, 142e Congrès national des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Pau, France. http:// books.openedition.org/cths/5691, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cths.5691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrochronologie : potentialités et nouveaux enjeux pour l’archéologie préventive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisa Shindo</w:t>
+                <w:t xml:space="preserve">Wood and stone: buildings in the landscape of the southern French Alps since the end of the prehistoric period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler, Nov 2019, Sélestat, France</w:t>
+              <w:t xml:space="preserve">25th EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2019, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767053v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’église des Prêcheurs d’Aix-en-Provence : lecture archéologique et datations dendrochronologiques (La Madeleine, Aix-en-Provence).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCADE. Approche diachronique et Regards croisés :Archéologie, Dendrochronologie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Aix-en-Provence, France. pp.151-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2953,168 +2953,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Three Decades of Dendrochronology Applied to Ancient Mediterranean Shipwrecks in SE France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
+                <w:t xml:space="preserve">Archéologie et paysages de la Préhistoire à l’époque moderne dans le Parc national des Écrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Intemational Symposium on Boat and Ship Archaeology -ISBSA 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Parc naturel régional du Queyras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Aiguilles-en-Queyras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981116v1</w:t>
+                <w:t xml:space="preserve">hal-03527711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5A-01 Annual ¹⁴C dating of floating dendrochronological sequences. Implication for the interhemispheric offset during the Younger Dryas event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Capano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3123,750 +3093,780 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian R. Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie et paysages de la Préhistoire à l’époque moderne dans le Parc national des Écrins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mocci</w:t>
+                <w:t xml:space="preserve">Datation 14C à résolution annuelle d’arbres subfossiles du Dryas Récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Capano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parc naturel régional du Queyras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Aiguilles-en-Queyras, France</w:t>
+              <w:t xml:space="preserve">6ème journée du RÉseau Francophone du RADIOCARBONE:Analyses et InterprétatioN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527711v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation 14C à résolution annuelle d’arbres subfossiles du Dryas Récent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Overview of Three Decades of Dendrochronology Applied to Ancient Mediterranean Shipwrecks in SE France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuella Capano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Marschal</w:t>
+                <w:t xml:space="preserve">Sandra Greck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journée du RÉseau Francophone du RADIOCARBONE:Analyses et InterprétatioN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">15th Intemational Symposium on Boat and Ship Archaeology -ISBSA 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981108v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dendrochronologie dans les Alpes de Haute-Provence : résultats récents</w:t>
+                <w:t xml:space="preserve">Timber uses and old forests management in the Southern French Alps (2nd millennium of our era). An interdisciplinarity approach: Dendrochronology, Archaeology and History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Rencontres archéologiques départementales des Alpes-de-Haute-Provence (Journées nationales de l’archéologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Digne-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Into the wood, overlapping perspectives on the history of ancient forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01741159v1</w:t>
+                <w:t xml:space="preserve">hal-01981036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timber uses and old forests management in the Southern French Alps (2nd millennium of our era). An interdisciplinarity approach: Dendrochronology, Archaeology and History</w:t>
+                <w:t xml:space="preserve">La dendrochronologie dans les Alpes de Haute-Provence : résultats récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Into the wood, overlapping perspectives on the history of ancient forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Padova, Italy</w:t>
+              <w:t xml:space="preserve">2e Rencontres archéologiques départementales des Alpes-de-Haute-Provence (Journées nationales de l’archéologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Digne-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981036v1</w:t>
+                <w:t xml:space="preserve">halshs-01741159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude dendrochrono-écologique de constructions traditionnelles dans les Alpes du Sud</w:t>
+                <w:t xml:space="preserve">Old viticulture in the southern alpine French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéométrie 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">TRACE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981058v1</w:t>
+                <w:t xml:space="preserve">hal-01981044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old viticulture in the southern alpine French Alps</w:t>
+                <w:t xml:space="preserve">Etude dendrochrono-écologique de constructions traditionnelles dans les Alpes du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">Archéométrie 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981044v1</w:t>
+                <w:t xml:space="preserve">hal-01981058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrochrono-ecological and archaeological study of traditonal buildings in the southern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium WoodSciCraft 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4126,51 +4126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual 14C dating of floating dendrochronological sequences. Implication for the interhemispheric offset during the Younger Dryas event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Capano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4178,51 +4178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t>
@@ -4264,51 +4264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois de construction et ressource forestière dans la vallée de la Durance. Dendro-chrono-écologie et archéologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aix-Marseille et la Méditerranée: défis et coopérations scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4346,51 +4346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l’occupation humaine dans la vallée de Freissinières (Hautes-Alpes). Analyse dendrochronologique du bâti : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution des projets ECCOREV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Aix-en-Provence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4568,51 +4568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Reynaud -Suzor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Isoardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4660,51 +4660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4791,51 +4791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCADE. Approche diachronique et Regards croisés : Archéologie, Dendrochronologie et Environnement : Regards croisés et diachroniques sur les apports de la dendrochronologie et de l'archéologie à la compréhension de l'occupation humaine et de l'évolution des paysages du Néolithique à la période moderne. : Séminaire interlaboratoires Maison Méditerranéenne des Sciences de l’Homme (MMSH), Aix-en-Provence, 10-11 avril 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4980,949 +4980,949 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métallurgie dans les Hautes-Alpes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La vie économique dans les Hautes-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rostan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roxanne Cesarini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Mocci eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres, pp.112-121, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, 978-2-87754-691-1</w:t>
+              <w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres, pp.105-111, 2022, Carte Archéologique de la Gaule : pré inventaire archéologique, 978-2-87754-691-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03798579v1</w:t>
+                <w:t xml:space="preserve">halshs-03798445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Hautes-Alpes : histoire naturelle du département et de son environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Mocci eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres, pp.53-63, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, 978-2-87754-691-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03798295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse dendrochronologique des épaves Toulon 2 et 3-4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La métallurgie dans les Hautes-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rostan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourgarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Brun J.-P.; Pasqualini M.; Boetto G.; Botte E. </w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Mocci eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toulon, Telo Martius, une agglomération portuaire romaine de la cité d’Arles : les fouilles, le mobilier, les épaves (recherches 1978-1988)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.387-389, 2022, Archéologies méditerranéennes. BiAMA 31, 9791032003756</w:t>
+              <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres, pp.112-121, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, 978-2-87754-691-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057685v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03798579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie économique dans les Hautes-Alpes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse dendrochronologique des épaves Toulon 2 et 3-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Florence Mocci eds. </w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brun J.-P.; Pasqualini M.; Boetto G.; Botte E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Inscriptions et Belles Lettres, pp.105-111, 2022, Carte Archéologique de la Gaule : pré inventaire archéologique, 978-2-87754-691-1</w:t>
+              <w:t xml:space="preserve">Toulon, Telo Martius, une agglomération portuaire romaine de la cité d’Arles : les fouilles, le mobilier, les épaves (recherches 1978-1988)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.387-389, 2022, Archéologies méditerranéennes. BiAMA 31, 9791032003756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03798445v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freissinières, un temple converti en église à la fin du 17e siècle ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Giraud</w:t>
+                <w:t xml:space="preserve">An overview of three decades of dendrochronology applied to ancient Mediterranean shipwrecks in southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Greck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Boetto; P. Pomey; P. Poveda. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerner le passé, Mélanges en l'honneur de Patrick Hoffsummer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-930772-32-5</w:t>
+              <w:t xml:space="preserve">Open sea, closed sea: local and inter-regional traditions in shipbuilding proceedings of the fifteenth International symposium on boat and ship archaeology (ISBSA 15), Marseilles, [22-27 October] 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, CNRS éditions, pp.245-250, 2021, Archaeonautica, 978-2-271-12972-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592169v1</w:t>
+                <w:t xml:space="preserve">halshs-03388945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of three decades of dendrochronology applied to ancient Mediterranean shipwrecks in southeastern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
+                <w:t xml:space="preserve">Freissinières, un temple converti en église à la fin du 17e siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open sea, closed sea: local and inter-regional traditions in shipbuilding proceedings of the fifteenth International symposium on boat and ship archaeology (ISBSA 15), Marseilles, [22-27 October] 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 21, CNRS éditions, pp.245-250, 2021, Archaeonautica, 978-2-271-12972-7</w:t>
+              <w:t xml:space="preserve">Cerner le passé, Mélanges en l'honneur de Patrick Hoffsummer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-930772-32-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03388945v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dendrochronologie : potentialités et nouveaux enjeux pour l’archéologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bois de construction et ressources forestières dans la vallée de la Bléone aux périodes médiévale et contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le bois dans tous ses états. Ressources, construction et savoir-faire en haute Provence du XVe au XXe siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil départemental des Alpes-de-Haute-Provence, 2020, 9782860040495</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081687v1</w:t>
+                <w:t xml:space="preserve">hal-02973675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bois de construction et ressources forestières dans la vallée de la Bléone aux périodes médiévale et contemporaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dendrochronologie : potentialités et nouveaux enjeux pour l’archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bois dans tous ses états. Ressources, construction et savoir-faire en haute Provence du XVe au XXe siècle.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23 p., 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/n7b7-y170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973675v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des référentiels dendrochronologiques publics de la région Provence-Alpes-Côte d'Azur Mélèze (Larix decidua Mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCADE. Approche diachronique et Regards croisés :Archéologie, Dendrochronologie et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction régionale des Affaires Cuturelles de Provence-Alpes-Côte d'Azur, pp.205-207, 2019</w:t>
@@ -6063,64 +6063,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrochronoecology of ancient wine presses in the Southern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hevia A.; Sánchez-Salguero R.; Linares J. C.; Olano J. M.; Camarero J. J.; Gutiérrez E.; Helle G.; Gärtner H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRACE - Tree Rings in Archaeology, Climatology and Ecology [Proceedings of the DENDROSYMPOSIUM 2015 : May 20th - 23rd, 2015 in Sevilla, Spain]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
@@ -7371,93 +7371,93 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Vignette (St-Martin-de-Queyrières, Hautes-Alpes), rapport final d’opération, SRA DRAC-PACA</w:t>
+                <w:t xml:space="preserve">St-Martin-de-Queyrières. La vignette, BSR-SRA PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981118v1</w:t>
+                <w:t xml:space="preserve">hal-01981117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allons. Vauclause, BSR-SRA PACA</w:t>
               </w:r>
@@ -7516,93 +7516,93 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">St-Martin-de-Queyrières. La vignette, BSR-SRA PACA</w:t>
+                <w:t xml:space="preserve">La Vignette (St-Martin-de-Queyrières, Hautes-Alpes), rapport final d’opération, SRA DRAC-PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian (UMR 7299). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981117v1</w:t>
+                <w:t xml:space="preserve">hal-01981118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7717,203 +7717,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-designed mountain houses feature the only dated Pinus Sylvestris timbers in the southern French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre d'Orange pendant le confinement, épisode 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562423v1</w:t>
+                <w:t xml:space="preserve">hal-02529553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre d'Orange pendant le confinement, épisode 4</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Well-designed mountain houses feature the only dated Pinus Sylvestris timbers in the southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529553v2</w:t>
+                <w:t xml:space="preserve">hal-02562423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8068,51 +8068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10046" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04176496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.07.011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Raese" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126150" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chaillan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13020275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2021.125833" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.87" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03048599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2019.116" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Claude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2019.02.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5877" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0664-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin-Macario" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/pazj-fr12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04908826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v5j5-4239" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Shindo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.5691" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03767053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143984v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tissot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981116v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Marshall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Capano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Roy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981100v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fraiture" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Barrio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05157086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Reynaud -Suzor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boudeville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rostan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798295v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04057685v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798445v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592169v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388945v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03081687v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/n7b7-y170" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02973675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344922v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree-ring.org/output/trace-publications/vol-14/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126406v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gagon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953871v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219141v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buccio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981118v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981121v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981117v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01325760v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562423v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02529553v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10046" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545985v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chaillan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04176496v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.07.011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504206v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Raese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edouard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13020275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2021.125833" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03048599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2019.116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.87" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Claude" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2019.02.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981379v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5877" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0664-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin-Macario" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05227251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/pazj-fr12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04908826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v5j5-4239" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03767053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.5691" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Shindo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143984v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tissot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Marshall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Capano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743440v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Roy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981100v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fraiture" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Barrio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05157086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Reynaud -Suzor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boudeville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798579v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rostan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourgarit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04057685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388945v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02973675v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03081687v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/n7b7-y170" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1539/9782759229079/into-the-woods" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344922v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree-ring.org/output/trace-publications/vol-14/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126406v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gagon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953871v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219141v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buccio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981117v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981121v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01325760v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02529553v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562423v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>