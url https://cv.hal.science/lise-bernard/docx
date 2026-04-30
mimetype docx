--- v1 (2026-03-26)
+++ v2 (2026-04-30)
@@ -252,1246 +252,1246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Magnesium Therapy Alleviates Moderate Stress in Patients with Fibromyalgia: A Randomized Double-Blind Clinical Trial</w:t>
+                <w:t xml:space="preserve">The Use of a Fixed 50:50 Mixture of Nitrous Oxide and Oxygen to Reduce Lumbar Puncture-Induced Pain in the Emergency Department: A Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Macian</w:t>
+                <w:t xml:space="preserve">Mélissandre Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dualé</w:t>
+                <w:t xml:space="preserve">Ludovic Miraillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Voute</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Leray</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Courrent</w:t>
+                <w:t xml:space="preserve">Julien Raconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (10), pp.2088. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.1489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu14102088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm11061489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256395v1</w:t>
+                <w:t xml:space="preserve">hal-03875985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex Vivo Model to Assess the Exposure of Patients to Plasticizers from Medical Devices during Pre-CAR-T Cells’ Apheresis</w:t>
+                <w:t xml:space="preserve">Remdesivir for Patients Hospitalized with COVID-19 Severe Pneumonia: A National Cohort Study (Remdeco-19)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Lautraite</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Bernard</w:t>
+                <w:t xml:space="preserve">Jeremie Zerbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Halle</w:t>
+                <w:t xml:space="preserve">Marion Detroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Chennell</w:t>
+                <w:t xml:space="preserve">Sylvie Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Le Basle</w:t>
+                <w:t xml:space="preserve">Frederic Pene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10020079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (21), pp.6545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11216545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726351v1</w:t>
+                <w:t xml:space="preserve">hal-03985026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of a Fixed 50:50 Mixture of Nitrous Oxide and Oxygen to Reduce Lumbar Puncture-Induced Pain in the Emergency Department: A Randomized Controlled Trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-Term Magnesium Therapy Alleviates Moderate Stress in Patients with Fibromyalgia: A Randomized Double-Blind Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Miraillet</w:t>
+                <w:t xml:space="preserve">Nicolas Macian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Christian Dualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+                <w:t xml:space="preserve">Marion Voute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Raconnat</w:t>
+                <w:t xml:space="preserve">Vincent Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11061489⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14102088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875985v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remdesivir for Patients Hospitalized with COVID-19 Severe Pneumonia: A National Cohort Study (Remdeco-19)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ex Vivo Model to Assess the Exposure of Patients to Plasticizers from Medical Devices during Pre-CAR-T Cells’ Apheresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Detroit</w:t>
+                <w:t xml:space="preserve">Raphaëlle Lautraite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevret</w:t>
+                <w:t xml:space="preserve">Pascale Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Pene</w:t>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+                <w:t xml:space="preserve">Yoann Le Basle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (21), pp.6545. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11216545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics10020079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985026v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of anakinra versus usual care in adults in hospital with COVID-19 and mild-to-moderate pneumonia (CORIMUNO-ANA-1): a randomised controlled trial</w:t>
+                <w:t xml:space="preserve">On-call duties in hospital pharmacies: National survey and elaboration of a training program for pharmacy residents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+                <w:t xml:space="preserve">J. Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pialoux</w:t>
+                <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Pavot</w:t>
+                <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mariette</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30556-7⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2020.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579180v1</w:t>
+                <w:t xml:space="preserve">hal-03139110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Otter et al. Comment on “Bernard et al. Association between Urinary Metabolites and the Exposure of Intensive Care Newborns to Plasticizers of Medical Devices Used for Their Care Management. Metabolites 2021, 11, 252”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Bernard</w:t>
+                <w:t xml:space="preserve">Effect of anakinra versus usual care in adults in hospital with COVID-19 and mild-to-moderate pneumonia (CORIMUNO-ANA-1): a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+                <w:t xml:space="preserve">Gilles Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Masse</w:t>
+                <w:t xml:space="preserve">Arthur Pavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Boeuf</w:t>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Decaudin</w:t>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (9), pp.598. </w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.295-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo11090598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30556-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358317v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Urinary Metabolites and the Exposure of Intensive Care Newborns to Plasticizers of Medical Devices Used for Their Care Management</w:t>
+                <w:t xml:space="preserve">Reply to Otter et al. Comment on “Bernard et al. Association between Urinary Metabolites and the Exposure of Intensive Care Newborns to Plasticizers of Medical Devices Used for Their Care Management. Metabolites 2021, 11, 252”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.252. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo11040252⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11090598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220588v1</w:t>
+                <w:t xml:space="preserve">hal-03358317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Tocilizumab vs Usual Care in Adults Hospitalized With COVID-19 and Moderate or Severe Pneumonia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+                <w:t xml:space="preserve">Association between Urinary Metabolites and the Exposure of Intensive Care Newborns to Plasticizers of Medical Devices Used for Their Care Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+                <w:t xml:space="preserve">Benoît Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+                <w:t xml:space="preserve">Bertrand Decaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2020.6820⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11040252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579175v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-call duties in hospital pharmacies: National survey and elaboration of a training program for pharmacy residents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Bernard</w:t>
+                <w:t xml:space="preserve">Effect of Tocilizumab vs Usual Care in Adults Hospitalized With COVID-19 and Moderate or Severe Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chennell</w:t>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sautou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 181 (1), pp.32-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2020.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2020.6820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139110v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of bis(2-ethylhexyl) phthalate released by medical devices during respiratory assistance and estimation of patient exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Wasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1581,51 +1581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of a Brief Cognitive-Emotional Group Intervention for Patients with Borderline personality disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Walburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1711,51 +1711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teuta Eljezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Souweine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1800,295 +1800,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New SPE-LC-MS/MS method for the simultaneous determination in urine of 22 metabolites of DEHP and alternative plasticizers from PVC medical devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective evaluation of a dynamic insulin infusion algorithm for non critically-ill diabetic patients: A before-after study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teuta Eljezi</w:t>
+                <w:t xml:space="preserve">Nathanaëlle Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Moreau</w:t>
+                <w:t xml:space="preserve">Françoise Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 198, pp.377-389. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.e0211425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.01.115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194877v1</w:t>
+                <w:t xml:space="preserve">hal-02194859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective evaluation of a dynamic insulin infusion algorithm for non critically-ill diabetic patients: A before-after study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New SPE-LC-MS/MS method for the simultaneous determination in urine of 22 metabolites of DEHP and alternative plasticizers from PVC medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaëlle Montanier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Bernard</w:t>
+                <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teuta Eljezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Desbiez</w:t>
+                <w:t xml:space="preserve">Emmanuel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (1), pp.e0211425. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, pp.377-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.01.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194859v1</w:t>
+                <w:t xml:space="preserve">hal-02194877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of flow rate on the migration of different plasticizers from PVC infusion medical devices</w:t>
               </w:r>
@@ -2126,51 +2126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Clauson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouattour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (2), pp.e0192369. </w:t>
@@ -2247,51 +2247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gourdon-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2381,51 +2381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2734,1095 +2734,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidural analgesia in critically ill patients with acute pancreatitis: the multicentre randomised controlled EPIPAN study protocol</w:t>
+                <w:t xml:space="preserve">Fixed 50:50 mixture of nitrous oxide and oxygen to reduce lumbar-puncture-induced pain: a randomized controlled trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bulyez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">X. Moisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Caumon</w:t>
+                <w:t xml:space="preserve">M. A. Siaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Imhoff</w:t>
+                <w:t xml:space="preserve">F. Taithe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Roszyk</w:t>
+                <w:t xml:space="preserve">E. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (5), </w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, pp.46-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-015280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ene.13127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919275v1</w:t>
+                <w:t xml:space="preserve">hal-01547387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacist's interview with type 2 diabetes: Development of a follow-up form</w:t>
+                <w:t xml:space="preserve">Exposure of hospitalised pregnant women to plasticizers contained in medical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Garcia Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Bernard</w:t>
+                <w:t xml:space="preserve">Cécile Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bedhomme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Gravelin</w:t>
+                <w:t xml:space="preserve">Sebti Hamlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">BMC Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12905-017-0398-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649567v1</w:t>
+                <w:t xml:space="preserve">hal-01649274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of plasticizers in PVC medical devices: performance comparison of eight analytical methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Azaroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 162, pp.604-611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of hospitalised pregnant women to plasticizers contained in medical devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacist's interview with type 2 diabetes: Development of a follow-up form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garcia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Marie</w:t>
+                <w:t xml:space="preserve">S. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebti Hamlaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sautou</w:t>
+                <w:t xml:space="preserve">M. Gravelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Women's Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (5), pp.385 - 397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12905-017-0398-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649274v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed 50:50 mixture of nitrous oxide and oxygen to reduce lumbar-puncture-induced pain: a randomized controlled trial.</w:t>
+                <w:t xml:space="preserve">Epidural analgesia in critically ill patients with acute pancreatitis: the multicentre randomised controlled EPIPAN study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Moisset</w:t>
+                <w:t xml:space="preserve">Stéphanie Bulyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Siaa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Pereira</w:t>
+                <w:t xml:space="preserve">Elodie Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Taithe</w:t>
+                <w:t xml:space="preserve">Etienne Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dumont</w:t>
+                <w:t xml:space="preserve">Laurence Roszyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24, pp.46-52. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ene.13127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-015280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547387v1</w:t>
+                <w:t xml:space="preserve">hal-01919275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid loading in abdominal surgery - saline versus hydroxyethyl starch (FLASH Trial): study protocol for a randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration of plasticizers from PVC medical devices: Development of an infusion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Futier</w:t>
+                <w:t xml:space="preserve">R. Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Biais</w:t>
+                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Godet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Bernard</w:t>
+                <w:t xml:space="preserve">F. Abdoulouhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rolhion</w:t>
+                <w:t xml:space="preserve">Bertrand Décaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, pp.582. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 494 (1), pp.136-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-015-1085-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761951v1</w:t>
+                <w:t xml:space="preserve">hal-03611985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrability of PVC plasticizers from medical devices into a simulant of infused solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluid loading in abdominal surgery - saline versus hydroxyethyl starch (FLASH Trial): study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cueff</w:t>
+                <w:t xml:space="preserve">Emmanuel Futier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Breysse</w:t>
+                <w:t xml:space="preserve">Matthieu Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Décaudin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rolhion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.03.030⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-015-1085-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393573v1</w:t>
+                <w:t xml:space="preserve">hal-01761951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of plasticizers from PVC medical devices: Development of an infusion model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Migrability of PVC plasticizers from medical devices into a simulant of infused solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Abdoulouhab</w:t>
+                <w:t xml:space="preserve">C. Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Décaudin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Décaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 494 (1), pp.136-145. </w:t>
+              <w:t xml:space="preserve">, 2015, 485 (1-2), pp.341 - 347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.08.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611985v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Sol Gel Coating: A Solution to Prevent Interactions Between Plasticized Poly(vinyl chloride) and Injectable Drugs?</w:t>
               </w:r>
@@ -3946,64 +3946,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopolymerizable hybrid sol gel coating as a barrier against plasticizer release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Raspal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4124,51 +4124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of endocrine-disrupting cocktail effect from multiexposure to plasticizers of medical devices in the neonatal population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4288,103 +4288,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the risk of exposure to plasticizers during pre-CarT cell apheresis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lautraite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Le Basle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée TGI-TECHMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Clermont-Ferrand, France</w:t>
@@ -4413,103 +4413,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the risk of exposure to plasticizers during pre-CarT cell apheresis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lautraite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Le Basle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées Annuelles de la Commission mixte Matériaux pour la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
@@ -4583,90 +4583,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticizers exposure in nicu: is it an issue for the patients?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Décaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European society of clinical pharmacy - Spring Workshop 2022 (ESCP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Zürich, Switzerland. </w:t>
@@ -4837,260 +4837,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des dysthyroïdies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Traitement du diabète.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sautou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacie clinique et thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Elsevier-Masson, Paris, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302043v1</w:t>
+                <w:t xml:space="preserve">hal-02302039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement du diabète.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Traitement des dysthyroïdies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sallerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacie clinique et thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Elsevier-Masson, Paris, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302039v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5348,51 +5348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet&#8208;auclair" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Cardinaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fernandes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.15709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102088" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lautraite" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Basle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10020079" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03875985v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Nicot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miraillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raconnat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11061489" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Zerbit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Detroit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216545" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pavot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30556-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boeuf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090598" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220588v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11040252" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2020.6820" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellegarde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2020.09.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wasiak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.11.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528010v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bailleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126241" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Montanier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbiez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211425" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clauson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192369" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fauquert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourdon-Dubois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13148" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Yessaad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourdeaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2018-0026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824347v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fernandez-Canal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gabriel Pinta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Larbre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kauffmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2018.1462698" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerckhove" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alchaar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deleens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.1221" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bulyez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Caumon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Imhoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roszyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-015280" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649567v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia Santos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedhomme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gravelin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2017.03.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdeaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azaroual" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Hamlaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-017-0398-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547387v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moisset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Siaa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taithe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.13127" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01761951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Biais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolhion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-1085-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393573v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cueff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breysse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;caudin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.03.030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03611985v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdoulouhab" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.08.033" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Oscar Awitor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feschet-Chassot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2012.04.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKS5LZSR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066086v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032689v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154577v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154983v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04027067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s11096-022-01432-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-022-01432-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528077v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batisse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sallerin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302039v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01657409v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Badaroux Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF1MM01" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet&#8208;auclair" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Cardinaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fernandes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.15709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03875985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Nicot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miraillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raconnat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11061489" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Zerbit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Detroit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216545" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726351v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lautraite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Basle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10020079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellegarde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2020.09.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pavot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30556-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boeuf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090598" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220588v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11040252" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2020.6820" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wasiak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.11.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528010v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bailleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126241" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Montanier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbiez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211425" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clauson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192369" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fauquert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourdon-Dubois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13148" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Yessaad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourdeaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2018-0026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824347v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fernandez-Canal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gabriel Pinta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Larbre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kauffmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2018.1462698" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerckhove" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alchaar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deleens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.1221" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547387v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moisset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Siaa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taithe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.13127" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Hamlaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-017-0398-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526087v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdeaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azaroual" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.033" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia Santos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedhomme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gravelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2017.03.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bulyez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Caumon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Imhoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roszyk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-015280" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03611985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cueff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdoulouhab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.08.033" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01761951v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Biais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolhion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-1085-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393573v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breysse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;caudin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.03.030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Oscar Awitor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feschet-Chassot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2012.04.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKS5LZSR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066086v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032689v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154577v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154983v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04027067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s11096-022-01432-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-022-01432-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528077v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batisse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sallerin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01657409v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Badaroux Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF1MM01" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>