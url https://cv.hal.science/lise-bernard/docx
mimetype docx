--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -1,5214 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5163 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lise Bernard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BERNARD LiseDate of birth: August 8, 1983, Tulle, FranceMarried, 2 childrenPersonal address: 10 rue Beaumarchais, 63000 Clermont-Ferrand, FranceHospital: Pharmacy Department, CHU Clermont-Ferrand, BP 69, Rue Montalembert, 63003 Clermont-Ferrand, FranceUniversity: ICCF, CNRS UMR 6296, Université Clermont Auvergne, Campus des Cézeaux, Aubière, FranceFaculty of Pharmacy, Université Clermont AuvergneEmail: </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l_bernard@chu-clermontferrand.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | Phone: +33 4 73 75 17 58Current position: Full Professor of Clinical Pharmacy (PU-PH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACADEMIC QUALIFICATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Year	Degree2025	National qualification for Professor (PU-PH), Clinical Pharmacy2022	Habilitation To Conduct Research (HDR)Université Clermont Auvergne, Clermont-Ferrand2016	National qualification for Associate Professor (MCU-PH), Clinical Pharmacy2015	PhD in Clinical Pharmacy and BiotechnologiesUniversité d’Auvergne, Clermont-Ferrand2010	Residency Diploma in Hospital PharmacyUniversité d’Auvergne, Clermont-Ferrand2010	Doctor of Pharmacy (PharmD)Université d’Auvergne, Clermont-Ferrand2009	Inter-University Diploma CESAM Clinical trials methodology ans biostatisticsUniversité Pierre et Marie Curie – Paris 62008	University Diploma – Rational antibiotic use in clinical practiceUniversité d’Auvergne, Clermont-Ferrand2008	MSc in Drug Sciences  Médicaments et autres produits de santé, spécialité « Pharmacologie, Pharmacocinétique, Toxicologie et développement des produits de santé », Parcours Recherche «Pharmacologie, Pharmacocinétique et Pharmacogénétique »   - Université Paris-Sud112007	University Diploma – Hospital hygiene and infection prevention</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université d’Auvergne, Clermont-Ferrand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOSPITAL AND ACADEMIC POSITIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Year	Position2025	Full Professor – Hospital Practitioner (PU-PH)Head of Pharmacy Department, CHU Clermont-FerrandHead of Management and Support Unit – Clermont-Ferrand University Hospital2024	Associate Professor – Hospital Practitioner (MCU-PH)Head of Pharmacy Department, CHU Clermont-FerrandHead of Management and Support Unit – Clermont-Ferrand University Hospital2016	Associate Professor – Hospital Practitioner (MCU-PH)Head of the Clinical Trials Unit – Pharmacy Department, Clermont-Ferrand University Hospital2013	Hospital PractitionerHead of the Clinical Trials Unit – Pharmacy Department, Clermont-Ferrand University Hospital2013	National Competitive Examination for Hospital Practitioner (Title II)2010-2012	Hospital Pharmacist – AssistantDispensing unit - CHU de Clermont-Ferrand2006-2010	Hospitral Pharmacy residentPharmacy CHU Clermont-Ferrand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOSPITAL AND ACADEMIC POSITIONS AND ACTIVITIES</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Positions and Activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Research activitiesFaculty member and researcher affiliated with the Materials for Health (MPS) research team, led by Prof. Jean-Marie Nédélec, within the Institute of Chemistry of Clermont-Ferrand (ICCF), directed by Prof. Fabrice Leroux.Doctoral School: Engineering Sciences (ED SPI), National Polytechnic Institute (INP), Université Clermont Auvergne (UCA)Research theme: Medical devices and container–content interactions (Head: Prof. Valérie Sautou)Research focus: Clinical evaluation of plasticizer release from medical devices: patient exposure, toxicological risk, and environmental health approach</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since her PhD thesis, Prof. Lise Bernard’s research has focused on the clinical evaluation and safety of medical devices, particularly content–container interactions involving polymer-based infusion systems and the associated risks for hospitalized patients. Her early work investigated drug stability and compatibility in contact with infusion medical devices, demonstrating that injectable drug quality and safety may be significantly impacted not only by physicochemical conditions, but also by the materials constituting the devices themselves. These findings contributed to promoting a comprehensive and integrated approach to medication safety fully incorporating the medical-device dimension.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Her research subsequently evolved toward the investigation of additive and plasticizer release from PVC-based medical devices, especially endocrine-disrupting compounds such as DEHP and alternative plasticizers. Through the combination of analytical chemistry, ex vivo migration models, clinical biomonitoring and toxicological approaches, her work contributed to the characterization of patient exposure to plasticizers in several high-risk clinical settings, including intensive care, ECMO, hemofiltration and neonatal care. These studies notably demonstrated the major contribution of medical devices to neonatal exposure to plasticizers during critical developmental periods.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Her current research activities are structured around three main axes:(i) evaluation of plasticizer migration and patient exposure associated with sterile medical devices;(ii) development of innovative preventive strategies to reduce migration and improve medical-device safety, including hybrid sol-gel barrier coatings and risk-management algorithms;(iii) toxicological and translational assessment of endocrine disruption and mixture (“cocktail”) effects related to multi-exposure to plasticizers, particularly in vulnerable neonatal populations.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Following a hospital-university mobility at INSERM U1231 (NuTOX laboratory, Dijon), her research further integrated translational toxicology and environmental health perspectives, with a particular focus on developmental exposure windows and long-term neurodevelopmental consequences. She currently coordinates NEOMIX, a multidisciplinary project funded by the French National Research Program on Environment and Occupational Health (ANSES PNR-EST 2023), investigating endocrine-disrupting mixture effects associated with neonatal exposure to plasticizers released from medical devices and their potential impact on neurodevelopmental outcomes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications	Total	Other Scientific Dissemination Activities	TotalInternational publications	41	Invited lectures	9National publications	13	Workshops	18Communications	Oral communications : 14Posters : 40	Books and book chapters	14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">List of publicationsInternational peer-reviewed publications*Original research articles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marion Barrieu, Othylie Allard, Lise Bernard, Valérie Sautou, Philip Chennell. Contamination of ophthalmic solutions by 2,4-Di‑tert-butylphenol: an evaluation of leachability and in vitro cytotoxicity. European Journal of Pharmaceuticals Sciences. Volume 222, 1 July 2026, 107546</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard, Lise; Cambier, Sébastien; Sautou, Valerie; Dahbi, Laurence; Valentin-Séverin, Isabelle; Chennell, Philip; Pereira, Bruno; Chagnon, Marie Christine. Characterization of representative plasticizer exposure mixtures in NICU neonates: A non-negative matrix factorization approach for mixture toxicity assessment. Environmental Science & Technology. 2026</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Claire Dupuis, Konstantinos Bachoumas, Charlotte Oris,, Sasha Eisenberg, Bruno Pereira, Yves Boirie, Nicolas Farigon, Vincent Sapin, Lise Bernard, Ruddy Richard, Frédéric Costes, Mireille Adda, Bertrand Souweine. Properties of testosterone transdermal gel in restoring serum testosterone levels in critically ill patients: the TestICU-1 pilot study. Annals of Intensive Care. 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gisèle Pickering, Lionel Noah, Bruno Pereira, Jonathan Goubayon, Vincent Leray, Ambre Touron, Nicolas Macian, Lise Bernard, Christian Dualé, Veronique Roux, Carine Chassain. Assessing Brain Function in Stressed Healthy Individuals Following the Use of a Combination of Green Tea, Rhodiola, Magnesium, and B Vitamins: An fMRI Study. Frontiers in Nutrition, 2023; 11211321</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Candy Guiguet-Auclair, Lise Bernard, Stéphane Boisgard, Zuzana Cardinaud, Jennifer Fernandes, Anne Debost-Legrand, Elisabeth Gregoire, Jean Paul Lanquetin, Nadine Morin, Estelle Lopes, Thibault Noel, Benjamin Guillot, Hervé Viennet, Dominique Reynaud, Ousmane Traore, Guillaume Legrand. Clinical practice recommendations for nurse-administered intramuscular injections in mental health: A modified Delphi study. Journal of Advanced Nursing, 2023, May</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lise Bernard, Morgane Masse, Benoît Boeuf, Philip Chennell, Bertrand Decaudin, Nelly Durand, Stéphanie Genay, Céline Lambert, Yoann Le Basle, Emmanuel Moreau, Jérémy Pinguet, Varlane Ponsonnaille, Damien Richard, Nathalie Saturnin, Laurent Storme, Valérie Sautou; ARMED study group. Medical devices used in NICU: The main source of plasticisers' exposure of newborns. Sci Total Environ, 2023, 858(Pt 3):159994</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jeremie Zerbit, Marion Detroit, Sylvie Chevret, Frederic Pene, Charles-Edouard Luyt, Jade Ghosn, Frederic Eyvrard, Guillaume Martin-Blondel, Benjamine Sarton, Raphael Clere-Jehl, Pierre Moine, Amélie Cransac-Miet, Pascal Andreu, Marie Labruyere, Laetitia Albertini, Jean-François Huon, Pauline Roge, Lise Bernard, Magali Farines-Raffoul, Maxime Villiet, Arnaud Venet, Louis Marie Dumont, Jean Daniel Kaiser, Claire Chapuis, François Goehringer, François Barbier, Stephane Desjardin, Younes Benzidi, Corinne Guerin, Nora Abbas, Rui Batista, Jean François Llitjos, Marie Kroemer. Remdesivir for Patients Hospitalized with COVID-19 Severe Pneumonia: A National Cohort Study (Remdeco-19). Journal of Clinical Medicine, 2022;11(21):6545</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Macian, Christian Dualé, Marion Voute, Vincent Leray, Marion Courrent, Paula Bodé, Fatiha Giron, Sylvie Sonneville, Lise Bernard, Fabienne Joanny, Katell Menard, Gilles Ducheix, Bruno Pereira and Gisèle Pickering. Short-Term Magnesium Therapy Alleviates Moderate Stress in Patients with Fibromyalgia: A  randomized Double-Blind Clinical Trial. Nutrients, 2022, 14, 2088. [IF 5,717]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Raiko Blondonnet, Laure-Anne Simand, Perine Vidal, Lucile Borao, Nathalie Bourguignon, Dominique Morand, Lise Bernard, Laurence Roszyk, Jules Audard, Thomas Godet, Antoine Monsel, Marc Garnier, Christophe Quesnel, Jean-Etienne Bazin, Vincent Sapin, Julie A. Bastarache, Lorraine B. Ware, Christopher G. Hughes, Pratik P. Pandharipande, E. Wesley Ely, Emmanuel Futier, Bruno Pereira, Jean-Michel Constantin, and Matthieu Jabaudon; for the SESAR Collaborative Group. Design and Rationale of the Sevoflurane for Sedation in Acute Respiratory Distress Syndrome (SESAR) Randomized Controlled Trial. Journal of Clinical Medicine, 2022, 11 (10), 2796. [IF 4,241]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mélissandre Nicot, Ludovic Miraillet, Bruno Pereira, Jean-Baptiste Bouillon-Minois, Julien Raconnat, Farès Moustafa, Jeannot Schmidt, Sophia Sickout-Arondo, Lise Bernard, Pierre Clavelou and Xavier Moisset. The Use of a Fixed 50:50 Mixture of Nitrous Oxide and Oxygen to Reduce Lumbar Puncture-Induced Pain in the Emergency Department: A Randomized Controlled Trial. J. Clin. Med. 2022, 11, 1489. [IF 4,241]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Raphaëlle Lautraite, Lise Bernard, Pascale Halle, Philip Chennell , Yoann Le Basle , Justyna Kanold, Valérie Sautou. Ex vivo model to assess the exposure of patients to plasticizers of medical devices during pre-CAR-T cells apheresis. Toxics, 2022, 10, 79. [IF 4,146]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lise Bernard, Yassine Bouattour, Morgane Masse, Benoît Boeuf, Bertrand Decaudin, Stéphanie Genay, Céline Lambert, Emmanuel Moreau, Bruno Pereira, Jérémy Pinguet, Damien Richard, Valérie Sautou, For The Armed Study Group. Reply to Otter et al. Comment on “Bernard et al. Association between Urinary Metabolites and the Exposure of Intensive Care Newborns to Plasticizers of Medical Devices Used for Their Care Management. Metabolites, 11 (9), 596, 2021. [IF 4,932]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lise Bernard, Yassine Bouattour, Morgane Masse, Benoît Boeuf, Bertrand Decaudin, Stéphanie Genay, Céline Lambert, Emmanuel Moreau, Bruno Pereira, Jérémy Pinguet, Damien Richard, Valérie Sautou, For The Armed Study Group. Association between Urinary Metabolites and the Exposure of Intensive Care Newborns to Plasticizers of Medical Devices Used for Their Care Management. Metabolites, 11 (4), 252, 2021. [IF 4,932]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pickering  G , Pereira B, Morel V, Corriger, Giron F, Marcaillou F, Bidar-Beauvallot A, Chandeze E, Lambert C, Bernard L, Delage N. Ketamine and Magnesium for Refractory Neuropathic Pain: A Randomized, Double-blind, Crossover Trial. Anesthesiology, 2020. [IF 7,892]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bouattour Y, Wasiak M, Bernard L, Pinguet J, Richard D, Lambert C, Pereira B, Chennell P, Sautou V. Quantification of bis(2-ethylhexyl) phthalate released by medical devices during respiratory assistance and estimation of patient exposure. Chemosphere. 2020 [IF 7,086]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard L, Bailleau M, Eljezi T, Chennell P, Souweine B, Lautrette A, Sautou V. How does Continuous Venovenous Hemofiltration theoretically expose (ex-vivo models) inpatients to diethylhexyladipate, a plasticizer of PVC medical devices? Chemosphere, 2020, 250. [IF 7,086]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tokhadze N, Chennell P, Bernard L, Lambert C, Pereira B, Mailhot-jensen B, Sautou V. Impact of alternative materials to plasticized PVC infusion tubings on drug sorption and plasticizer release. Scientific Reports, 2019, 12 (9) [IF 4,379]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pinguet J, Kerckhove N, Eljezi T, Lambert C, Moreau E, Bernard L; Bœuf B, Decaudin B, Genay S, Masse M, Storme L, Sautou V and Richard D, for the ARMED Study Group. New SPE-LC-MS/MS method for the simultaneous determination in urine of 22 metabolites of DEHP and alternative plasticizers from PVC medical devices. Talanta. 2019, 198, 377-389. [IF 6,057]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Montanier N, Bernard L, Lambert C, Pereira B, Desbiez F, Terral D, Abergel A, Bohatier J, Rosset E, Schmidt J, Sautou V, Hadjadj S, Batisse-Lignier M, Tauveron T, Maqdasy S, Roche B. Prospective Evaluation of a Dynamic Insulin Infusion Algorithm for Non Critically-Ill Diabetic Patients: a Before-After Study. PlosOne, 2018, 14 [IF 3,24]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kerckhove N, Pereira B, Soriot-thomas S, Alchaar H, Deleens R, Hieng V, Serra E, Lanteri-minet M, Arcagni P, Picard  P, Lefebvre-kuntz D, Maindet-dominici M, Mick G, Balp L, Lucas C, Creach C, Letellier M, Martinez V, Navez M, Delbrouck D, Kuhn E, Piquet E, Bozzolo E, Brosse C, Lietar B, Marcaillou F, Hamdani A, Leroux-Bromberg N, Perier Y, Vergne-Salle P, Gov C, Richard D, Mallet C, Bernard L, Lambert C, Dubray D, Duale C and Eschalier A. EDONOT - Ethosuximide for the treatment of non-diabetic peripheral neuropathic pain: a proof-of-concept randomized, parallel, double-blind and controlled clinical study. European Journal of Pain. 2018, 6 (12). [IF 3,931]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fernandez-Canal C, Pinta, P-G, Eljezi T, Larbre V, Kauffmann S, Camilleri L, Cosserant B, Bernard L, Pereira B, Constantin J-M, Grimandi G, Sautou V, for Armed Study Group. Patients' exposure to PVC plasticizers from ECMO circuits. Expert Review of Medical Devices, 2018, 15, 377-383. [IF 3,166]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard L, Eljezi T, Clauson H, Lambert C, Bouattour Y, Chennell P, Pereira B, Sautou 1, on behalf of the ARMED Study Group. Effects of flow rate on the migration of different plasticizers from PVC infusion medical devices. PlosOne. 2018, 23, 13 (2). [IF 3,24]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie C, Hamlaoui S, Bernard L, Bourdeaux D, Sautou V, Lemery D, Vendittelli F, Sauvant-Rochat MP. Exposure of pregnant women to phthalates and alternative plasticizers contained in medical devices. BMC Womens Health, 2017, 17, 45. [IF 2,809]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bulyez S, Pereira B, Caumon E, Imhoff E, Roszyk L, Bernard L, Bühler L, Heidegger C, Jaber S, Lefrant JY, Chabanne R, Bertrand PM, Laterre PF, Guerci P, Danin PE, Escudier E, Sossou A, Morand D, Sapin V, Constantin JM, Jabaudon M; EPIPAN study group and the AzuRea network. Epidural analgesia in critically ill patients with acute pancreatitis: the multicentre randomised controlled EPIPAN study protocol. BMJ Open. 2017 May 29;7(5). [IF 2,692]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fauquert JL, Michaud E, Bernard L, Gourdon-Dubois N, Pereira B, Rouzaire PO, Rochette E, Barre A, Rolland E, Heraud MC, Labbé A, Jouaville L, Dupré A, Hiss Gallergo C, Chausset A, Petit I, Chapuis A, Usclade A, Montmaneix N, Labbé G, Sablayrolles V, Endré-Gomez SA, Kassai B, Buchmuller A, Rougé P,Evrard B, Merlin E. Peanut oral immunotherapy in adolescents: Peanut gastrointestinal delivery oral immunotherapy in adolescents: results of the build-up phase of a randomized, double-blind, placebo-controlled trial (PITA study). Clinical and Experimental Allergy, 2018, 48, 862-874. [IF 5,018]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Moisset X, Sia MA, Pereira B, Taithe F, Dumont E, Bernard L, Clavelou. A fixed 50:50 mixture of nitrous oxide and oxygen reduces lumbar puncture-induced pain: a randomized controlled trial P. Eur. J. Neurol, 2017, 24(1) 46-52. [IF 6,089]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard L, Bourdeaux D, Pereira B, Azaroual N, Barthélémy C, Breysse C, Chennell P, Cueff R, Dine T, Eljezi T, Feutry F, Genay S, Kambia N, Lecoeur M, Masse M, Odou P, Radaniel T, Simon N, Vaccher C, Verlhac C, Yessad M, Décaudin B, Sautou V. Analysis of plasticizers in PVC medical devices: Performance comparison of eight analytical methods. Talanta. 2017, 1 162: 604-11. [IF 6,057]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Futier E, Biais M, Godet T, Bernard L, Rolhion C, Bourdier J, Morand D, Pereira B, Jaber S; FLASH trial management committee. Fluid loading in abdominal surgery - saline versus hydroxyethyl starch (FLASH Trial): study protocol for a randomized controlled trial. Trials. 2016 21;16:582. [IF 2,279]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard L, Roche B, Batisse M, Terral D, Tauveron I, Sautou V. Development of a cross-disciplinary continuous insulin infusion protocol in non-critically ill patients in a French university hospital. J Eval Clin Pract 2016, doi:10.1111/jep.12517. [IF 2,431]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourdeaux D, Yessad M, Larbre V, Chennell P, Eljezi T, Bernard L, Sautou V. Analysis by GC-MS of PVC plasticizers in medical devices and infused solutions. J Pharm Biomed Anal. 2015, 25 (118): 206-213. [IF 3,935]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard L, Cueff R , Chagnon MC, Abdoulouhab F, Décaudin B, Breysse C, Kauffmann S,  Cosserant B, Souweine B, Sautou S for the ARMED study group. Migration of plasticizers from medical devices made in PVC : development of an infusion-simulating model. Int J Pharm. 2015, 494(1):136-45. [IF 5,875]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Michaud E, Evrard B, Pereira B, Rochette R, Bernard L, Rouzaire P.O, Gourdon-Dubois N, Merlin E, Fauquert J.L. Peanut oral immunotherapy in adolescents: study protocol for a randomized controlled trial. Trials. 2015, 16 (1): 197. [IF 2,279]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard L, Cueff R, Breysse C, Décaudin B, Sautou V. for the Armed Study Group. Migrability of PVC plasticizers from medical devices: preliminary tests from food industry-based models. Int J Pharm. 2015, 15 (485): 341-347 [IF 5,875]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard L, Cueff R, Bourdeaux D, Breysse C, Sautou V. for the Armed Study Group. Analysis of plasticizers in poly(vinyl chloride) medical devices for infusion and artificial nutrition: comparison and optimization of the extraction procedures. Anal Bioanal Chem. 2015, 407 (6): 1651-1659. [IF 4,142]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard L, Décaudin B, Lecoeur M, Richard D, Bourdeaux D, Cueff R, Sautou V. for the Armed Study Group. Analytical methods for the determination of DEHP plasticizer alternative present in medical devices: a review. Talanta. 2014, 129, Pages 39-54 1659. [IF 6,057]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard L, Cueff R, Massard C, Blavignac C, Awitor K.O, Chopineau J, Sautou  V. Hybrid sol gel coating: a solution to prevent interactions between plasticized PVC and injectable drugs? J Appl Polym Sci. 2013, Volume 131, Issue 8, April 15, 2014 [IF 3,125, non indexée Medline]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Massard C, Bernard L, Cueff R, Raspal V, Feschet-Chassot E, Sibaud Y, Sautou V, Awitor KO. Photopolymerizable hybrid sol gel coating as a barrier against plasticizer release. Prog Org Coat. 2012, 75 : 116-123. [IF 5,161, Non indexée MedLine]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Balayssac D, Badaroux L, Rodier C, Sautou-Miranda V, Bazin JE, Chopineau J. Compatibility and stability of analgesic admixtures for parenteral use: paracetamol, ketoprofen, tramadol and nefopam. EJHP Science, 2009, 15 (4), 78-82. [IF 1,652]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Publications as investigator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vignaud M, Paugam-Burtz C, Garot M, Jaber S, Slim K, Panis Y, Lucet JC, Bourdier J, Morand D, Pereira B, Futier E, COMBINE trial management committee. Comparison of intravenous versus combined oral and intravenous antimicrobial prophylaxis (COMBINE) for the prevention of surgical site infection in elective colorectal surgery: study protocol for a multicentre, double-blind, randomised controlled clinical trial.BMJ Open, 2018, 8(4). [IF 2,692]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Radaniel T, Genay S, Simon N, Feutry F, Quagliozzi F, Barthélémy C, Lecoeur M, Sautou V, Décaudin B, Odou P; ARMED study group. Quantification of five plasticizers used in PVC tubing through high performance liquid chromatographic-UV detection. J Chromatogr B. 2014, 965, 158-63. [IF 3,205]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lecoeur M, Simon N, Sautou V, Decaudin B, Vaccher C; ARMED study group. A chemometric approach to elucidate the parameter impact in the hyphenation of evaporative light scattering detector to supercritical fluid chromatography. J Chromatogr A. 2014, 1333, 124-33. [IF 4,759]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National peer-reviewed publications*Publications in indexed journals</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Claire Chatron, Romane Huet, Marie Spaczek, Marie Sophie Cherillat, Lise Bernard, Anne Boyer, Mongaret Céline. Activités éducatives réalisées par les pharmaciens : évaluation de leurs pratiques et de leur perception au sein d’un établissement. Soumis dans Annales Pharmaceutiques Françaises. Mars 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Wasiak, Lise Bernard. Que sont les Médicaments de Thérapie Innovante (MTI) ? Soumis dans Bulletin du Cancer. Janvier 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pauline Plaidy, Philip Chennell, Iness Wamen, Lucie Germon, Benoît Boeuf, Valérie Sautou, Lise Bernard. Montages de perfusion en néonatologie : quelles pratiques en France ? Annales Pharmaceutiques Françaises, 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">P. Garcia Santos, L. Bernard, S. Bedhomme, S. Blum, M. Gravelin, MF. Leonce, ML. McLeod, B. Roche, MC. Roche, A. Van Lander, V. Sautou, B. Vennat. L’Entretien Pharmaceutique pour le patient Diabétique de Type 2 : élaboration d’une fiche de suivi. Annales Pharmaceutiques Françaises.  2017, 75 (5) 385-397</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard L, Lecomte B,  Pereira B, Proux A, Boyer A, Sautou V. Optimisation de la prévention de la bronchiolite à VRS chez les nouveaux-nés et prématurés : mesure de l'impact d'une intervention éducative ciblée. Arch Pediatr. 2015, 22 (2) : 146-53. [IF 1,18]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bernard L, Sautou V, Bourdeaux D, Chopineau J. Stabilité et compatibilité du paracétamol, du kétoprofène et de l’amoxicilline administrés avec un perfuseur de sécurité. Ann Fr Anesth Reanim. 2012, 31, 47-52 [IF 4,132]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications in non-indexed journals</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Christelle Mouchoux, Pierrick Bedouch, Stéphanie Belaiche, Lise Bernard, Delphine Cabelguenne, Philippe Cestac, Rémy Collomp, Florian Corréard, Jérôme Coutet, Anne Dory, Guillaume Gory, Julien Gravoulet, Jean-François Huon, Céline Mongaret, Benoit Allenet, Avec la collaboration des membres du Conseil d’Administration :, Avec la collaboration de la commission junior :, Jean-Didier Bardet, Pierrick Bedouch, Delphine Cabelguenne, Héloïse Capelle, Philippe Cestac, Marie-Camille Chaumais, Catherine Chenailler, Rémy Collomp, Florian Corréard, Anne-Charlotte Desbuquois, Antoine Dupuis, Félicia Ferrera, Bénédicte Gourieux, Julien Gravoulet, Guillaume Hache, Stéphane Honoré, Jean-François Huon, Elsa Jouhanneau, Sandrine Masseron, Céline Mongaret, Arnaud Potier, Sonia Prot-Labarthe, Clarisse Roux, Eric Ruspini, Laurence Spiesser-Robelet, Quentin Damiens, Oriane Jouhet, Imane Badran, Simrandeep Singh, William Baudras, Mathilde Roche, Anton Chatelot, Alexis Sean, Clémentine Airaud, Marie Guthapfel, Lucas Diradourian, Kelly Pereira Maia, Théo Vincent, Maëva Mazzoli, Alexis Gilloteau . Lexique de la pharmacie clinique 2025. Mise à jour des lexiques 2018 & 2021. Le Pharmacien Clinicien, 2025; 60 (1) : 6-10</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lise Bernard, Cyril Breuker, Quentin Perrier. Fiche réflexe : diabète de type 1 et 2. Le Pharmacien Clinicien, 2024 ; 59 (4) : 476-478</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Naura Broudissout, Lise Bernard, Clément Lahaye, Céline Mongaret. Diabète et comorbidités cardiovasculaires chez la personne âgée. Le Pharmacien Clinicien, 2023 ; 58 (4) : 407-408</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lise Bernard et Stéphane Honoré. Essais cliniques décentralisés : quelle place pour la pharmacie clinique ? Le Pharmacien Clinicien, 2023 ; 58 (3) : 271-273</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Société Française de Pharmacie Clinique. Recommandations de bonnes pratiques –bonnes pratiques de pharmacie clinique. Le Pharmacien Clinicien, 2022 ; 57 : 108-124</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Audrey Lehmann, Laurent Flet, Hélène Bourgoin, Audrey Castet, Laetitia Caturla, Amélie Cransac, Sarah Djabarouti, Frédéric Eyvrard, Anaïs Grand, Corinne Guérin, Mélanie Minoves, Françoise Renon-Carron, Lise Bernard, CPCHU Essais Cliniques. Activités pharmaceutiques relatives aux essais cliniques de médicaments et dispositifs médicaux réalisés au sein des établissements de santé - Guide professionnel. Le Pharmacien Clinicien, 2022, 57 (4) : 328-335</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Allenet A, Juste M, Mouchoux C, Collomp R, Pourrat X, Varin R,
+Honoré S, avec la contribution du Conseil d’administration et du Conseil scientifique de la société française de pharmacie clinique (SFPC). De la dispensation au plan pharmaceutique personnalisé: vers un modèle intégratif de   pharmacie clinique. Le Pharmacien Hospitalier et Clinicien 2019;54:56-63</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Yessaad M, Bernard L, Bourdeaux D, Chennell P, Sautou V. Development of a stability indicating method for simultaneous analysis of five water-soluble vitamins by liquid chromatography. Water-Soluble Vitamins by Liquid Chromatography. Pharmaceutical Technology in Hospital Pharmacy. 2018 ; 3(4)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pignard J, Bernard L, Chennell P, Sautou V. Gestion pharmaceutique des études cliniques de thérapie génique en France.Le Pharmacien Hospitalier et Clinicien. 2015, 50, 434-443.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Research Grants *As Principal InvestigatorINCEPTION (Investigation of Non-intentionally added substances and Chemical contaminants from Exposure during Periconceptional phase and Toxicological assessment In assisted reproductION)Selected for Phase 2 – ANR Generic Call 2026 (requested funding: €751NEOMIX (NEOnatal multiexposure to medical devices plasticizers: endocrine disruption MIXture effects and neurodevelopmental disorders) - PNRT-EST (ANSES) Call 2023 (199 785k€)ARIANE (Algorithme de gestion des Risques d’InterActions contenu/contenant en perfusion NEonatale)Fondation pour la Recherche en Pharmacie Hospitalière (FRPH) Call 2018 –15 k€PREMISOL (PREvention de la Migration des phtalates à partir des dispositifs médicaux en PVC par SOL gel hybride)Emergence Call 2017-2018 – CAP2025 project I-Site initiative – 30k€</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As scientific collaboratorARMED observational clinical study(Assessment and Risk Management of Medical Devices in Polyvinyl Chloride)Sponsor: Clermont-Ferrand University HospitalFunding: ANSM Research Grant Program 2012 (2013–2015)Scientific coordinator: Prof. Valérie Sautou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARMED-NEO RIPH3 observational study(Assessment and Risk Management of Medical Devices in Polyvinyl Chloride in Neonatology)Sponsor: Clermont-Ferrand University HospitalFunding: ANSM Research Grant Program 2015 (2016–2018)Scientific coordinator: Prof. Valérie Sautou</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As scientific coordinatorELDIIP local observational clinical study(Evaluation of a Locally Developed Dynamic Insulin Infusion Protocol)Sponsor: Clermont-Ferrand University HospitalFunding: noneStudy period: 2015–2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overview of research supervision activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Participation in the supervision of doctoral theses	1Participation as reviewer in an HDR committee	1Participation in doctoral thesis committees	2Master’s supervision 17Master’s year 10Master’s year 7Others	1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hospital–University Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">INSERM UMR U1231, Nutrition and Toxicology Laboratory (NUTOX), Prof. N. Khan – Scientific supervision: Prof. Marie-Christine Chagnon (March 2021 – March 2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Teaching team: Laboratory of Clinical Pharmacy and Biotechnics – Faculty of Pharmacy – Université Clermont AuvergneTeaching load in Clinical Pharmacy: 164 contact hours (tutorial equivalent)Undergraduate teaching (Years 1–2): infectious diseases, endocrinology, medication-related iatrogeny, and clinical pharmacy, with a primary focus on older adultsPostgraduate teaching (Residency in Hospital Pharmacy): Regional co-coordinator of the Clinical Pharmacy teaching unit (core curriculum) within the Hospital Pharmacy residency prograContinuing education: involvement in university diplomas and continuing professional development (CPD) programsHead of the University Diploma / Teaching Unit in Geriatric Clinical PharmacyHead of the University Diploma / Teaching Unit in Pediatric Clinical PharmacyLecturer in CPD program: Management of sore throat and urinary tract infections in community pharmacyTeaching ResponsibilitiesCourse Director – Therapeutic Case Studies (UE20), PharmD Year 4 (DFASP1), Faculty of Pharmacy, Université Clermont AuvergneCourse Director – Clinical Pharmacy Teaching Unit, Residency track (DFASP2), Faculty of Pharmacy, Université Clermont AuvergneParticipation in academic and curriculum committeesMember of the Faculty Council (Faculty of Pharmacy)Member of the Simulation Center</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overview of supervision activities related to teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">State doctoral degrees in Pharmacy and Medicine, and Pharmacy Residency: 33</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chairing of Hospital Pharmacy residency thesis defenses: 9</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">State diploma of Doctor of Pharmacy: 8</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hospital Pharmacy Residency : 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Medicine Residency: 1</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation in Hospital Pharmacy residency thesis committees: 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hospital positions and activities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Head of Pharmacy Department and Chief Pharmacist (Hospital Pharmacy Unit) – Clermont-Ferrand University HospitalResponsibilities: Strategic management and leadership, project management and implementation, human resources management, support and development of clinical and institutional projects, contribution to quality policy and risk management, healthcare expenditure control and optimization, integration of quality of work life (QWL) initiatives, oversight of contractual agreements and delegation processes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since July 2024, Professor Lise Bernard has served as Head of the Pharmacy Department and Chief Pharmacist at Clermont-Ferrand University Hospital. In parallel, she has led the Management and Support Unit of the Pharmacy Department since January 2024, contributing to the strategic and operational coordination of pharmaceutical, clinical, and institutional activities across the hospital.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Her responsibilities include strategic governance of the pharmacy department, implementation of institutional transformation projects, coordination with hospital executive and functional departments, quality and risk management policies, supervision of healthcare expenditure optimization, and development of innovative organizational models integrating clinical pharmacy and patient-centered care. She is notably coordinating the MoSUP project, a large-scale pharmacy modernization and centralization program combining logistical transformation with the deployment of clinical pharmacy services.A major focus of her current activities is the structuring and deployment of a hospital-wide pharmaceutical care pathway aimed at preventing medication-related iatrogenesis through a graded and risk-stratified approach to clinical pharmacy.   This strategy combines pharmaceutical expertise, medication reconciliation, medication reviews, personalized pharmaceutical care plans, therapeutic education, and coordinated follow-up throughout the patient care continuum.Under her leadership, clinical pharmacy activities have been progressively expanded across multiple medical specialties and multidisciplinary day hospitals, including oncology, autoimmune diseases, infectious diseases, neurology, geriatrics, transplantation, and chronic disease management programs.  She initiated and coordinates MoSIRIS, an innovative multidisciplinary day hospital dedicated to the prevention of medication-related iatrogenesis in older adults and vulnerable patients.   This program is based on a holistic and territorially integrated model involving clinical pharmacists, geriatricians, internists, primary care physicians, nurses, social workers, and allied healthcare professionals. The MoSIRIS pathway combines comprehensive medication assessment, pharmaceutical care planning, deprescribing strategies, coordination with community healthcare professionals, and patient-centered risk prevention interventions.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">In parallel, Professor Bernard serves as Vice-President of the hospital COMEDIMS committee, where she contributes to institutional policies regarding medication and medical device evaluation, safe prescribing practices, healthcare efficiency, and the implementation of coordinated medication safety strategies at hospital and regional levels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key collective and professional activities</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">French Society of Clinical Pharmacy (SFPC): President (since November 2025); member of the Geriatrics Working Group (lead: Prof. C. Mouchoux)CPCHU (Conference of Heads of Pharmacy Departments in University Hospitals): Member of the plenary assembly; Coordinator of the Clinical Trials Working Group and the Early Access Programs Working GroupANEPC (National Association of Pharmacy Students): MemberEuropharmat Academic College: Member</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">GCS HOURAA – Pharmacy Working Group : co-coordinatorPharmaceutical Federation – GHT Territoires d’Auvergne : coordinatriceAuvergne Regional Society of Gerontology (SGCA): memberRegional Journal of Pharmaceutical Interventions: local Coordinator for the Clermont-Ferrand area (under the supervision of Prof. C. Mouchoux)*Local level (Clermont-Ferrand University Hospital) *Medical Board (CME), Clermont-Ferrand University Hospital: MemberDrug and Sterile Medical Devices Committee (COMEDIMS), Clermont-Ferrand University Hospital: Vice-President ; Co-coordinator, High-Risk Populations Subcommittee – GeriatricsEthics Committee, Clermont-Ferrand University Hospital: Member</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lead Pharmacist for Geriatric Care Pathways – Medication-Related Iatrogeny PreventionHead of the MoSIRIS Day Hospital (Modernization for the Securing and Reduction of Iatrogenic Risk Related to Health Products)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical practice recommendations for nurse‐administered intramuscular injections in mental health: A modified Delphi study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candy Guiguet‐auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Cardinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jan.15709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Magnesium Therapy Alleviates Moderate Stress in Patients with Fibromyalgia: A Randomized Double-Blind Clinical Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Voute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2088. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14102088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex Vivo Model to Assess the Exposure of Patients to Plasticizers from Medical Devices during Pre-CAR-T Cells’ Apheresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Lautraite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Chennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Basle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.79. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxics10020079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of a Fixed 50:50 Mixture of Nitrous Oxide and Oxygen to Reduce Lumbar Puncture-Induced Pain in the Emergency Department: A Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissandre Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Miraillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Raconnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (6), pp.1489. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11061489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remdesivir for Patients Hospitalized with COVID-19 Severe Pneumonia: A National Cohort Study (Remdeco-19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Zerbit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Detroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Edouard Luyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (21), pp.6545. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11216545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of anakinra versus usual care in adults in hospital with COVID-19 and mild-to-moderate pneumonia (CORIMUNO-ANA-1): a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Tharaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pialoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.295-304. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30556-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between Urinary Metabolites and the Exposure of Intensive Care Newborns to Plasticizers of Medical Devices Used for Their Care Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.252. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo11040252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Otter et al. Comment on “Bernard et al. Association between Urinary Metabolites and the Exposure of Intensive Care Newborns to Plasticizers of Medical Devices Used for Their Care Management. Metabolites 2021, 11, 252”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.598. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo11090598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tocilizumab vs Usual Care in Adults Hospitalized With COVID-19 and Moderate or Severe Pneumonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Tharaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Resche-Rigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 (1), pp.32-40. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamainternmed.2020.6820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-call duties in hospital pharmacies: National survey and elaboration of a training program for pharmacy residents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bellegarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sautou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pharma.2020.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of bis(2-ethylhexyl) phthalate released by medical devices during respiratory assistance and estimation of patient exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Wasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Richard Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 255, pp.126978. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of a Brief Cognitive-Emotional Group Intervention for Patients with Borderline personality disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Walburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2019.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does continuous venovenous hemofiltration theoretically expose (ex-vivo models) inpatients to diethylhexyladipate, a plasticizer of PVC medical devices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teuta Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Chennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Souweine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 250, pp.126241. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New SPE-LC-MS/MS method for the simultaneous determination in urine of 22 metabolites of DEHP and alternative plasticizers from PVC medical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teuta Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.377-389. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2019.01.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of a dynamic insulin infusion algorithm for non critically-ill diabetic patients: A before-after study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Montanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Desbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.e0211425. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0211425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of flow rate on the migration of different plasticizers from PVC infusion medical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teuta Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Clauson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.e0192369. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0192369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peanut gastrointestinal delivery oral immunotherapy in adolescents: Results of the build-up phase of a randomized, double-blind, placebo-controlled trial (PITA study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Fauquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gourdon-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (7), pp.862-874. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Stability Indicating Method for Simultaneous Analysis of Five Water-Soluble Vitamins by Liquid Chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Yessaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Chennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sautou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Technology in Hospital Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.207-218. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pthp-2018-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients’ exposure to PVC plasticizers from ECMO circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fernandez-Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gabriel Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teuta Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Larbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Medical Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (5), pp.377 - 383. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17434440.2018.1462698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and safety of a T-type calcium channel blocker in patients with neuropathic pain: A proof-of-concept, randomized, double-blind and controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alchaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Deleens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (7), pp.1321 - 1330. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejp.1221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidural analgesia in critically ill patients with acute pancreatitis: the multicentre randomised controlled EPIPAN study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bulyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Imhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Roszyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (5), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2016-015280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacist's interview with type 2 diabetes: Development of a follow-up form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bedhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gravelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (5), pp.385 - 397. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pharma.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of plasticizers in PVC medical devices: performance comparison of eight analytical methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 162, pp.604-611. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2016.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed 50:50 mixture of nitrous oxide and oxygen to reduce lumbar-puncture-induced pain: a randomized controlled trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Moisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Siaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taithe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.46-52. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ene.13127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of hospitalised pregnant women to plasticizers contained in medical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebti Hamlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sautou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-017-0398-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid loading in abdominal surgery - saline versus hydroxyethyl starch (FLASH Trial): study protocol for a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Futier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rolhion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.582. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-015-1085-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrability of PVC plasticizers from medical devices into a simulant of infused solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Décaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sautou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 485 (1-2), pp.341 - 347. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of plasticizers from PVC medical devices: Development of an infusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdoulouhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Décaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 494 (1), pp.136-145. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Sol Gel Coating: A Solution to Prevent Interactions Between Plasticized Poly(vinyl chloride) and Injectable Drugs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komla Oscar Awitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photopolymerizable hybrid sol gel coating as a barrier against plasticizer release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raspal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Feschet-Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (1-2), pp.116-123. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of endocrine-disrupting cocktail effect from multiexposure to plasticizers of medical devices in the neonatal population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sautou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et sécurité de l'administration des médicaments injectables en réanimation néonatale – L’apport du chercheur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hopipharm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the risk of exposure to plasticizers during pre-CarT cell apheresis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Lautraite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Chennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Basle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée TGI-TECHMED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the risk of exposure to plasticizers during pre-CarT cell apheresis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Lautraite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Chennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Basle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Annuelles de la Commission mixte Matériaux pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticizers exposure in nicu: is it an issue for the patients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Chennell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Décaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European society of clinical pharmacy - Spring Workshop 2022 (ESCP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Zürich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Clinical Pharmacy, 44, pp.823, 2022, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11096-022-01432-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités pharmaceutiques relatives aux essais cliniques de médicaments et de dispositifs médicaux réalisés au sein des établissements de santé - Guide professionnel 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des dysthyroïdies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Batisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tauveron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sallerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacie clinique et thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Elsevier-Masson, Paris, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement du diabète.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Batisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tauveron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sautou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacie clinique et thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Elsevier-Masson, Paris, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la migration des plastifiants à partir des dispositifs médicaux en polychlorure de vinyle et développement d'un moyen de prévention par procédé Sol-Gel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Badaroux Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université d'Auvergne - Clermont-Ferrand I, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015CLF1MM01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01657409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5267,51 +105,958 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="12A3940D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="7543FD9B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="01CCD575"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="AD2C0B8F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="EE3EB520"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="F9A9FC8B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5348,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet&#8208;auclair" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Cardinaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fernandes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.15709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03875985v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Nicot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miraillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raconnat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11061489" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Zerbit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Detroit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216545" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726351v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lautraite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Basle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10020079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellegarde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2020.09.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pavot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30556-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boeuf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090598" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220588v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11040252" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2020.6820" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wasiak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.11.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528010v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bailleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126241" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Montanier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbiez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211425" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clauson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192369" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fauquert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourdon-Dubois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13148" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Yessaad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourdeaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2018-0026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824347v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fernandez-Canal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gabriel Pinta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Larbre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kauffmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2018.1462698" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerckhove" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alchaar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deleens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.1221" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547387v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moisset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Siaa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taithe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.13127" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Hamlaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-017-0398-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526087v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdeaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azaroual" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.033" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649567v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia Santos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedhomme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gravelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2017.03.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bulyez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Caumon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Imhoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roszyk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-015280" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03611985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cueff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdoulouhab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.08.033" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01761951v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Biais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolhion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-1085-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393573v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breysse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;caudin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.03.030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Oscar Awitor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feschet-Chassot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2012.04.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKS5LZSR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066086v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032689v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154577v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154983v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04027067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s11096-022-01432-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-022-01432-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528077v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batisse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sallerin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01657409v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Badaroux Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF1MM01" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l_bernard@chu-clermontferrand.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103485v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Guiguet&#8208;auclair" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boisgard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Cardinaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fernandes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.15709" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256395v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102088" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lautraite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Halle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Basle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10020079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03875985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Nicot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miraillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raconnat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11061489" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Zerbit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Detroit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11216545" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pavot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30556-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouattour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boeuf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11040252" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090598" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2020.6820" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03139110v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellegarde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sautou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2020.09.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Wasiak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126978" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2019.11.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bailleau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teuta Eljezi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Souweine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126241" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.01.115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Montanier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbiez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211425" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clauson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192369" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840966v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fauquert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourdon-Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13148" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Yessaad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourdeaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pthp-2018-0026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fernandez-Canal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gabriel Pinta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Larbre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kauffmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2018.1462698" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerckhove" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alchaar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deleens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.1221" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919275v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bulyez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Caumon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Imhoff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roszyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-015280" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedhomme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gravelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2017.03.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526087v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourdeaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azaroual" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.10.033" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moisset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Siaa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taithe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.13127" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649274v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Hamlaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-017-0398-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01761951v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Biais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolhion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-015-1085-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393573v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cueff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breysse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;caudin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.03.030" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03611985v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdoulouhab" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.08.033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Massard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Oscar Awitor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464718v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Feschet-Chassot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2012.04.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKS5LZSR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066086v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dahbi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032689v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154577v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154983v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04027067v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s11096-022-01432-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-022-01432-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528077v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302043v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batisse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sallerin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01657409v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Badaroux Bernard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF1MM01" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>