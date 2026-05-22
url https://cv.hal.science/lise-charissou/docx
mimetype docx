--- v0 (2026-03-29)
+++ v1 (2026-05-22)
@@ -223,895 +223,895 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre trajectoires différentielles et incertitudes biographiques : une analyse longitudinale des pratiques corporelles après la chirurgie bariatrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la place des activités physiques adaptées dans l’accompagnement pré et post chirurgie bariatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Paccaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème congrès international de la société de sociologie du sport de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173099v1</w:t>
+                <w:t xml:space="preserve">hal-05421733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sociologique des incertitudes biographiques post-chirurgie bariatrique (6-24 mois) au prisme de l’évolution des pratiques corporelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre trajectoires différentielles et incertitudes biographiques : une analyse longitudinale des pratiques corporelles après la chirurgie bariatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la SOciété Française et Francophone de Chirurgie de l'Obésité et des Maladies Métaboliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOFFCOMM, May 2025, Saint-Etienne (FR), France</w:t>
+              <w:t xml:space="preserve">XIIIème congrès international de la société de sociologie du sport de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173053v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposition des rapports à l’environnement et des situations de handicap suite à une chirurgie bariatrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude sociologique des incertitudes biographiques post-chirurgie bariatrique (6-24 mois) au prisme de l’évolution des pratiques corporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Paccaud</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement(s) et inégalité - 11ème congrès de l'association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la SOciété Française et Francophone de Chirurgie de l'Obésité et des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOFFCOMM, May 2025, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173126v1</w:t>
+                <w:t xml:space="preserve">hal-05173053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la stigmatisation à l’empowerment ? Réinventer la relation corps-environnement par la chirurgie bariatrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recomposition des rapports à l’environnement et des situations de handicap suite à une chirurgie bariatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Paccaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Paccaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement(s) et inégalité - 11ème congrès de l'association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173148v1</w:t>
+                <w:t xml:space="preserve">hal-05173126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités physiques et sportives au cours de l'expérience de la chirurgie bariatrique : risque et opportunité d'un dispositif de gestion de la corpulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">De la stigmatisation à l’empowerment ? Réinventer la relation corps-environnement par la chirurgie bariatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Paccaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème congrès international de la société de sociologie du sport de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Environnement(s) et inégalité - 11ème congrès de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173116v1</w:t>
+                <w:t xml:space="preserve">hal-05173148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in the temporalities of bodily evolution post-bariatric surgery</w:t>
+                <w:t xml:space="preserve">Activités physiques et sportives au cours de l'expérience de la chirurgie bariatrique : risque et opportunité d'un dispositif de gestion de la corpulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Terral</w:t>
+                <w:t xml:space="preserve">Laurent Paccaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Issanchou</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2025 meeting of the Society for social studies of science (4S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Seattle (USA), United States</w:t>
+              <w:t xml:space="preserve">XIIIème congrès international de la société de sociologie du sport de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3SLF, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305129v1</w:t>
+                <w:t xml:space="preserve">hal-05173116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la place des activités physiques adaptées dans l’accompagnement pré et post chirurgie bariatrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity in the temporalities of bodily evolution post-bariatric surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 2025 meeting of the Society for social studies of science (4S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Seattle (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421733v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of passive peer co-presence on grip strength. Perspectives of application in rehabilitation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Marcher pour sa santé – une analyse des facteurs sociaux et environnementaux favorables ou défavorables à une pratique régulière »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les matinales de la DRAPPS Occitanie « la promotion de la marche dans la vie quotidienne ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAPPS Occitanie, Apr 2024, Toulouse (visoconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938237v1</w:t>
+                <w:t xml:space="preserve">hal-04984362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Marcher pour sa santé – une analyse des facteurs sociaux et environnementaux favorables ou défavorables à une pratique régulière »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of passive peer co-presence on grip strength. Perspectives of application in rehabilitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les matinales de la DRAPPS Occitanie « la promotion de la marche dans la vie quotidienne ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAPPS Occitanie, Apr 2024, Toulouse (visoconférence), France</w:t>
+              <w:t xml:space="preserve">39ème Congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984362v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La standardisation des cours collectifs de fitness Les Mills : le corps socialisé comme outil de management.</w:t>
               </w:r>
@@ -1569,64 +1569,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès commun de chirurgie viscérale &amp; digestive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2152,51 +2152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.015.0167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173053v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173116v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04984362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938221v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02407278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.015.0167" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173126v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04984362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938221v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02407278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>