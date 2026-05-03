--- v0 (2026-03-05)
+++ v1 (2026-05-03)
@@ -498,165 +498,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage et qualification d'établissement stable, note ss. CA Paris, 8 décembre 2021, n° 20PA03971</w:t>
+                <w:t xml:space="preserve">Usage et redressement fiscal sur la base de taux de rentabilité conformes aux usages, note ss CA Aix-en-Provence, Chambre 1-1, 25 janvier 2022, n° 19/03675</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952993v1</w:t>
+                <w:t xml:space="preserve">hal-04952991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage et redressement fiscal sur la base de taux de rentabilité conformes aux usages, note ss CA Aix-en-Provence, Chambre 1-1, 25 janvier 2022, n° 19/03675</w:t>
+                <w:t xml:space="preserve">Usage et qualification d'établissement stable, note ss. CA Paris, 8 décembre 2021, n° 20PA03971</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952991v1</w:t>
+                <w:t xml:space="preserve">hal-04952993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des usages en matière fiscale : méthode des liquides, note ss CA Marseille, 13 octobre 2020, n° 19MA02076</w:t>
               </w:r>
@@ -843,536 +843,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03409966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la codification administrative d'un usage ; note ss CE 24 février 2020, n° 434021</w:t>
+                <w:t xml:space="preserve">Divorce : à la recherche de l'équité fiscale#</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952949v1</w:t>
+                <w:t xml:space="preserve">hal-03295423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preuve des usages, note ss CA Lyon, 4 septembre 2020, n° 18/07821</w:t>
+                <w:t xml:space="preserve">Effet de la codification administrative d'un usage ; note ss CE 24 février 2020, n° 434021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952954v1</w:t>
+                <w:t xml:space="preserve">hal-04952949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divorce : à la recherche de l'équité fiscale#</w:t>
+                <w:t xml:space="preserve">Preuve des usages, note ss CA Lyon, 4 septembre 2020, n° 18/07821</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295423v1</w:t>
+                <w:t xml:space="preserve">hal-04952954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages publicitaires et ARPP, Chronique &amp;quot;Usages</w:t>
+                <w:t xml:space="preserve">Usages et amortissement, note ss CE 24 avril 2019, n° 411242</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Chatain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mousseron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 20, pp.34</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815314v1</w:t>
+                <w:t xml:space="preserve">hal-04952987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages publicitaires et ARPP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Usages publicitaires et ARPP, Chronique &amp;quot;Usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, 20, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952989v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La solidarité fiscale : une affaire de couple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages publicitaires et ARPP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (4), pp.198-205</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295446v1</w:t>
+                <w:t xml:space="preserve">hal-04952989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et amortissement, note ss CE 24 avril 2019, n° 411242</w:t>
+                <w:t xml:space="preserve">La solidarité fiscale : une affaire de couple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (4), pp.198-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952987v1</w:t>
+                <w:t xml:space="preserve">hal-03295446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le PAS : une affaire de famille</w:t>
               </w:r>
@@ -1784,51 +1784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1902,51 +1902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages : l'autre Droit de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Brès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,51 +2189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lise.chatain@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952993v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chatain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952991v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952963v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952954v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295423v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815314v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295446v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295441v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;tel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dumont-Lefrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lisanti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Badji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bento de Carvalho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Br&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourdeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lise.chatain@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952991v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chatain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952993v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952963v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952989v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295441v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;tel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dumont-Lefrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lisanti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Badji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bento de Carvalho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Br&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourdeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>