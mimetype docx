--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -636,165 +636,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des usages en matière fiscale : méthode des liquides, note ss CA Marseille, 13 octobre 2020, n° 19MA02076</w:t>
+                <w:t xml:space="preserve">L'existence d'un usage en matière de commissions ne dispense pas de la preuve de la réalité des diligences mises en œuvre, note ss. CA Bordeaux, 5 octobre 2021, n° 19BX02232</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952960v1</w:t>
+                <w:t xml:space="preserve">hal-04952963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'existence d'un usage en matière de commissions ne dispense pas de la preuve de la réalité des diligences mises en œuvre, note ss. CA Bordeaux, 5 octobre 2021, n° 19BX02232</w:t>
+                <w:t xml:space="preserve">Effet des usages en matière fiscale : méthode des liquides, note ss CA Marseille, 13 octobre 2020, n° 19MA02076</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952963v1</w:t>
+                <w:t xml:space="preserve">hal-04952960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidarité fiscale du couple : un peu, beaucoup, passionnément pas du tout ?</w:t>
               </w:r>
@@ -2189,51 +2189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lise.chatain@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952991v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chatain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952993v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952960v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952963v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952989v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295441v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;tel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dumont-Lefrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lisanti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Badji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bento de Carvalho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Br&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourdeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lise.chatain@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952991v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chatain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952993v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952963v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952960v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952989v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295441v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810317v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;tel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dumont-Lefrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lisanti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bettoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Badji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bento de Carvalho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Br&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourdeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>