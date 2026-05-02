--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -194,51 +194,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -583,553 +583,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the shadow of nuclear dependency: Competing pathways and the social acceptance of offshore wind energy in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La modernité écologique à l’épreuve des héritages des modernités précédentes : oppositions conservatrices à des projets de transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Auvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Desvallées</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 98, pp.103029. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Quand transition énergétique rime avec innovation technologique — Ouvrir la boîte noire de la modernisation écologique, 15 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erss.2023.103029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13cqi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04047848v1</w:t>
+                <w:t xml:space="preserve">hal-05603832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Énergie - En France, l’acceptabilité sociale des technologies de décarbonation de l’énergie à l’ombre de la dépendance au nucléaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In the shadow of nuclear dependency: Competing pathways and the social acceptance of offshore wind energy in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Desvallées</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Desvallées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98, pp.103029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erss.2023.103029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724959v1</w:t>
+                <w:t xml:space="preserve">halshs-04047848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-carbon retrofits in social housing: Energy efficiency, multidimensional energy poverty, and domestic comfort strategies in southern Europe</w:t>
+                <w:t xml:space="preserve">Epistemic communities in political ecology: critical deconstruction or radical advocacy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Desvallées</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian A. Kull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Political Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.309-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456394v1</w:t>
+                <w:t xml:space="preserve">halshs-03672937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemic communities in political ecology: critical deconstruction or radical advocacy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Énergie - En France, l’acceptabilité sociale des technologies de décarbonation de l’énergie à l’ombre de la dépendance au nucléaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Missaghieh--Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Desvallées</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian A. Kull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Political Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29, pp.309-340</w:t>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/04 (04), pp.Dossier n°7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03672937v1</w:t>
+                <w:t xml:space="preserve">hal-03724959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identificación, localización y caracterización de la vulnerabilidad energética a nivel de sección censal en el municipio de Barcelona</w:t>
+                <w:t xml:space="preserve">Low-carbon retrofits in social housing: Energy efficiency, multidimensional energy poverty, and domestic comfort strategies in southern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Desvallées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.102413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erss.2021.102413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03185072v1</w:t>
+                <w:t xml:space="preserve">hal-03456394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identificación, localización y caracterización de la vulnerabilidad energética a nivel de sección censal en el municipio de Barcelona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Desvallées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.239-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03185072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The politics of domestic energy vulnerability in the Barcelona region, between deconfinement and reconfinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Desvallées</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rutherford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoforum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 116, pp.201-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoforum.2020.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02925226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1139,154 +1243,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flex-Mediation Intermédiation avec les utilisateurs finaux au prisme de la variabilité des énergies renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gasull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rodet-Kroichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TASE'24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1296,78 +1400,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une science de la Transition Énergétique au Service de la Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1380,63 +1484,63 @@
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS, cellule énergie. 2023, 18 p</w:t>
+              <w:t xml:space="preserve">CNRS, cellule énergie. 2023, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04594804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1446,114 +1550,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématisation, politisation et mesures de résorption des vulnérabilités énergétiques : entre droit à l’énergie et contrôle des pratiques des pauvres à Porto et à Barcelone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Desvallées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris-Est, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019PESC1010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02483353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1621,51 +1725,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AB63741"/>
+    <w:nsid w:val="87404BBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1852,51 +1956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lise-desvallees" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7756-1250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24245352X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977245v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025060" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Desvall&#233;es" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.104037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Auvet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Le Visage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chailleux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cqj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2023.103029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Missaghieh--Poncet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2021.102413" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672937v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Kull" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185072v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2020.08.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02483353v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC1010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lise-desvallees" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7756-1250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24245352X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977245v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025060" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Desvall&#233;es" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.104037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Auvet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Le Visage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chailleux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cqj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13cqi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2023.103029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. Kull" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03724959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Missaghieh--Poncet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2021.102413" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2020.08.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684551v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02483353v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC1010" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>