--- v0 (2026-04-02)
+++ v1 (2026-05-01)
@@ -2222,51 +2222,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1722145B"/>
+    <w:nsid w:val="C297A2E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2370,51 +2370,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E51CC708"/>
+    <w:nsid w:val="5A321B1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2518,51 +2518,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E9E9FD9F"/>
+    <w:nsid w:val="A915FC02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>