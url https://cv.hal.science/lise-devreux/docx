--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1153,243 +1153,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des flux sédimentaires grossiers en contexte torrentiel méditerranéen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution du tressage suite à des opérations de restauration sur des rivières en tresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lebourg</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TSMR – CFBR « Transport sédimentaire : rivières &amp; barrages réservoirs »</w:t>
+              <w:t xml:space="preserve">TSMR : Transport sédimentaire : rivières &amp; barrages réservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959661v1</w:t>
+                <w:t xml:space="preserve">hal-03794793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du tressage suite à des opérations de restauration sur des rivières en tresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi des flux sédimentaires grossiers en contexte torrentiel méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendy Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barbara Belletti</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSMR : Transport sédimentaire : rivières &amp; barrages réservoirs</w:t>
+              <w:t xml:space="preserve">Colloque TSMR – CFBR « Transport sédimentaire : rivières &amp; barrages réservoirs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794793v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling protocol to study benthic invertebrate community in a restored braided river</w:t>
               </w:r>
@@ -1824,51 +1824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2222,51 +2222,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C297A2E1"/>
+    <w:nsid w:val="3A4682A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2370,51 +2370,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A321B1E"/>
+    <w:nsid w:val="4F1F62F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2518,51 +2518,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A915FC02"/>
+    <w:nsid w:val="AD0F4A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2755,51 +2755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://univ-cotedazur.fr/fr/idex/academies/space-environment-risk-and-resilience/contents/projects/medriver-2013-definition-dindicateurs-de-fonctionnalite-ecologique-pour-les-rivieres-a-tresses-de-mediterranee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrespace.org/?page=sommaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrespace.org/spip.php?article213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/margot-chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geoazur.oca.eu/fr/acc-geoazur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/pierrebrigode/cv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irstea.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/jamoneau-aur%C3%A9lien-b2251333/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umr5600.cnrs.fr/fr/accueil/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Oldrich_Navratil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ghhat.univ-lyon2.fr/jacob-nicolas-517522.kjsp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794714v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108404" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Queau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12839" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liess Boura&#239;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://univ-cotedazur.fr/fr/idex/academies/space-environment-risk-and-resilience/contents/projects/medriver-2013-definition-dindicateurs-de-fonctionnalite-ecologique-pour-les-rivieres-a-tresses-de-mediterranee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrespace.org/?page=sommaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umrespace.org/spip.php?article213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/margot-chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geoazur.oca.eu/fr/acc-geoazur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/pierrebrigode/cv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irstea.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/jamoneau-aur%C3%A9lien-b2251333/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umr5600.cnrs.fr/fr/accueil/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Oldrich_Navratil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ghhat.univ-lyon2.fr/jacob-nicolas-517522.kjsp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794714v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108404" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Queau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12839" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liess Boura&#239;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>