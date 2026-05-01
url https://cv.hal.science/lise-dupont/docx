--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -66,918 +66,918 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence patterns of introduced terrestrial flatworms in metropolitan France revealed by citizen science</w:t>
+                <w:t xml:space="preserve">Population Dynamics of the Exotic Flatworm &amp;lt;i&amp;gt;Obama nungara&amp;lt;/i&amp;gt; in an Invaded Garden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shanèze Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (10), pp.226. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.e70827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-025-03684-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518500v1</w:t>
+                <w:t xml:space="preserve">hal-04905217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative model suggests that the soil ecosystem is resilient to the invasion by the land flatworm Obama nungara</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Co-occurrence patterns of introduced terrestrial flatworms in metropolitan France revealed by citizen science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Poirier</w:t>
+                <w:t xml:space="preserve">Raphaëlle Gladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Fauré</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jessica Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 27, pp.96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-025-03557-w⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 27 (10), pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-025-03684-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002965v1</w:t>
+                <w:t xml:space="preserve">hal-05518500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DNA metabarcoding workflow for the detection of terrestrial gastropods from ingested DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Ventura</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazuras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanèze Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.559-593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/mbmg.9.161359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First records of the true Sicilian slug Deroceras panormitanum (Eupulmonata: Agriolimacidae) in France and mitochondrial sequences of three additional species of the genus Deroceras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathis Ventura</w:t>
+                <w:t xml:space="preserve">A qualitative model suggests that the soil ecosystem is resilient to the invasion by the land flatworm Obama nungara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cucherat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Malacologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12657/folmal.033.006⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-025-03557-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019356v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of the predation pressure by the exotic flatworm Obama nungara in its introduced range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanèze Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cz/zoaf025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Dynamics of the Exotic Flatworm &amp;lt;i&amp;gt;Obama nungara&amp;lt;/i&amp;gt; in an Invaded Garden</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Roy</w:t>
+                <w:t xml:space="preserve">First records of the true Sicilian slug Deroceras panormitanum (Eupulmonata: Agriolimacidae) in France and mitochondrial sequences of three additional species of the genus Deroceras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M.C. Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Bonnet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shanèze Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazuras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.e70827. </w:t>
+              <w:t xml:space="preserve">Folia Malacologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.70827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12657/folmal.033.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905217v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of molecular barcode-based identification of earthworm specimens for biodiversity assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Barraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanèze Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.1358984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1005,684 +1005,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the molecular mechanisms of pesticide tolerance in the Aporrectodea caliginosa earthworm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recording earthworm diversity on the tropical island of Martinique using DNA barcoding unveiled endemic species in bromeliad plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Barranger</w:t>
+                <w:t xml:space="preserve">Carla-Marie Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Samuel James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise Dupont</w:t>
+                <w:t xml:space="preserve">Quentin Gabriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120945⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 182, pp.109038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927240v1</w:t>
+                <w:t xml:space="preserve">hal-04195711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording earthworm diversity on the tropical island of Martinique using DNA barcoding unveiled endemic species in bromeliad plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Insights into the molecular mechanisms of pesticide tolerance in the Aporrectodea caliginosa earthworm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Saramito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Quentin Gabriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 182, pp.109038. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 319, pp.120945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04195711v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitonuclear discordance and patterns of reproductive isolation in a complex of simultaneously hermaphroditic species, the &amp;lt;i&amp;gt;Allolobophora chlorotica&amp;lt;/i&amp;gt; case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Wolbachia genomics reveals a potential for a nutrition-based symbiosis in blood-sucking Triatomine bugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Filée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Agésilas-Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacquehay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bérenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.14017⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.09.06.506778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669531v1</w:t>
+                <w:t xml:space="preserve">hal-04287164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia genomics reveals a potential for a nutrition-based symbiosis in blood-sucking Triatomine bugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Filée</w:t>
+                <w:t xml:space="preserve">Gut content metabarcoding and citizen science reveal the earthworm prey of the exotic terrestrial flatworm, Obama nungara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenny Agésilas-Lequeux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lise Dupont</w:t>
+                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.09.06.506778⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113, pp.103449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2022.103449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287164v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut content metabarcoding and citizen science reveal the earthworm prey of the exotic terrestrial flatworm, Obama nungara</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+                <w:t xml:space="preserve">Mitonuclear discordance and patterns of reproductive isolation in a complex of simultaneously hermaphroditic species, the &amp;lt;i&amp;gt;Allolobophora chlorotica&amp;lt;/i&amp;gt; case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Audusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Porco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Butt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 113, pp.103449. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (6), pp.831-843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2022.103449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.14017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834939v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At each site its diversity: DNA barcoding reveals remarkable earthworm diversity in neotropical rainforests of French Guiana</w:t>
               </w:r>
@@ -1707,64 +1707,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 164, pp.103932. </w:t>
@@ -1815,77 +1815,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bar-HRM for identification of cryptic earthworm species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Baudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 80, pp.150634 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2187,51 +2187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and Genetic Structure of the Parasitoid Phobocampe confusa (Hymenoptera: Ichneumonidae) in Relation to Its Hosts, Aglais Species (Lepidoptera: Nymphalidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Audusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Baudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2315,295 +2315,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation of the epigeic earthworm [&amp;lt;em&amp;gt;Lumbricus castaneus&amp;lt;/em&amp;gt;] populations in urban soils of the Paris region (France) revealed using eight newly developed microsatellite markers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A neotype for &amp;lt;em&amp;gt;pontoscolex corethrurus&amp;lt;/em&amp;gt; (muller, 1857) (clitellata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel W. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie L. C. Bartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. G. Stanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C. Conrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Helene Audusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.11.004⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4545 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4545.1.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624014v1</w:t>
+                <w:t xml:space="preserve">hal-02619766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neotype for &amp;lt;em&amp;gt;pontoscolex corethrurus&amp;lt;/em&amp;gt; (muller, 1857) (clitellata)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Genetic variation of the epigeic earthworm [&amp;lt;em&amp;gt;Lumbricus castaneus&amp;lt;/em&amp;gt;] populations in urban soils of the Paris region (France) revealed using eight newly developed microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Dume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Deschins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Audusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4545 (1), </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.33-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4545.1.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619766v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex taxonomy of the 'brush tail' peregrine earthworm &amp;lt;em&amp;gt;Pontoscolex corethrurus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -2615,51 +2615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Taheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2723,77 +2723,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reference library of DNA barcodes for the earthworms from Upper Normandy: Biodiversity assessment, new records, potential cases of cryptic diversity and ongoing speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Porco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Han Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2883,51 +2883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123, pp.339-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2987,51 +2987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Taheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 116, pp.277-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3182,90 +3182,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complete Mitochondrial DNA Sequence of the Pantropical Earthworm Pontoscolex Corethrurus (Rhinodrilidae, Clitellata): Mitogenome Characterization and Phylogenetic Positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana C. Conrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Arruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W.G. Stanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel W. James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3310,1301 +3310,1253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape features impact connectivity between soil populations: a comparative study of gene flow in earthworms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial organization of earthworm assemblages in pastures of northwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14102⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2012.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151084v1</w:t>
+                <w:t xml:space="preserve">bioemco-00881401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organization of earthworm assemblages in pastures of northwestern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Margerie</w:t>
+                <w:t xml:space="preserve">Isolation of polymorphic microsatellite markers in Aporrectodea icterica (Savigny 1826)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magally Torres-Leguizamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2012.08.005⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.16-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00881401v1</w:t>
+                <w:t xml:space="preserve">bioemco-00881389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of polymorphic microsatellite markers in Aporrectodea icterica (Savigny 1826)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Global Phylogeography of the Widely Introduced North West Pacific Ascidian Styela clava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharyn J. Goldstien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Hallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruaki Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.03.020⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.e16755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00881389v1</w:t>
+                <w:t xml:space="preserve">hal-01218838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into the genetic structure of the Allolobophora chlorotica aggregate in Europe using microsatellite and mitochondrial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Porco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.O.C. Symondson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54, pp.217-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00881430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Phylogeography of the Widely Introduced North West Pacific Ascidian Styela clava</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pathways of spread of the introduced ascidian Styela clava (Tunicata) in Northern Europe, as revealed by microsatellite markers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D.D. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (8), pp.2707-2721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-009-9676-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016755⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01218838v1</w:t>
+                <w:t xml:space="preserve">bioemco-00448616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat quality, conspecific density, and habitat pre-use affect the dispersal behaviour of two earthworm species, Aporrectodea icterica and Dendrobaena veneta, in a mesocosm experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (2), pp.203-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00448631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentage analysis in Gabonese colonies of soil-feeding termites belonging to the Cubitermes sp. affinis subarquatus complex of species (Termitidae, Termitinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17, pp.84-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1744-7917.2009.01294.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00408401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways of spread of the introduced ascidian Styela clava (Tunicata) in Northern Europe, as revealed by microsatellite markers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fine- and regional-scale genetic structure of the exotic ascidian Styela clava (Tunicata) in south-west England, 50 years after its introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Dowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D.D. Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-009-9676-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.442-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.04045.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00448616v1</w:t>
+                <w:t xml:space="preserve">bioemco-00452044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine- and regional-scale genetic structure of the exotic ascidian Styela clava (Tunicata) in south-west England, 50 years after its introduction.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Perspectives on the application of molecular genetics to earthworm ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.D.D. Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.191-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00452044v1</w:t>
+                <w:t xml:space="preserve">bioemco-00452047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspectives for population genetics of Chagas'disease vectors in the Northeastern Brasil: isolation of polymorphic microsatellite markers in Triatoma brasiliensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Quartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4666,463 +4618,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00452042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on the application of molecular genetics to earthworm ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variability of the soil-feeding termite Labiotermes labralis (Termitidae, Nasutitermitinae) in the Amazonian primary forest and remnant patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Dupont</w:t>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Harry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Conservation and Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1752-4598.2008.00040.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00452047v1</w:t>
+                <w:t xml:space="preserve">bioemco-00360741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite markers in triatoma pseudomaculata (Hemiptera, reduviidae, triatominae), Chagas' disease vectir in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.672-675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2008.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00452054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of the soil-feeding termite Labiotermes labralis (Termitidae, Nasutitermitinae) in the Amazonian primary forest and remnant patches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Limits to gene flow in the slipper limpet Crepidula fornicata as revealed by microsatellite data and a larval dispersal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Myriam Harry</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ellien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Conservation and Diversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 349, pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1752-4598.2008.00040.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00360741v1</w:t>
+                <w:t xml:space="preserve">hal-00104746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits to gene flow in the slipper limpet Crepidula fornicata as revealed by microsatellite data and a larval dispersal model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dispersal ability and invasion success of Crepidula fornicata in a single gulf: insights from genetic markers and larval dispersal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ellien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Helgoland Marine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60, pp.144-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps07098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00104746v1</w:t>
+                <w:t xml:space="preserve">hal-00110546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregariousness and protandry promote reproductive insurance in the invasive gastropod Crepidula fornicata: evidence from assignment of larval paternity</w:t>
               </w:r>
@@ -5160,51 +5138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (10), pp.3009-3021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5221,795 +5199,1200 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455434v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00110546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasion of Obama nungara (Platyhelminthes: Geoplanidae) in metropolitan France and its impact on earthworm communities.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Caractérisation par métabarcoding des proies de l'exotique envahissant Obama nungara, le plathelminthe venu d'Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanèze Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Gigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International symposium on flatworm biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Sao Sebastiao, France</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe Ecologie, Evolution Symbiose du laboratoire Ecologie Biologie des Interactions, Université de Poitiers, Jul 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954756v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obama nungara’s invasion (Platyhelminthes: Geoplanidae) and population dynamics in metropolitan France and its impact on earthworm communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The invasion of Obama nungara (Platyhelminthes: Geoplanidae) in metropolitan France and its impact on earthworm communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanèze Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TiBE, Trends in Biodiversity and Evolution, Invaders on the Horizon 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Vila do Conde, France</w:t>
+              <w:t xml:space="preserve">XV International symposium on flatworm biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sao Sebastiao, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955053v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Obama nungara’s invasion (Platyhelminthes: Geoplanidae) and population dynamics in metropolitan France and its impact on earthworm communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanèze Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TiBE, Trends in Biodiversity and Evolution, Invaders on the Horizon 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Vila do Conde, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dissecting tropical earthworm biodiversity patterns in tropical rainforests through the use of DNA barcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Porco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel W. James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Encontro Latino-Americano de Ecologia e Taxonomia de Oligoquetas (ELAETAO5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Curitiba, Brazil. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using DNA from digestive contents to highlight the dietary diversity of an invasive alien species feeding on soil macrofauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanèze Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trois années de suivi par barcoding ADN des espèces de gastéropodes terrestres présentes dans des sites envahis par le plathelminthe Obama nungara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanèze Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Ventura</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazuras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ID-ADN 2024 - L'ADN pour identifier et suivre la biodiversité : avancées, méthodes et données pour la recherche, les collections et les politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabarcoding of earthworm species in gut content of the exotic invasive flatworm Obama nungara.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV International Symposium on Flatworm Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, São Paulo, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabarcoding of earthworm species in gut content of the recently introduced terrestrial flatworm Obama nungara as a tool to assess the impact of this invasive predator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion des côtes françaises par le mollusque exotique Crepidula fornicata : contribution de la dispersion larvaire et du système de reproduction au succès de la colonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie de la reproduction. Paris 6, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01115712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6156,51 +6539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gladieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03684-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poirier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faur&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03557-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ventura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazuras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan&#232;ze No&#235;l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.161359" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cucherat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M.C. Hutchinson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan&#232;ze Noel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/folmal.033.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaf025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04905217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70827" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04639447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Barraux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1358984" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saramito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120945" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04195711v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla-Marie Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel James" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03669531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Audusseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Butt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fil&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Ag&#233;silas-Lequeux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacquehay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;renger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.09.06.506778" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03834939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2022.103449" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103932" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Baudrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2020.150634" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taheri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cunha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G Brown" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. da Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-020-02270-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930066v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Audusseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Dume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deschins" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shaw" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Keehnen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Schmucki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11080478" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624014v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.11.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619766v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. James" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. G. Stanton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Conrado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4545.1.7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Taheri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. James" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Williams" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.02.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Han Chang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam James" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.11.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.10.030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ren&#233;-Corail" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14102" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arruda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W.G. Stanton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.688.13721" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02151084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881401v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2012.08.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCB7RCQ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881389v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.03.020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB54N1HR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881430v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. King" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rougerie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.O.C. Symondson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.03.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL4D6QMZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218838v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyn J. Goldstien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Hallas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Nishikawa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016755" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448631v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N4MCFLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00408401v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7917.2009.01294.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS22TN8J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448616v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Davis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishikawa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.D. Bishop" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9676-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B3Z34P02-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452044v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Dowell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wood" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.04045.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP3N06SB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452042v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Quartier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diotauti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452054v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.03.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G373G7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00360741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bakkali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2008.00040.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104746v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07098" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455434v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02988.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDJ9W0GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110546v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954756v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956072v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01115712v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04905217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan&#232;ze No&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gladieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03684-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ventura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazuras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.161359" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poirier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faur&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03557-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaf025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cucherat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M.C. Hutchinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan&#232;ze Noel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/folmal.033.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04639447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Barraux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1358984" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04195711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla-Marie Brunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel James" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saramito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120945" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fil&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Ag&#233;silas-Lequeux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacquehay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;renger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.09.06.506778" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03834939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2022.103449" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03669531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Audusseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Butt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103932" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Baudrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2020.150634" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taheri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cunha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G Brown" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. da Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-020-02270-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930066v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Audusseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Dume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deschins" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shaw" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Keehnen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Schmucki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11080478" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. James" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. G. Stanton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Conrado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4545.1.7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624014v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.11.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Taheri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. James" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Williams" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.02.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Han Chang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam James" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.11.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.10.030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ren&#233;-Corail" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14102" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arruda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W.G. Stanton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.688.13721" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2012.08.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCB7RCQ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.03.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB54N1HR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyn J. Goldstien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Hallas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Nishikawa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016755" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. King" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rougerie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.O.C. Symondson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.03.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL4D6QMZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448616v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Davis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishikawa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.D. Bishop" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9676-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B3Z34P02-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448631v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N4MCFLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00408401v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7917.2009.01294.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS22TN8J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Dowell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wood" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.04045.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP3N06SB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452042v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Quartier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diotauti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00360741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bakkali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2008.00040.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romana" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.03.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G373G7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104746v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07098" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110546v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455434v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02988.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDJ9W0GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gigon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954756v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955053v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741959v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955142v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956072v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600427v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600422v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01115712v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>