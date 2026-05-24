--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -100,871 +100,871 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Dynamics of the Exotic Flatworm &amp;lt;i&amp;gt;Obama nungara&amp;lt;/i&amp;gt; in an Invaded Garden</w:t>
+                <w:t xml:space="preserve">A qualitative model suggests that the soil ecosystem is resilient to the invasion by the land flatworm Obama nungara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanèze Noël</w:t>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+                <w:t xml:space="preserve">Léa Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Roy</w:t>
+                <w:t xml:space="preserve">Adrien Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Bonnet</w:t>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.e70827. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.70827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-025-03557-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905217v1</w:t>
+                <w:t xml:space="preserve">hal-05002965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-occurrence patterns of introduced terrestrial flatworms in metropolitan France revealed by citizen science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Gladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (10), pp.226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-025-03684-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DNA metabarcoding workflow for the detection of terrestrial gastropods from ingested DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazuras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanèze Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.559-593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/mbmg.9.161359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative model suggests that the soil ecosystem is resilient to the invasion by the land flatworm Obama nungara</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental assessment of the predation pressure by the exotic flatworm Obama nungara in its introduced range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanèze Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Fauré</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27, pp.96. </w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-025-03557-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cz/zoaf025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002965v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of the predation pressure by the exotic flatworm Obama nungara in its introduced range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Roy</w:t>
+                <w:t xml:space="preserve">First records of the true Sicilian slug Deroceras panormitanum (Eupulmonata: Agriolimacidae) in France and mitochondrial sequences of three additional species of the genus Deroceras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Gigon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Cucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M.C. Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanèze Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazuras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cz/zoaf025⟩</w:t>
+              <w:t xml:space="preserve">Folia Malacologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12657/folmal.033.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352214v1</w:t>
+                <w:t xml:space="preserve">hal-05019356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First records of the true Sicilian slug Deroceras panormitanum (Eupulmonata: Agriolimacidae) in France and mitochondrial sequences of three additional species of the genus Deroceras</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John M.C. Hutchinson</w:t>
+                <w:t xml:space="preserve">Population Dynamics of the Exotic Flatworm &amp;lt;i&amp;gt;Obama nungara&amp;lt;/i&amp;gt; in an Invaded Garden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanèze Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanèze Noel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georges Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Malacologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (2), </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.e70827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12657/folmal.033.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019356v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of molecular barcode-based identification of earthworm specimens for biodiversity assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Barraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanèze Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1037,51 +1037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla-Marie Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1277,412 +1277,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia genomics reveals a potential for a nutrition-based symbiosis in blood-sucking Triatomine bugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitonuclear discordance and patterns of reproductive isolation in a complex of simultaneously hermaphroditic species, the &amp;lt;i&amp;gt;Allolobophora chlorotica&amp;lt;/i&amp;gt; case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Filée</w:t>
+                <w:t xml:space="preserve">Hélène Audusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenny Agésilas-Lequeux</w:t>
+                <w:t xml:space="preserve">David Porco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Lacquehay</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Butt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.09.06.506778⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (6), pp.831-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.14017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287164v1</w:t>
+                <w:t xml:space="preserve">hal-03669531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut content metabarcoding and citizen science reveal the earthworm prey of the exotic terrestrial flatworm, Obama nungara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 113, pp.103449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2022.103449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitonuclear discordance and patterns of reproductive isolation in a complex of simultaneously hermaphroditic species, the &amp;lt;i&amp;gt;Allolobophora chlorotica&amp;lt;/i&amp;gt; case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wolbachia genomics reveals a potential for a nutrition-based symbiosis in blood-sucking Triatomine bugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Filée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Agésilas-Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacquehay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bérenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (6), pp.831-843. </w:t>
+              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.14017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2022.09.06.506778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669531v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At each site its diversity: DNA barcoding reveals remarkable earthworm diversity in neotropical rainforests of French Guiana</w:t>
               </w:r>
@@ -1720,51 +1720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 164, pp.103932. </w:t>
@@ -1796,546 +1796,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bar-HRM for identification of cryptic earthworm species</w:t>
+                <w:t xml:space="preserve">Impacts of metallic trace elements on an earthworm community in an urban wasteland: Emphasis on the bioaccumulation and genetic characteristics in Lumbricus castaneus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Baudrin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helene Audusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Dume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Deschins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2020.150634⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 718, pp.137259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489572v1</w:t>
+                <w:t xml:space="preserve">hal-02930066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic evidence of multiple introductions and mixed reproductive strategy in the peregrine earthworm Pontoscolex corethrurus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. da Silva</w:t>
+                <w:t xml:space="preserve">Ecology and Genetic Structure of the Parasitoid Phobocampe confusa (Hymenoptera: Ichneumonidae) in Relation to Its Hosts, Aglais Species (Lepidoptera: Nymphalidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Audusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Baudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Keehnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reto Schmucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-020-02270-0⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (8), pp.478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects11080478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002216v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of metallic trace elements on an earthworm community in an urban wasteland: Emphasis on the bioaccumulation and genetic characteristics in Lumbricus castaneus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic evidence of multiple introductions and mixed reproductive strategy in the peregrine earthworm Pontoscolex corethrurus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pauwels</w:t>
+                <w:t xml:space="preserve">S. Taheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137259⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (8), pp.2545-2557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-020-02270-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930066v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and Genetic Structure of the Parasitoid Phobocampe confusa (Hymenoptera: Ichneumonidae) in Relation to Its Hosts, Aglais Species (Lepidoptera: Nymphalidae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Bar-HRM for identification of cryptic earthworm species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Baudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (8), pp.478. </w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.150634 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects11080478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2020.150634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935277v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neotype for &amp;lt;em&amp;gt;pontoscolex corethrurus&amp;lt;/em&amp;gt; (muller, 1857) (clitellata)</w:t>
               </w:r>
@@ -2468,90 +2468,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation of the epigeic earthworm [&amp;lt;em&amp;gt;Lumbricus castaneus&amp;lt;/em&amp;gt;] populations in urban soils of the Paris region (France) revealed using eight newly developed microsatellite markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Dume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Deschins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Audusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 135, pp.33-37. </w:t>
@@ -2615,51 +2615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shabnam Taheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2717,265 +2717,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference library of DNA barcodes for the earthworms from Upper Normandy: Biodiversity assessment, new records, potential cases of cryptic diversity and ongoing speciation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods for studying earthworm dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chih-Han Chang</w:t>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 124, pp.362-371. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.11.001⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 123, pp.339-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621843v1</w:t>
+                <w:t xml:space="preserve">hal-02147520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for studying earthworm dispersal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reference library of DNA barcodes for the earthworms from Upper Normandy: Biodiversity assessment, new records, potential cases of cryptic diversity and ongoing speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Porco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Han Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+                <w:t xml:space="preserve">Sam James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Caro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 123, pp.339-344. </w:t>
+              <w:t xml:space="preserve">, 2018, 124, pp.362-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147520v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmful or useful? A case study of the exotic peregrine earthworm morphospecies Pontoscolex corethrurus</w:t>
               </w:r>
@@ -3355,51 +3355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3475,51 +3475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of polymorphic microsatellite markers in Aporrectodea icterica (Savigny 1826)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magally Torres-Leguizamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3751,51 +3751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into the genetic structure of the Allolobophora chlorotica aggregate in Europe using microsatellite and mitochondrial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Porco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3878,431 +3878,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00881430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways of spread of the introduced ascidian Styela clava (Tunicata) in Northern Europe, as revealed by microsatellite markers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
+                <w:t xml:space="preserve">Habitat quality, conspecific density, and habitat pre-use affect the dispersal behaviour of two earthworm species, Aporrectodea icterica and Dendrobaena veneta, in a mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. H. Davis</w:t>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Nishikawa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gael Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.203-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-009-9676-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00448616v1</w:t>
+                <w:t xml:space="preserve">bioemco-00448631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat quality, conspecific density, and habitat pre-use affect the dispersal behaviour of two earthworm species, Aporrectodea icterica and Dendrobaena veneta, in a mesocosm experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parentage analysis in Gabonese colonies of soil-feeding termites belonging to the Cubitermes sp. affinis subarquatus complex of species (Termitidae, Termitinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Harry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.10.018⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17, pp.84-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7917.2009.01294.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00448631v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00408401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parentage analysis in Gabonese colonies of soil-feeding termites belonging to the Cubitermes sp. affinis subarquatus complex of species (Termitidae, Termitinae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathways of spread of the introduced ascidian Styela clava (Tunicata) in Northern Europe, as revealed by microsatellite markers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Harry</w:t>
+                <w:t xml:space="preserve">J.D.D. Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17, pp.84-90. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (8), pp.2707-2721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1744-7917.2009.01294.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-009-9676-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00408401v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00448616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine- and regional-scale genetic structure of the exotic ascidian Styela clava (Tunicata) in south-west England, 50 years after its introduction.</w:t>
               </w:r>
@@ -4340,51 +4340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Dowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D.D. Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18, pp.442-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4499,51 +4499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspectives for population genetics of Chagas'disease vectors in the Northeastern Brasil: isolation of polymorphic microsatellite markers in Triatoma brasiliensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4637,77 +4637,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of the soil-feeding termite Labiotermes labralis (Termitidae, Nasutitermitinae) in the Amazonian primary forest and remnant patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Conservation and Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2, pp.53-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4741,51 +4741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite markers in triatoma pseudomaculata (Hemiptera, reduviidae, triatominae), Chagas' disease vectir in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4985,264 +4985,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00104746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal ability and invasion success of Crepidula fornicata in a single gulf: insights from genetic markers and larval dispersal model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gregariousness and protandry promote reproductive insurance in the invasive gastropod Crepidula fornicata: evidence from assignment of larval paternity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helgoland Marine Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (10), pp.3009-3021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02988.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110546v1</w:t>
+                <w:t xml:space="preserve">hal-00455434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregariousness and protandry promote reproductive insurance in the invasive gastropod Crepidula fornicata: evidence from assignment of larval paternity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersal ability and invasion success of Crepidula fornicata in a single gulf: insights from genetic markers and larval dispersal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ellien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Helgoland Marine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60, pp.144-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00455434v1</w:t>
+                <w:t xml:space="preserve">hal-00110546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5254,424 +5254,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par métabarcoding des proies de l'exotique envahissant Obama nungara, le plathelminthe venu d'Argentine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathis Ventura</w:t>
+                <w:t xml:space="preserve">The invasion of Obama nungara (Platyhelminthes: Geoplanidae) in metropolitan France and its impact on earthworm communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanèze Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanèze Noël</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe Ecologie, Evolution Symbiose du laboratoire Ecologie Biologie des Interactions, Université de Poitiers, Jul 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">XV International symposium on flatworm biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sao Sebastiao, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954992v1</w:t>
+                <w:t xml:space="preserve">hal-04954756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasion of Obama nungara (Platyhelminthes: Geoplanidae) in metropolitan France and its impact on earthworm communities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obama nungara’s invasion (Platyhelminthes: Geoplanidae) and population dynamics in metropolitan France and its impact on earthworm communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanèze Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanèze Noël</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International symposium on flatworm biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Sao Sebastiao, France</w:t>
+              <w:t xml:space="preserve">TiBE, Trends in Biodiversity and Evolution, Invaders on the Horizon 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Vila do Conde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954756v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obama nungara’s invasion (Platyhelminthes: Geoplanidae) and population dynamics in metropolitan France and its impact on earthworm communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation par métabarcoding des proies de l'exotique envahissant Obama nungara, le plathelminthe venu d'Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanèze Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanèze Noël</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Gigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TiBE, Trends in Biodiversity and Evolution, Invaders on the Horizon 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Vila do Conde, France</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe Ecologie, Evolution Symbiose du laboratoire Ecologie Biologie des Interactions, Université de Poitiers, Jul 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955053v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting tropical earthworm biodiversity patterns in tropical rainforests through the use of DNA barcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Porco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel W. James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5771,103 +5771,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using DNA from digestive contents to highlight the dietary diversity of an invasive alien species feeding on soil macrofauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanèze Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanèze Noël</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t>
@@ -5896,103 +5896,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois années de suivi par barcoding ADN des espèces de gastéropodes terrestres présentes dans des sites envahis par le plathelminthe Obama nungara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanèze Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazuras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ID-ADN 2024 - L'ADN pour identifier et suivre la biodiversité : avancées, méthodes et données pour la recherche, les collections et les politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6017,103 +6017,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabarcoding of earthworm species in gut content of the exotic invasive flatworm Obama nungara.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Symposium on Flatworm Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, São Paulo, Brazil</w:t>
@@ -6142,103 +6142,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabarcoding of earthworm species in gut content of the recently introduced terrestrial flatworm Obama nungara as a tool to assess the impact of this invasive predator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
@@ -6539,51 +6539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04905217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan&#232;ze No&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gladieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03684-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ventura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazuras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.161359" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poirier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faur&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03557-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaf025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cucherat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M.C. Hutchinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan&#232;ze Noel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/folmal.033.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04639447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Barraux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1358984" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04195711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla-Marie Brunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel James" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saramito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120945" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fil&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Ag&#233;silas-Lequeux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacquehay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;renger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.09.06.506778" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03834939v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2022.103449" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03669531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Audusseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Butt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103932" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Baudrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2020.150634" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taheri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cunha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G Brown" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. da Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-020-02270-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930066v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Audusseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Dume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deschins" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shaw" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Keehnen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Schmucki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11080478" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. James" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. G. Stanton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Conrado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4545.1.7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624014v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.11.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Taheri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. James" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Williams" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.02.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Han Chang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam James" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.11.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.10.030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ren&#233;-Corail" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14102" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arruda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W.G. Stanton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.688.13721" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2012.08.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCB7RCQ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.03.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB54N1HR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyn J. Goldstien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Hallas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Nishikawa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016755" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. King" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rougerie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.O.C. Symondson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.03.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL4D6QMZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448616v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Davis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishikawa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.D. Bishop" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9676-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B3Z34P02-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448631v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N4MCFLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00408401v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7917.2009.01294.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS22TN8J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Dowell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wood" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.04045.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP3N06SB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452042v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Quartier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diotauti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00360741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bakkali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2008.00040.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romana" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.03.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G373G7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104746v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07098" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110546v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455434v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02988.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDJ9W0GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gigon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954756v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955053v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741959v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955142v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956072v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600427v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600422v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01115712v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poirier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faur&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03557-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gladieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03684-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ventura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazuras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan&#232;ze No&#235;l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.161359" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaf025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cucherat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M.C. Hutchinson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan&#232;ze Noel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/folmal.033.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04905217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70827" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04639447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Barraux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1358984" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04195711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla-Marie Brunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel James" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saramito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120945" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03669531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Audusseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Butt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03834939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2022.103449" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fil&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Ag&#233;silas-Lequeux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacquehay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;renger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.09.06.506778" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103932" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Audusseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Dume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deschins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137259" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Baudrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shaw" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Keehnen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Schmucki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11080478" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taheri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cunha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G Brown" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. da Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-020-02270-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2020.150634" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. James" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. C. Bartz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. G. Stanton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Conrado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4545.1.7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624014v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.11.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621237v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Taheri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. James" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Williams" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2018.02.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Han Chang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam James" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.11.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2017.10.030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ren&#233;-Corail" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14102" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arruda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W.G. Stanton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.688.13721" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2012.08.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCB7RCQ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.03.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB54N1HR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyn J. Goldstien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Hallas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Nishikawa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016755" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00881430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. King" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rougerie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.O.C. Symondson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.03.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL4D6QMZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448631v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.10.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N4MCFLM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00408401v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7917.2009.01294.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS22TN8J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448616v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Davis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishikawa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.D. Bishop" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9676-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B3Z34P02-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Dowell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wood" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.04045.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP3N06SB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452042v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Quartier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diotauti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00360741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Bakkali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2008.00040.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romana" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demanche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2008.03.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G373G7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104746v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07098" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455434v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02988.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDJ9W0GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110546v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954756v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955053v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gigon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741959v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955142v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956072v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600427v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600422v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01115712v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>