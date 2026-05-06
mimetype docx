--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -1235,271 +1235,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the definitions of the existing ecological approaches</w:t>
+                <w:t xml:space="preserve">Principes de conduite des expertises et des études scientifiques collectives menée pour éclairer les politiques et le débat publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Rega</w:t>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luisa Paracchini</w:t>
+                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Mccraken</w:t>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Saba</w:t>
+                <w:t xml:space="preserve">Marc M. Barzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Zavalloni</w:t>
+                <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contract] D1.1, 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790143v1</w:t>
+                <w:t xml:space="preserve">hal-03418920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de conduite des expertises et des études scientifiques collectives menée pour éclairer les politiques et le débat publics</w:t>
+                <w:t xml:space="preserve">Review of the definitions of the existing ecological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+                <w:t xml:space="preserve">Carlo Rega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
+                <w:t xml:space="preserve">Maria Luisa Paracchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+                <w:t xml:space="preserve">Davy Mccraken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc M. Barzman</w:t>
+                <w:t xml:space="preserve">Andrea Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bethinger</w:t>
+                <w:t xml:space="preserve">Matteo Zavalloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018, 52 p</w:t>
+              <w:t xml:space="preserve">[Contract] D1.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418920v1</w:t>
+                <w:t xml:space="preserve">hal-02790143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
@@ -2054,51 +2054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986593v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coppolino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bridet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation &#192; L'Information Scientifique Et Technique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624535v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Viseux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mesquida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832284v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835389v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faguer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enpc.archives-ouvertes.fr/hal-00835389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1372-pour-une-alimentation-durable.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790143v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rega" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Paracchini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Mccraken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zavalloni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barzman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542523v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986593v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coppolino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629408v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bridet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation &#192; L'Information Scientifique Et Technique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624535v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Viseux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mesquida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832284v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835389v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faguer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enpc.archives-ouvertes.fr/hal-00835389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1372-pour-une-alimentation-durable.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barzman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Paracchini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Mccraken" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Saba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zavalloni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542523v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>