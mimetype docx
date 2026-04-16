--- v0 (2026-03-10)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lise Gastaldi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lise-gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences, sciences de gestion (section 06),</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Aix-Marseille Université (AMU), Faculté d’Économie et de Gestion (FEG), LEST UMR 7317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master 1 Gestion des Ressources Humaines et de la mention de Master Gestion des Ressources Humaines</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et Domaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- GRH, stratégie & Management</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Laboratoire d’Économie et de Sociologie du Travail (LEST) UMR AMU-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Membre de l’Institut Créativité et Innovations d’Aix-Marseille Université (InCIAM) et co-responsable de l’axe Travail</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Management de la R&D et de l’innovation technologique, innovation ouverte et liens science-industrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- GRH des professionnels de la R&D, gestion des experts et des expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Transformations de l’enseignement supérieur et de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Travail et numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives récentes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du conseil scientifique de CIME Innovation, association regroupant des professionnels et des chercheurs autour du management de l’innovation et de la R&D et des transformations managériales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Animation de cycles de séminaires : « Innovation, créativité et travail » de l’InCIAM ; « Travail et numérique » et « Compétences collectives et connaissances » au LEST</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-animatrice du track « Innovations et disruptions » au congrès 2019 de l’AIM puis du track « Travail et numérique » pour les éditions 2020 et 2021 de l’AIM (Association Information Management)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-organisatrice du congrès 2017 de l’AGRH « GRH et alternatives »</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de Revue française de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbaye Fall Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (325), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative SMEs in search of ambidexterity: a challenge for HRM!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employee Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), pp.479-495. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ER-04-2020-0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des communautés d’experts internes comme facilitateur de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Des communautés pour nourrir l’innovation des entreprises, 46 (287), pp.81-98. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager l'innovation en PME. Focus sur la gestion des ressources humaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1069288ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage des processus d’innovation amont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Management alternatif, 43 (264), pp.23-42. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education and research: growing time pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouv. Rev. Trav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.3283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur et la recherche : une pression temporelle accrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.3283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prégnance de la double échelle de carrière experts/managers : une analyse à travers l’agence des outils de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (18), pp.11-37. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.161.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'entreprise : ressource potentielle ou nouvelle contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Godelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (55)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du travail de recherche et GRH des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61, pp.46-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauts potentiels : le cas des chercheurs », Dossier Hauts potentiels : la revanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newzy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La GRH des chercheurs : de nouvelles pratiques pour quelle pertinence ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de recherche du GREGOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation intensive et dynamique de l'activité de recherche. Le cas d'un groupe de chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (155), pp.173-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des métiers de la recherche industrielle : le cas de la chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GDR CADRES. Cadres, Dynamiques, Représentations, Entreprises, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005-7, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation du débat : Les élites managériales françaises dans la mondialisation : spécificités ou retard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Godelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41, pp.103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière des chercheurs : un défi pour les RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 701, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation du débat: Problèmes et enjeux contemporains de l'innovation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.120-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l’expertise scientifique et technique : proposition méthodologique et enjeux organisationnels .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligences des organisations face au défi des in certitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO, Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05113361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur les technologies digitales et les transformations du travail induites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIM (Association Information &amp; Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la GRH : une mise à l'épreuve du modèle standard de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypermobilité : mise à l'épreuve d'une doxa managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure compréhension des processus de construction des expertises scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire des PMO, stratégie d'innovation et dynamique des compétences: entre interdépendance et tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Conférence de l'Association Internationale de Management Stratégique (congrès de l'AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03516429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulating the trajectory of innovation and the competences dynamics in SMEs: a challenge for HRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème conférence EURAM : The business of now: the future starts here</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & the constitution of competences: between alienation and invention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Organisation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des PMO technologiques et dynamique des compétences : l'analyse de deux cas dans le secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrés ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de compétences et créativité dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de créativité collective dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès Association Francophone de Gestion des Ressources Humaines "AGRH"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double échelle de carrière experts/managers : solution d’avenir ou vieille lune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre explorations des connaissances scientifiques et des valeurs d’usages : la caractérisation de nouvelles modalités à partir du cas d’une entreprise dans les technologies de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ième Rencontre du Groupe de Recherche Thématique « Innovation » de l’AIMS, "Le management de l’innovation : Où en sommes-nous ? Où allons-nous ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un modèle intégrateur de l'entrepreneuriat institutionnel collectif dans une approche réaliste critique. Le cas de la création d’une structure fédérative de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guiderdoni-Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fabric of the Academic Quality: Recruitment and Career in Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Primeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp 191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'innovation intensive et management de la recherche en entreprise : la formalisation de trois idéaux-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'innovation et modes de management de la recherche en entreprise. La formalisation de trois idéaux-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de Management Stratégique, Congrès de l'AIMS - Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'analyse des instruments de gestion des ressources humaines. Le cas de la double échelle scientifique et managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° Congrès annuel de l'Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du travail de recherche et GRH des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII° Congrès de l'AGRH, Reims Management School et IAE de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité et carrières des chercheurs dans un centre de chimie de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude ACI Travail, Session Travail, Temps et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration concourante et pilotage de la recherche. Le cas d'une entreprise de spécialités chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVè Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des métiers de la recherche : une recomposition de la figure du chercheur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le renouvellement des dynamiques des métiers : quelle articulation entre connaissances, compétences et identités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management of Research Department and its Impact on New Product Development in the Life Sciences Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Product Developent Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researchers' careers as a way to manage individual embeddedness in internal and external networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The organization as a set of dynamic relationships (EGOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des modèles de GRH et des systèmes de gestion des compétences en recherche: le cas d'un groupe de chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Compétence", atelier de recherche du GDR GRACCO CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets et pilotage stratégique de la recherche : le cas des PTR à l'Institut Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des carrières en recherche: une prise en compte de l'encastrement des chercheurs dans des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée dEtude sur les carrières (AGRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des métiers de la recherche industrielle. Le cas de la chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'innovation intensive et organisation de la recherche industrielle. Le cas d'un groupe international de chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel management des hommes et des compétences dans la recherche industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des connaissances et des compétences : outils stratégiques en GRH (2è coll. AGRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de gestion des ressources humaines et dynamique d'innovation intensive : quel management des hommes et des compétences dans la recherche industrielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Congrès de l'AGRH, 'GRH : innovons !'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des métiers de la recherche industrielle et des modes de GRH, en lien avec les stratégies d'innovation intensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum sur la Prospective des Métiers, 'Compétence et Temps en GRH'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les ressources humaines au XXie siècle. Nouveaux enjeux, nouvelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Saint-Germes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ventolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2024, 978-2-37687-988-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04755643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, Research and Development Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bobadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Lelebina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE; Wiley, 2018, 9 781786 303004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04993021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la recherche et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bobadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Lelebina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches cognitives et organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi; Cathy Krohmer; Claude Paraponaris. Presses Universitaires de Provence, pp.234, 2017, Travail et Gouvernance, 979-10-320-0107-3. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.31085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies digitales et transformations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilbert, Martine Le Boulaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les facettes cachées de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2025, 9781836120636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques et innovation en situation de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité en situations : des théories aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2023, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.bonna.2023.01.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Katz. Facteurs de performance des équipes projets et GRH des professionnels de la R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Burger-Helmchen Thierry; Cohendet Patrick; Hussler Caroline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands auteurs en Management de l’innovation et créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37687-911-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les trajectoires des PME innovantes : le rôle de la GRH en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludivine Adla; Virginie Gallego-Roquelaure; Marc-André Vilette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des ressources humaines en PME : approches stratégique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105, 2022, 978-2-311-41122-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et collectifs. Approches cognitives et organisationnelles. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi; Cathy Krohmer; Claude Paraponaris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches cognitives et organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-20, 2017, 9791032001073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage philosophique de la démarche ergologique Aux sources du concept d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël-Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs. Approches cognitives et organisationnelles, Lise Gastaldi, Cathy Krohmer, Claude Paraponaris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, enjeux et performance de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brulhart, Franck and Favoreu, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management d’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.3-29, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Katz : Gatekeepers, performance des équipes projets et carrières en R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohendet, Patrick and Hussler, Caroline and Burger-Helmchen, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management de l’innovation et de la créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions Management &amp; Société, pp.499-520, 2016, Collection Grands auteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What social model should apply to industrial research? Analyzing changes in human resources management in a speciality chemicals company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minguet G., M. Vervaeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working on Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent exploration and research management: case study featuring a specialty chemicals company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Midler C., Minguet G. &amp; Vervaeke M. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working on Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des systèmes de gestion des compétences des chercheurs et transformations des activités de recherche industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur la gestion des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.93-122, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des métiers de la recherche : une recomposition de la figure du chercheur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le renouvellement des dynamiques des métiers : quelle articulation entre connaissances, compétences et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (indéterminé), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets et pilotage stratégique de la recherche, le cas des PTR à l'Institut Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives en management stratégique, tome 11, 2003-2004, AIMS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Management et Société, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles concordances des temps de travail : temps des produits, dynamiques des firmes et trajectoires des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupourque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et stratégie : l'improbable rendez-vous - analyse des dispositifs de mise en concordance des temporalités des marchés d'innovations et des productions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes de management de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des métiers de la recherche et de l'anticipation dans le groupe Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Borzeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] KEDGE Business School. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lise Gastaldi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lise-gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences, sciences de gestion (section 06),</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Aix-Marseille Université (AMU), Faculté d’Économie et de Gestion (FEG), LEST UMR 7317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master 1 Gestion des Ressources Humaines et de la mention de Master Gestion des Ressources Humaines</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et Domaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- GRH, stratégie & Management</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Laboratoire d’Économie et de Sociologie du Travail (LEST) UMR AMU-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Membre de l’Institut Créativité et Innovations d’Aix-Marseille Université (InCIAM) et co-responsable de l’axe Travail</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Management de la R&D et de l’innovation technologique, innovation ouverte et liens science-industrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- GRH des professionnels de la R&D, gestion des experts et des expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Transformations de l’enseignement supérieur et de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Travail et numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives récentes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du conseil scientifique de CIME Innovation, association regroupant des professionnels et des chercheurs autour du management de l’innovation et de la R&D et des transformations managériales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Animation de cycles de séminaires : « Innovation, créativité et travail » de l’InCIAM ; « Travail et numérique » et « Compétences collectives et connaissances » au LEST</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-animatrice du track « Innovations et disruptions » au congrès 2019 de l’AIM puis du track « Travail et numérique » pour les éditions 2020 et 2021 de l’AIM (Association Information Management)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-organisatrice du congrès 2017 de l’AGRH « GRH et alternatives »</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de Revue française de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbaye Fall Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (325), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative SMEs in search of ambidexterity: a challenge for HRM!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employee Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), pp.479-495. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ER-04-2020-0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des communautés d’experts internes comme facilitateur de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Des communautés pour nourrir l’innovation des entreprises, 46 (287), pp.81-98. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager l'innovation en PME. Focus sur la gestion des ressources humaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1069288ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage des processus d’innovation amont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Management alternatif, 43 (264), pp.23-42. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education and research: growing time pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouv. Rev. Trav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.3283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur et la recherche : une pression temporelle accrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.3283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prégnance de la double échelle de carrière experts/managers : une analyse à travers l’agence des outils de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (18), pp.11-37. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.161.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'entreprise : ressource potentielle ou nouvelle contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Godelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (55)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauts potentiels : le cas des chercheurs », Dossier Hauts potentiels : la revanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newzy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du travail de recherche et GRH des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61, pp.46-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La GRH des chercheurs : de nouvelles pratiques pour quelle pertinence ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de recherche du GREGOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des métiers de la recherche industrielle : le cas de la chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GDR CADRES. Cadres, Dynamiques, Représentations, Entreprises, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005-7, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation intensive et dynamique de l'activité de recherche. Le cas d'un groupe de chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (155), pp.173-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation du débat : Les élites managériales françaises dans la mondialisation : spécificités ou retard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Godelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41, pp.103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation du débat: Problèmes et enjeux contemporains de l'innovation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.120-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière des chercheurs : un défi pour les RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 701, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l’expertise scientifique et technique : proposition méthodologique et enjeux organisationnels .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligences des organisations face au défi des in certitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO, Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05113361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur les technologies digitales et les transformations du travail induites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIM (Association Information &amp; Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la GRH : une mise à l'épreuve du modèle standard de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypermobilité : mise à l'épreuve d'une doxa managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure compréhension des processus de construction des expertises scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulating the trajectory of innovation and the competences dynamics in SMEs: a challenge for HRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème conférence EURAM : The business of now: the future starts here</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire des PMO, stratégie d'innovation et dynamique des compétences: entre interdépendance et tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Conférence de l'Association Internationale de Management Stratégique (congrès de l'AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03516429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & the constitution of competences: between alienation and invention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Organisation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des PMO technologiques et dynamique des compétences : l'analyse de deux cas dans le secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrés ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de compétences et créativité dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de créativité collective dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès Association Francophone de Gestion des Ressources Humaines "AGRH"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double échelle de carrière experts/managers : solution d’avenir ou vieille lune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre explorations des connaissances scientifiques et des valeurs d’usages : la caractérisation de nouvelles modalités à partir du cas d’une entreprise dans les technologies de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ième Rencontre du Groupe de Recherche Thématique « Innovation » de l’AIMS, "Le management de l’innovation : Où en sommes-nous ? Où allons-nous ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un modèle intégrateur de l'entrepreneuriat institutionnel collectif dans une approche réaliste critique. Le cas de la création d’une structure fédérative de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guiderdoni-Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fabric of the Academic Quality: Recruitment and Career in Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Primeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp 191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'innovation intensive et management de la recherche en entreprise : la formalisation de trois idéaux-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'innovation et modes de management de la recherche en entreprise. La formalisation de trois idéaux-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de Management Stratégique, Congrès de l'AIMS - Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'analyse des instruments de gestion des ressources humaines. Le cas de la double échelle scientifique et managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° Congrès annuel de l'Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du travail de recherche et GRH des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII° Congrès de l'AGRH, Reims Management School et IAE de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité et carrières des chercheurs dans un centre de chimie de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude ACI Travail, Session Travail, Temps et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration concourante et pilotage de la recherche. Le cas d'une entreprise de spécialités chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVè Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researchers' careers as a way to manage individual embeddedness in internal and external networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The organization as a set of dynamic relationships (EGOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des modèles de GRH et des systèmes de gestion des compétences en recherche: le cas d'un groupe de chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Compétence", atelier de recherche du GDR GRACCO CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management of Research Department and its Impact on New Product Development in the Life Sciences Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Product Developent Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des métiers de la recherche : une recomposition de la figure du chercheur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le renouvellement des dynamiques des métiers : quelle articulation entre connaissances, compétences et identités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets et pilotage stratégique de la recherche : le cas des PTR à l'Institut Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des carrières en recherche: une prise en compte de l'encastrement des chercheurs dans des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée dEtude sur les carrières (AGRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des métiers de la recherche industrielle. Le cas de la chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'innovation intensive et organisation de la recherche industrielle. Le cas d'un groupe international de chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel management des hommes et des compétences dans la recherche industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des connaissances et des compétences : outils stratégiques en GRH (2è coll. AGRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de gestion des ressources humaines et dynamique d'innovation intensive : quel management des hommes et des compétences dans la recherche industrielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Congrès de l'AGRH, 'GRH : innovons !'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des métiers de la recherche industrielle et des modes de GRH, en lien avec les stratégies d'innovation intensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum sur la Prospective des Métiers, 'Compétence et Temps en GRH'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les ressources humaines au XXie siècle. Nouveaux enjeux, nouvelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Saint-Germes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ventolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2024, 978-2-37687-988-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04755643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, Research and Development Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bobadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Lelebina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE; Wiley, 2018, 9 781786 303004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04993021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la recherche et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bobadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Lelebina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches cognitives et organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi; Cathy Krohmer; Claude Paraponaris. Presses Universitaires de Provence, pp.234, 2017, Travail et Gouvernance, 979-10-320-0107-3. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.31085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies digitales et transformations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilbert, Martine Le Boulaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les facettes cachées de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2025, 9781836120636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques et innovation en situation de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité en situations : des théories aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2023, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.bonna.2023.01.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Katz. Facteurs de performance des équipes projets et GRH des professionnels de la R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Burger-Helmchen Thierry; Cohendet Patrick; Hussler Caroline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands auteurs en Management de l’innovation et créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37687-911-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les trajectoires des PME innovantes : le rôle de la GRH en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludivine Adla; Virginie Gallego-Roquelaure; Marc-André Vilette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des ressources humaines en PME : approches stratégique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105, 2022, 978-2-311-41122-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et collectifs. Approches cognitives et organisationnelles. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi; Cathy Krohmer; Claude Paraponaris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches cognitives et organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-20, 2017, 9791032001073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage philosophique de la démarche ergologique Aux sources du concept d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël-Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs. Approches cognitives et organisationnelles, Lise Gastaldi, Cathy Krohmer, Claude Paraponaris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, enjeux et performance de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brulhart, Franck and Favoreu, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management d’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.3-29, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Katz : Gatekeepers, performance des équipes projets et carrières en R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohendet, Patrick and Hussler, Caroline and Burger-Helmchen, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management de l’innovation et de la créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions Management &amp; Société, pp.499-520, 2016, Collection Grands auteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What social model should apply to industrial research? Analyzing changes in human resources management in a speciality chemicals company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minguet G., M. Vervaeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working on Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent exploration and research management: case study featuring a specialty chemicals company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Midler C., Minguet G. &amp; Vervaeke M. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working on Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des systèmes de gestion des compétences des chercheurs et transformations des activités de recherche industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur la gestion des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.93-122, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des métiers de la recherche : une recomposition de la figure du chercheur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le renouvellement des dynamiques des métiers : quelle articulation entre connaissances, compétences et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (indéterminé), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets et pilotage stratégique de la recherche, le cas des PTR à l'Institut Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives en management stratégique, tome 11, 2003-2004, AIMS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Management et Société, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et stratégie : l'improbable rendez-vous - analyse des dispositifs de mise en concordance des temporalités des marchés d'innovations et des productions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles concordances des temps de travail : temps des produits, dynamiques des firmes et trajectoires des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupourque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes de management de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des métiers de la recherche et de l'anticipation dans le groupe Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Borzeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] KEDGE Business School. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A24F04C6"/>
+    <w:nsid w:val="148D2B31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="341861FD"/>
+    <w:nsid w:val="A249CF3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F87C2A18"/>
+    <w:nsid w:val="DDC9B32C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B3AA1222"/>
+    <w:nsid w:val="2AB312D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lise-gastaldi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449080v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Noury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.117" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-04-2020-0176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069288ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3283" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.161.0011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Midler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauveau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306684v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guiderdoni-Jourdain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Reale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Primeri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262833v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04755643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993021v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobadilla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lelebina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.31085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426014v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433156v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bonna.2023.01.0239" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/categorie-produit/collections/doctrines/grands-auteurs/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311411225-management-des-ressources-humaines-en-pme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/activites-collectifs-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l-Lema&#238;tre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457968v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457639v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262718v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupourque" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourcade" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lenfle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262961v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262635v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421897v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Amar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Borzeix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lise-gastaldi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449080v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Noury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.117" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-04-2020-0176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069288ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3283" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.161.0011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Midler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262701v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306684v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guiderdoni-Jourdain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Reale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Primeri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262833v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04755643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993021v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobadilla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lelebina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.31085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426014v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433156v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bonna.2023.01.0239" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/categorie-produit/collections/doctrines/grands-auteurs/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311411225-management-des-ressources-humaines-en-pme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/activites-collectifs-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l-Lema&#238;tre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457968v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457639v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupourque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourcade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lenfle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262635v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421897v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Amar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Borzeix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>