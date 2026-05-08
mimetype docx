--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lise Gastaldi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lise-gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences, sciences de gestion (section 06),</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Aix-Marseille Université (AMU), Faculté d’Économie et de Gestion (FEG), LEST UMR 7317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master 1 Gestion des Ressources Humaines et de la mention de Master Gestion des Ressources Humaines</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et Domaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- GRH, stratégie & Management</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Laboratoire d’Économie et de Sociologie du Travail (LEST) UMR AMU-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Membre de l’Institut Créativité et Innovations d’Aix-Marseille Université (InCIAM) et co-responsable de l’axe Travail</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Management de la R&D et de l’innovation technologique, innovation ouverte et liens science-industrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- GRH des professionnels de la R&D, gestion des experts et des expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Transformations de l’enseignement supérieur et de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Travail et numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives récentes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du conseil scientifique de CIME Innovation, association regroupant des professionnels et des chercheurs autour du management de l’innovation et de la R&D et des transformations managériales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Animation de cycles de séminaires : « Innovation, créativité et travail » de l’InCIAM ; « Travail et numérique » et « Compétences collectives et connaissances » au LEST</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-animatrice du track « Innovations et disruptions » au congrès 2019 de l’AIM puis du track « Travail et numérique » pour les éditions 2020 et 2021 de l’AIM (Association Information Management)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-organisatrice du congrès 2017 de l’AGRH « GRH et alternatives »</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de Revue française de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbaye Fall Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (325), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative SMEs in search of ambidexterity: a challenge for HRM!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employee Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), pp.479-495. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ER-04-2020-0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des communautés d’experts internes comme facilitateur de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Des communautés pour nourrir l’innovation des entreprises, 46 (287), pp.81-98. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager l'innovation en PME. Focus sur la gestion des ressources humaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1069288ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage des processus d’innovation amont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Management alternatif, 43 (264), pp.23-42. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education and research: growing time pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouv. Rev. Trav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.3283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur et la recherche : une pression temporelle accrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.3283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prégnance de la double échelle de carrière experts/managers : une analyse à travers l’agence des outils de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (18), pp.11-37. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.161.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'entreprise : ressource potentielle ou nouvelle contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Godelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (55)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauts potentiels : le cas des chercheurs », Dossier Hauts potentiels : la revanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newzy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du travail de recherche et GRH des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61, pp.46-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La GRH des chercheurs : de nouvelles pratiques pour quelle pertinence ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de recherche du GREGOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des métiers de la recherche industrielle : le cas de la chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GDR CADRES. Cadres, Dynamiques, Représentations, Entreprises, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005-7, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation intensive et dynamique de l'activité de recherche. Le cas d'un groupe de chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (155), pp.173-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation du débat : Les élites managériales françaises dans la mondialisation : spécificités ou retard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Godelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41, pp.103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation du débat: Problèmes et enjeux contemporains de l'innovation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.120-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière des chercheurs : un défi pour les RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 701, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l’expertise scientifique et technique : proposition méthodologique et enjeux organisationnels .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligences des organisations face au défi des in certitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO, Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05113361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur les technologies digitales et les transformations du travail induites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIM (Association Information &amp; Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la GRH : une mise à l'épreuve du modèle standard de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypermobilité : mise à l'épreuve d'une doxa managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure compréhension des processus de construction des expertises scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulating the trajectory of innovation and the competences dynamics in SMEs: a challenge for HRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème conférence EURAM : The business of now: the future starts here</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire des PMO, stratégie d'innovation et dynamique des compétences: entre interdépendance et tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Conférence de l'Association Internationale de Management Stratégique (congrès de l'AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03516429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & the constitution of competences: between alienation and invention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Organisation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des PMO technologiques et dynamique des compétences : l'analyse de deux cas dans le secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrés ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de compétences et créativité dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de créativité collective dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès Association Francophone de Gestion des Ressources Humaines "AGRH"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double échelle de carrière experts/managers : solution d’avenir ou vieille lune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre explorations des connaissances scientifiques et des valeurs d’usages : la caractérisation de nouvelles modalités à partir du cas d’une entreprise dans les technologies de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ième Rencontre du Groupe de Recherche Thématique « Innovation » de l’AIMS, "Le management de l’innovation : Où en sommes-nous ? Où allons-nous ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un modèle intégrateur de l'entrepreneuriat institutionnel collectif dans une approche réaliste critique. Le cas de la création d’une structure fédérative de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guiderdoni-Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fabric of the Academic Quality: Recruitment and Career in Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Primeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp 191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'innovation intensive et management de la recherche en entreprise : la formalisation de trois idéaux-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'innovation et modes de management de la recherche en entreprise. La formalisation de trois idéaux-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de Management Stratégique, Congrès de l'AIMS - Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'analyse des instruments de gestion des ressources humaines. Le cas de la double échelle scientifique et managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° Congrès annuel de l'Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du travail de recherche et GRH des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII° Congrès de l'AGRH, Reims Management School et IAE de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité et carrières des chercheurs dans un centre de chimie de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude ACI Travail, Session Travail, Temps et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration concourante et pilotage de la recherche. Le cas d'une entreprise de spécialités chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVè Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researchers' careers as a way to manage individual embeddedness in internal and external networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The organization as a set of dynamic relationships (EGOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des modèles de GRH et des systèmes de gestion des compétences en recherche: le cas d'un groupe de chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Compétence", atelier de recherche du GDR GRACCO CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management of Research Department and its Impact on New Product Development in the Life Sciences Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Product Developent Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des métiers de la recherche : une recomposition de la figure du chercheur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le renouvellement des dynamiques des métiers : quelle articulation entre connaissances, compétences et identités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets et pilotage stratégique de la recherche : le cas des PTR à l'Institut Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des carrières en recherche: une prise en compte de l'encastrement des chercheurs dans des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée dEtude sur les carrières (AGRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des métiers de la recherche industrielle. Le cas de la chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'innovation intensive et organisation de la recherche industrielle. Le cas d'un groupe international de chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel management des hommes et des compétences dans la recherche industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des connaissances et des compétences : outils stratégiques en GRH (2è coll. AGRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de gestion des ressources humaines et dynamique d'innovation intensive : quel management des hommes et des compétences dans la recherche industrielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Congrès de l'AGRH, 'GRH : innovons !'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des métiers de la recherche industrielle et des modes de GRH, en lien avec les stratégies d'innovation intensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum sur la Prospective des Métiers, 'Compétence et Temps en GRH'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les ressources humaines au XXie siècle. Nouveaux enjeux, nouvelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Saint-Germes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ventolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2024, 978-2-37687-988-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04755643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, Research and Development Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bobadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Lelebina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE; Wiley, 2018, 9 781786 303004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04993021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la recherche et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bobadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Lelebina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches cognitives et organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi; Cathy Krohmer; Claude Paraponaris. Presses Universitaires de Provence, pp.234, 2017, Travail et Gouvernance, 979-10-320-0107-3. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.31085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies digitales et transformations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilbert, Martine Le Boulaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les facettes cachées de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2025, 9781836120636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques et innovation en situation de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité en situations : des théories aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2023, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.bonna.2023.01.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Katz. Facteurs de performance des équipes projets et GRH des professionnels de la R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Burger-Helmchen Thierry; Cohendet Patrick; Hussler Caroline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands auteurs en Management de l’innovation et créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37687-911-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les trajectoires des PME innovantes : le rôle de la GRH en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludivine Adla; Virginie Gallego-Roquelaure; Marc-André Vilette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des ressources humaines en PME : approches stratégique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105, 2022, 978-2-311-41122-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et collectifs. Approches cognitives et organisationnelles. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi; Cathy Krohmer; Claude Paraponaris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches cognitives et organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-20, 2017, 9791032001073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage philosophique de la démarche ergologique Aux sources du concept d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël-Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs. Approches cognitives et organisationnelles, Lise Gastaldi, Cathy Krohmer, Claude Paraponaris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, enjeux et performance de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brulhart, Franck and Favoreu, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management d’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.3-29, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Katz : Gatekeepers, performance des équipes projets et carrières en R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohendet, Patrick and Hussler, Caroline and Burger-Helmchen, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management de l’innovation et de la créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions Management &amp; Société, pp.499-520, 2016, Collection Grands auteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What social model should apply to industrial research? Analyzing changes in human resources management in a speciality chemicals company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minguet G., M. Vervaeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working on Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent exploration and research management: case study featuring a specialty chemicals company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Midler C., Minguet G. &amp; Vervaeke M. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working on Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des systèmes de gestion des compétences des chercheurs et transformations des activités de recherche industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur la gestion des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.93-122, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des métiers de la recherche : une recomposition de la figure du chercheur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le renouvellement des dynamiques des métiers : quelle articulation entre connaissances, compétences et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (indéterminé), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets et pilotage stratégique de la recherche, le cas des PTR à l'Institut Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives en management stratégique, tome 11, 2003-2004, AIMS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Management et Société, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et stratégie : l'improbable rendez-vous - analyse des dispositifs de mise en concordance des temporalités des marchés d'innovations et des productions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles concordances des temps de travail : temps des produits, dynamiques des firmes et trajectoires des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupourque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes de management de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des métiers de la recherche et de l'anticipation dans le groupe Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Borzeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] KEDGE Business School. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lise Gastaldi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lise-gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences, sciences de gestion (section 06),</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Aix-Marseille Université (AMU), Faculté d’Économie et de Gestion (FEG), LEST UMR 7317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master 1 Gestion des Ressources Humaines et de la mention de Master Gestion des Ressources Humaines</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et Domaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- GRH, stratégie & Management</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- Laboratoire d’Économie et de Sociologie du Travail (LEST) UMR AMU-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Membre de l’Institut Créativité et Innovations d’Aix-Marseille Université (InCIAM) et co-responsable de l’axe Travail</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Management de la R&D et de l’innovation technologique, innovation ouverte et liens science-industrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- GRH des professionnels de la R&D, gestion des experts et des expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Transformations de l’enseignement supérieur et de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Travail et numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives récentes :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du conseil scientifique de CIME Innovation, association regroupant des professionnels et des chercheurs autour du management de l’innovation et de la R&D et des transformations managériales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Animation de cycles de séminaires : « Innovation, créativité et travail » de l’InCIAM ; « Travail et numérique » et « Compétences collectives et connaissances » au LEST</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-animatrice du track « Innovations et disruptions » au congrès 2019 de l’AIM puis du track « Travail et numérique » pour les éditions 2020 et 2021 de l’AIM (Association Information Management)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-organisatrice du congrès 2017 de l’AGRH « GRH et alternatives »</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de Revue française de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbaye Fall Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (325), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative SMEs in search of ambidexterity: a challenge for HRM!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employee Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (2), pp.479-495. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ER-04-2020-0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des communautés d’experts internes comme facilitateur de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Des communautés pour nourrir l’innovation des entreprises, 46 (287), pp.81-98. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager l'innovation en PME. Focus sur la gestion des ressources humaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1069288ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage des processus d’innovation amont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Management alternatif, 43 (264), pp.23-42. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education and research: growing time pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouv. Rev. Trav.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.3283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur et la recherche : une pression temporelle accrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.3283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prégnance de la double échelle de carrière experts/managers : une analyse à travers l’agence des outils de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (18), pp.11-37. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.161.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives d'entreprise : ressource potentielle ou nouvelle contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Godelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (55)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du travail de recherche et GRH des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61, pp.46-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hauts potentiels : le cas des chercheurs », Dossier Hauts potentiels : la revanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newzy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La GRH des chercheurs : de nouvelles pratiques pour quelle pertinence ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de recherche du GREGOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des métiers de la recherche industrielle : le cas de la chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GDR CADRES. Cadres, Dynamiques, Représentations, Entreprises, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005-7, pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation intensive et dynamique de l'activité de recherche. Le cas d'un groupe de chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (155), pp.173-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation du débat : Les élites managériales françaises dans la mondialisation : spécificités ou retard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Godelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41, pp.103-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation du débat: Problèmes et enjeux contemporains de l'innovation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.120-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière des chercheurs : un défi pour les RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise &amp; carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 701, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l’expertise scientifique et technique : proposition méthodologique et enjeux organisationnels .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligences des organisations face au défi des in certitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO, Jun 2025, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05113361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur les technologies digitales et les transformations du travail induites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIM (Association Information &amp; Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l’expertise scientifique et technique : proposition méthodologique et enjeux organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agecso 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la GRH : une mise à l'épreuve du modèle standard de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypermobilité : mise à l'épreuve d'une doxa managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure compréhension des processus de construction des expertises scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulating the trajectory of innovation and the competences dynamics in SMEs: a challenge for HRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème conférence EURAM : The business of now: the future starts here</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire des PMO, stratégie d'innovation et dynamique des compétences: entre interdépendance et tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Conférence de l'Association Internationale de Management Stratégique (congrès de l'AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03516429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires des PMO technologiques et dynamique des compétences : l'analyse de deux cas dans le secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrés ARAMOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology & the constitution of competences: between alienation and invention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Organisation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de compétences et créativité dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de créativité collective dans les organisations de hautes technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chédotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Arnoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème congrès Association Francophone de Gestion des Ressources Humaines "AGRH"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double échelle de carrière experts/managers : solution d’avenir ou vieille lune ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès de l’AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02281329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre explorations des connaissances scientifiques et des valeurs d’usages : la caractérisation de nouvelles modalités à partir du cas d’une entreprise dans les technologies de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raulet-Croset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ième Rencontre du Groupe de Recherche Thématique « Innovation » de l’AIMS, "Le management de l’innovation : Où en sommes-nous ? Où allons-nous ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01306684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un modèle intégrateur de l'entrepreneuriat institutionnel collectif dans une approche réaliste critique. Le cas de la création d’une structure fédérative de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guiderdoni-Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fabric of the Academic Quality: Recruitment and Career in Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Reale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Primeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PrestEnce Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp 191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'innovation intensive et management de la recherche en entreprise : la formalisation de trois idéaux-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'innovation et modes de management de la recherche en entreprise. La formalisation de trois idéaux-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de Management Stratégique, Congrès de l'AIMS - Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'analyse des instruments de gestion des ressources humaines. Le cas de la double échelle scientifique et managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° Congrès annuel de l'Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations du travail de recherche et GRH des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII° Congrès de l'AGRH, Reims Management School et IAE de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité et carrières des chercheurs dans un centre de chimie de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude ACI Travail, Session Travail, Temps et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration concourante et pilotage de la recherche. Le cas d'une entreprise de spécialités chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVè Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management of Research Department and its Impact on New Product Development in the Life Sciences Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Product Developent Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researchers' careers as a way to manage individual embeddedness in internal and external networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The organization as a set of dynamic relationships (EGOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des modèles de GRH et des systèmes de gestion des compétences en recherche: le cas d'un groupe de chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Compétence", atelier de recherche du GDR GRACCO CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des métiers de la recherche : une recomposition de la figure du chercheur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le renouvellement des dynamiques des métiers : quelle articulation entre connaissances, compétences et identités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets et pilotage stratégique de la recherche : le cas des PTR à l'Institut Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13eme conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des carrières en recherche: une prise en compte de l'encastrement des chercheurs dans des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée dEtude sur les carrières (AGRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des métiers de la recherche industrielle. Le cas de la chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'innovation intensive et organisation de la recherche industrielle. Le cas d'un groupe international de chimie de spécialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel management des hommes et des compétences dans la recherche industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des connaissances et des compétences : outils stratégiques en GRH (2è coll. AGRH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de gestion des ressources humaines et dynamique d'innovation intensive : quel management des hommes et des compétences dans la recherche industrielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Congrès de l'AGRH, 'GRH : innovons !'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des métiers de la recherche industrielle et des modes de GRH, en lien avec les stratégies d'innovation intensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum sur la Prospective des Métiers, 'Compétence et Temps en GRH'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les ressources humaines au XXie siècle. Nouveaux enjeux, nouvelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Coron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Saint-Germes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ventolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS, 2024, 978-2-37687-988-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04755643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, Research and Development Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bobadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Lelebina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE; Wiley, 2018, 9 781786 303004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04993021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la recherche et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Bobadilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Boulaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Lelebina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches cognitives et organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi; Cathy Krohmer; Claude Paraponaris. Presses Universitaires de Provence, pp.234, 2017, Travail et Gouvernance, 979-10-320-0107-3. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.31085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies digitales et transformations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilbert, Martine Le Boulaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les facettes cachées de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2025, 9781836120636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques et innovation en situation de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité en situations : des théories aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2023, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.bonna.2023.01.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Katz. Facteurs de performance des équipes projets et GRH des professionnels de la R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Burger-Helmchen Thierry; Cohendet Patrick; Hussler Caroline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands auteurs en Management de l’innovation et créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-37687-911-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les trajectoires des PME innovantes : le rôle de la GRH en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lonceint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludivine Adla; Virginie Gallego-Roquelaure; Marc-André Vilette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des ressources humaines en PME : approches stratégique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 6, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105, 2022, 978-2-311-41122-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et collectifs. Approches cognitives et organisationnelles. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi; Cathy Krohmer; Claude Paraponaris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches cognitives et organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-20, 2017, 9791032001073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage philosophique de la démarche ergologique Aux sources du concept d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noël-Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs. Approches cognitives et organisationnelles, Lise Gastaldi, Cathy Krohmer, Claude Paraponaris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, enjeux et performance de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brulhart, Franck and Favoreu, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management d’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.3-29, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Katz : Gatekeepers, performance des équipes projets et carrières en R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohendet, Patrick and Hussler, Caroline and Burger-Helmchen, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management de l’innovation et de la créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions Management &amp; Société, pp.499-520, 2016, Collection Grands auteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What social model should apply to industrial research? Analyzing changes in human resources management in a speciality chemicals company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minguet G., M. Vervaeke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working on Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent exploration and research management: case study featuring a specialty chemicals company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Midler C., Minguet G. &amp; Vervaeke M. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working on Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00457639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des systèmes de gestion des compétences des chercheurs et transformations des activités de recherche industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur la gestion des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.93-122, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des métiers de la recherche : une recomposition de la figure du chercheur en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le renouvellement des dynamiques des métiers : quelle articulation entre connaissances, compétences et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (indéterminé), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets et pilotage stratégique de la recherche, le cas des PTR à l'Institut Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives en management stratégique, tome 11, 2003-2004, AIMS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Management et Société, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et stratégie : l'improbable rendez-vous - analyse des dispositifs de mise en concordance des temporalités des marchés d'innovations et des productions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Midler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles concordances des temps de travail : temps des produits, dynamiques des firmes et trajectoires des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupourque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lenfle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes de management de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des métiers de la recherche et de l'anticipation dans le groupe Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charue-Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Borzeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] KEDGE Business School. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId136"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="148D2B31"/>
+    <w:nsid w:val="13CB56FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A249CF3D"/>
+    <w:nsid w:val="58BAFA36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DDC9B32C"/>
+    <w:nsid w:val="4A5098D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2AB312D3"/>
+    <w:nsid w:val="C6584A95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lise-gastaldi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449080v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Noury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.117" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-04-2020-0176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069288ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3283" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.161.0011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Midler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262701v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698979v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306684v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guiderdoni-Jourdain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Reale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Primeri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262833v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04755643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993021v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobadilla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lelebina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.31085" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426014v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433156v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bonna.2023.01.0239" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/categorie-produit/collections/doctrines/grands-auteurs/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311411225-management-des-ressources-humaines-en-pme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/activites-collectifs-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l-Lema&#238;tre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472006v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457968v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457639v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262961v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262718v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupourque" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourcade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lenfle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262635v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421897v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Amar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Borzeix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lise-gastaldi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449080v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Noury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.117" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-04-2020-0176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069288ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3283" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.161.0011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Midler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262701v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Musseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613058v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Boulaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516429v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299936v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ch&#233;dotel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483578v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Arnoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guiderdoni-Jourdain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Reale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Primeri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263293v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262629v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04755643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bobadilla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lelebina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990246v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.31085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bonna.2023.01.0239" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/categorie-produit/collections/doctrines/grands-auteurs/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311411225-management-des-ressources-humaines-en-pme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/activites-collectifs-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine No&#235;l-Lema&#238;tre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472007v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457968v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457639v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262995v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupourque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourcade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lenfle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262635v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Amar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Borzeix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>