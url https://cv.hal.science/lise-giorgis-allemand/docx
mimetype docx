--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -307,592 +307,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche sur les impacts du bruit des éoliennes sur l'Humain : son, perception, santé (RIBEolH)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association entre l'exposition au bruit et le risque de maladies cardio-métaboliques (diabète de type 2, hypertension artérielle ou maladie cardio-vasculaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Houeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
+                <w:t xml:space="preserve">Elodie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Avan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Ecotière</w:t>
+                <w:t xml:space="preserve">Kathleen Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA2022 - 16ème Congrès Français d'Acoustique</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847950v1</w:t>
+                <w:t xml:space="preserve">hal-03847942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre l'exposition au bruit et le risque de maladies cardio-métaboliques (diabète de type 2, hypertension artérielle ou maladie cardio-vasculaire)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Houeto</w:t>
+                <w:t xml:space="preserve">Recherche sur les impacts du bruit des éoliennes sur l'Humain : son, perception, santé (RIBEolH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Avan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champelovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Faure</w:t>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Godet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Correia</w:t>
+                <w:t xml:space="preserve">David Ecotière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+              <w:t xml:space="preserve">CFA2022 - 16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847942v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’exposition de la population de France métropolitaine au bruit des éoliennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ecotière</w:t>
+                <w:t xml:space="preserve">Effets du bruit des avions sur la santé : aperçu des résultats du programme de recherche DEBATS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Demizieux</w:t>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
+                <w:t xml:space="preserve">Clémence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Mohamed Nassur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847865v1</w:t>
+                <w:t xml:space="preserve">hal-03847935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du bruit des avions sur la santé : aperçu des résultats du programme de recherche DEBATS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l’exposition de la population de France métropolitaine au bruit des éoliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Demizieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847935v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of noise exposure from wind turbines in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Demizieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champelovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -947,77 +947,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on the impacts of wind turbine noise on humans: sound, perception, health (RIBEolH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Avan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champelovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1059,90 +1059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEBATS Discussion sur les Effets du Bruit des Aéronefs Touchant la Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohamed Nassur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1184,90 +1184,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEBATS : Discussion sur les Effets du Bruit des Aéronefs Touchant la Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohamed Nassur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1510,64 +1510,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liacine Bouaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champelovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49p. </w:t>
@@ -1631,77 +1631,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Demizieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (5), pp.355-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1735,103 +1735,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of sound exposure from wind turbines in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Demizieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (1), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1904,51 +1904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schreckenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (14), pp.7339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2142,51 +2142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Chaumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champelovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,295 +3044,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03156781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of urinary concentrations of non-persistent chemicals in pregnant women and school-aged children</w:t>
+                <w:t xml:space="preserve">Pregnancy exposure to atmospheric pollution and meteorological conditions and placental DNA methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maribel Casas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Basagana</w:t>
+                <w:t xml:space="preserve">Emilie Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amrit K. Sakhi</w:t>
+                <w:t xml:space="preserve">Sophie Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line S. Haug</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Philippat</w:t>
+                <w:t xml:space="preserve">Jörg Tost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 121, pp.561-573. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.09.046⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 118, pp.334-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01960310v1</w:t>
+                <w:t xml:space="preserve">hal-02325488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy exposure to atmospheric pollution and meteorological conditions and placental DNA methylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of urinary concentrations of non-persistent chemicals in pregnant women and school-aged children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Abraham</w:t>
+                <w:t xml:space="preserve">Amrit K. Sakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rousseaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
+                <w:t xml:space="preserve">Line S. Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Tost</w:t>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 118, pp.334-347. </w:t>
+              <w:t xml:space="preserve">, 2018, 121, pp.561-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325488v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01960310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Early Life Exposome (HELIX) study : a European population-based exposome cohort</w:t>
               </w:r>
@@ -3344,51 +3344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,51 +3625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Benmerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3988,51 +3988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analgesics during pregnancy and undescended testis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4154,77 +4154,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruit des avions et santé des riverains d'aéroport. L'étude nationale Debats. Discussion sur les Effets du Bruit des Aéronefs Touchant la Santé. Résultats à l'inclusion. Convention Acnusa/Ifsttar, octobre 2020, 43 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohamed Nassur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4308,77 +4308,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIBEolh : Recherche des impacts du bruit éolien sur l'humain : son, perception, santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champelovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4433,90 +4433,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEBATS : Discussion sur les Effets du Bruit des Aéronefs Touchant la Santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohamed Nassur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4830,51 +4830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure E." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Houeto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Correia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Evrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis Allemand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champelovier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Godet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demizieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Baudin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Mohamed Nassur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohamed Nassur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minon'Tsikpo Kossi Kodji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/nah.nah_1_23" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Kourieh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-107921" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1675" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621727v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brink" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schreckenberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147339" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otana Jakpor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Kloog" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Benmerad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105847" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaumond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106058" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thalabard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyliane Rosetta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113605" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Agier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Hernandez-Ferrer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maitre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo Uria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thalabard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosetta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Siroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Deletombe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Trouve-Buisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Godon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Falcon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2019.06.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492187v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Urquiza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo-Uria" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP3971" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Robinson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat de Castro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Valentin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP2862" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit K. Sakhi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S. Haug" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.09.046" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325488v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Abraham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Tost" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.05.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robinson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunn Marit Aasvang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021311" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barrera-G&#243;mez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tzen Portengen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-017-0277-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP1015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP172" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00680532v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluf Kristian H&#248;jbjerg Hansen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ducot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bohet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte N&#248;rbo Sorensen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des070" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e318225bf33" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415609v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415593v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01702842v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAS003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure E." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Houeto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Correia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Evrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis Allemand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Godet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847950v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champelovier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Baudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Mohamed Nassur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demizieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohamed Nassur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minon'Tsikpo Kossi Kodji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/nah.nah_1_23" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Kourieh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-107921" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1675" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621727v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brink" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schreckenberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147339" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otana Jakpor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Kloog" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Benmerad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105847" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaumond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106058" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thalabard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyliane Rosetta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113605" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Agier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Hernandez-Ferrer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maitre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo Uria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thalabard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosetta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Siroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Deletombe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Trouve-Buisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Godon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Falcon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2019.06.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492187v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Urquiza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo-Uria" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP3971" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Robinson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat de Castro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Valentin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP2862" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Abraham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Tost" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.05.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit K. Sakhi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S. Haug" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.09.046" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robinson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunn Marit Aasvang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021311" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barrera-G&#243;mez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tzen Portengen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-017-0277-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP1015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP172" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00680532v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluf Kristian H&#248;jbjerg Hansen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ducot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bohet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte N&#248;rbo Sorensen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des070" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e318225bf33" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415609v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415593v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01702842v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAS003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>