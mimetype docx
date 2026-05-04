--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -307,307 +307,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre l'exposition au bruit et le risque de maladies cardio-métaboliques (diabète de type 2, hypertension artérielle ou maladie cardio-vasculaire)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche sur les impacts du bruit des éoliennes sur l'Humain : son, perception, santé (RIBEolH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Faure</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Godet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Correia</w:t>
+                <w:t xml:space="preserve">Paul Avan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champelovier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+              <w:t xml:space="preserve">CFA2022 - 16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847942v1</w:t>
+                <w:t xml:space="preserve">hal-03847950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche sur les impacts du bruit des éoliennes sur l'Humain : son, perception, santé (RIBEolH)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Champelovier</w:t>
+                <w:t xml:space="preserve">Association entre l'exposition au bruit et le risque de maladies cardio-métaboliques (diabète de type 2, hypertension artérielle ou maladie cardio-vasculaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Houeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+                <w:t xml:space="preserve">Elodie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ecotière</w:t>
+                <w:t xml:space="preserve">Kathleen Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA2022 - 16ème Congrès Français d'Acoustique</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847950v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du bruit des avions sur la santé : aperçu des résultats du programme de recherche DEBATS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -688,51 +688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’exposition de la population de France métropolitaine au bruit des éoliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Demizieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -740,51 +740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -848,51 +848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Demizieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champelovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -947,77 +947,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on the impacts of wind turbine noise on humans: sound, perception, health (RIBEolH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Avan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champelovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1053,57 +1053,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEBATS Discussion sur les Effets du Bruit des Aéronefs Touchant la Santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">DEBATS : Discussion sur les Effets du Bruit des Aéronefs Touchant la Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1132,103 +1132,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohamed Nassur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier technique sur les cohortes environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, BIVIERS, France. 29 p</w:t>
+              <w:t xml:space="preserve">Réunion AdP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, PARIS, France. 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415602v1</w:t>
+                <w:t xml:space="preserve">hal-02349771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEBATS : Discussion sur les Effets du Bruit des Aéronefs Touchant la Santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">DEBATS Discussion sur les Effets du Bruit des Aéronefs Touchant la Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1257,73 +1257,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohamed Nassur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion AdP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, PARIS, France. 46 p</w:t>
+              <w:t xml:space="preserve">Atelier technique sur les cohortes environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, BIVIERS, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349771v1</w:t>
+                <w:t xml:space="preserve">hal-02415602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1523,51 +1523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liacine Bouaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champelovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49p. </w:t>
@@ -1735,51 +1735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of sound exposure from wind turbines in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Demizieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1787,51 +1787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (1), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1904,51 +1904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schreckenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (14), pp.7339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1976,693 +1976,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Term birthweight and critical windows of prenatal exposure to average meteorological conditions and meteorological variability</w:t>
+                <w:t xml:space="preserve">Understanding the relationship between air traffic noise exposure and annoyance in populations living near airports in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otana Jakpor</w:t>
+                <w:t xml:space="preserve">Marie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+                <w:t xml:space="preserve">Agnès Chaumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champelovier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Giorgis Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itai Kloog</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
+                <w:t xml:space="preserve">Jacques Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 142, pp.105847. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.105847⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 144, pp.106058 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888721v1</w:t>
+                <w:t xml:space="preserve">hal-03491393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the relationship between air traffic noise exposure and annoyance in populations living near airports in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can atmospheric pollutants influence menstrual cycle function? Supplementary material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Thalabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lefèvre</w:t>
+                <w:t xml:space="preserve">Lyliane Rosetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Chaumond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise Giorgis Allemand</w:t>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lambert</w:t>
+                <w:t xml:space="preserve">Jean Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 144, pp.106058 -. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 257 (113605), 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491393v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can atmospheric pollutants influence menstrual cycle function? Supplementary material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between the pregnancy exposome and fetal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Thalabard</w:t>
+                <w:t xml:space="preserve">Lydiane Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyliane Rosetta</w:t>
+                <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+                <w:t xml:space="preserve">Carles Hernandez-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bouyer</w:t>
+                <w:t xml:space="preserve">Léa Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibon Tamayo Uria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113605⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (2), pp.572 - 586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyaa017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459532v1</w:t>
+                <w:t xml:space="preserve">hal-04303117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between the pregnancy exposome and fetal growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can atmospheric pollutants influence menstrual cycle function?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Basagaña</w:t>
+                <w:t xml:space="preserve">L. Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carles Hernandez-Ferrer</w:t>
+                <w:t xml:space="preserve">J.C. Thalabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Maitre</w:t>
+                <w:t xml:space="preserve">L. Rosetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibon Tamayo Uria</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyaa017⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 257, pp.113605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303117v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can atmospheric pollutants influence menstrual cycle function?</w:t>
+                <w:t xml:space="preserve">Term birthweight and critical windows of prenatal exposure to average meteorological conditions and meteorological variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Giorgis-Allemand</w:t>
+                <w:t xml:space="preserve">Otana Jakpor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Thalabard</w:t>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rosetta</w:t>
+                <w:t xml:space="preserve">Itai Kloog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Siroux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mériem Benmerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113605⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142, pp.105847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.105847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042483v1</w:t>
+                <w:t xml:space="preserve">hal-02888721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dexmedetomidine to facilitate non-invasive ventilation after blunt chest trauma: A randomised, double-blind, crossover, placebo-controlled pilot study</w:t>
               </w:r>
@@ -2795,51 +2795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Urban Exposome on Birth Weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark J. Nieuwenhuijsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Basagana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2910,161 +2910,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Urban Exposome during Pregnancy and Its Socioeconomic Determinants</w:t>
+                <w:t xml:space="preserve">Variability of urinary concentrations of non-persistent chemicals in pregnant women and school-aged children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Robinson</w:t>
+                <w:t xml:space="preserve">Maribel Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibon Tamayo</w:t>
+                <w:t xml:space="preserve">Amrit K. Sakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat de Castro</w:t>
+                <w:t xml:space="preserve">Line S. Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Valentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 126 (7), pp.077005. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121, pp.561-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/EHP2862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03156781v1</w:t>
+                <w:t xml:space="preserve">ineris-01960310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy exposure to atmospheric pollution and meteorological conditions and placental DNA methylation</w:t>
               </w:r>
@@ -3076,51 +3076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3178,338 +3178,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of urinary concentrations of non-persistent chemicals in pregnant women and school-aged children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Early Life Exposome (HELIX) study : a European population-based exposome cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeroen de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amrit K. Sakhi</w:t>
+                <w:t xml:space="preserve">Olivier Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line S. Haug</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Philippat</w:t>
+                <w:t xml:space="preserve">Gunn Marit Aasvang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.09.046⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (9), pp.e021311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-021311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01960310v1</w:t>
+                <w:t xml:space="preserve">ineris-03319120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Early Life Exposome (HELIX) study : a European population-based exposome cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Maitre</w:t>
+                <w:t xml:space="preserve">The Urban Exposome during Pregnancy and Its Socioeconomic Determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen de Bont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maribel Casas</w:t>
+                <w:t xml:space="preserve">Ibon Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Robinson</w:t>
+                <w:t xml:space="preserve">Montserrat de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunn Marit Aasvang</w:t>
+                <w:t xml:space="preserve">Antonia Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (9), pp.e021311. </w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126 (7), pp.077005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-021311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/EHP2862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03319120v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03156781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic comparison of statistical methods to detect interactions in exposome-health associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Barrera-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lützen Portengen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,64 +3625,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mériem Benmerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 125 (9), pp.097006. </w:t>
@@ -3720,90 +3720,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Comparison of Linear Regression–Based Statistical Methods to Assess Exposome-Health Associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lützen Portengen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chadeau-Hyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3988,77 +3988,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analgesics during pregnancy and undescended testis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4154,51 +4154,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruit des avions et santé des riverains d'aéroport. L'étude nationale Debats. Discussion sur les Effets du Bruit des Aéronefs Touchant la Santé. Résultats à l'inclusion. Convention Acnusa/Ifsttar, octobre 2020, 43 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4302,277 +4302,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIBEolh : Recherche des impacts du bruit éolien sur l'humain : son, perception, santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">DEBATS : Discussion sur les Effets du Bruit des Aéronefs Touchant la Santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohamed Nassur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du projet fédérateur &amp;quot;Infrastructures et Transition Energétique&amp;quot;</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marne-la-Vallée, France. Séminaire du projet fédérateur &amp;quot;Infrastructures et Transition Energétique&amp;quot;, 1 p, 2019</w:t>
+              <w:t xml:space="preserve">Atelier technique sur les cohortes environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, BIVIERS, France. Atelier technique sur les cohortes environnementales, 1 p, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415609v1</w:t>
+                <w:t xml:space="preserve">hal-02415593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEBATS : Discussion sur les Effets du Bruit des Aéronefs Touchant la Santé.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">RIBEolh : Recherche des impacts du bruit éolien sur l'humain : son, perception, santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohamed Nassur</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champelovier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier technique sur les cohortes environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, BIVIERS, France. Atelier technique sur les cohortes environnementales, 1 p, 2019</w:t>
+              <w:t xml:space="preserve">Séminaire du projet fédérateur &amp;quot;Infrastructures et Transition Energétique&amp;quot;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marne-la-Vallée, France. Séminaire du projet fédérateur &amp;quot;Infrastructures et Transition Energétique&amp;quot;, 1 p, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415593v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4830,51 +4830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure E." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Houeto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Correia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Evrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis Allemand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Godet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847950v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champelovier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Baudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Mohamed Nassur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demizieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohamed Nassur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minon'Tsikpo Kossi Kodji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/nah.nah_1_23" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Kourieh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-107921" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1675" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621727v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brink" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schreckenberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147339" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otana Jakpor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Kloog" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Benmerad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105847" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaumond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106058" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thalabard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyliane Rosetta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113605" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Agier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Hernandez-Ferrer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maitre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo Uria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thalabard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosetta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Siroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Deletombe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Trouve-Buisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Godon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Falcon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2019.06.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492187v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Urquiza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo-Uria" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP3971" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Robinson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat de Castro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Valentin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP2862" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Abraham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Tost" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.05.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit K. Sakhi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S. Haug" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.09.046" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robinson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunn Marit Aasvang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021311" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barrera-G&#243;mez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tzen Portengen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-017-0277-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP1015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP172" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00680532v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluf Kristian H&#248;jbjerg Hansen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ducot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bohet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte N&#248;rbo Sorensen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des070" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e318225bf33" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415609v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415593v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01702842v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAS003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423966v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure E." TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Houeto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Correia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Evrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis Allemand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champelovier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Godet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Baudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Mohamed Nassur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demizieux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohamed Nassur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minon'Tsikpo Kossi Kodji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laumon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/nah.nah_1_23" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Kourieh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-107921" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1675" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621727v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brink" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schreckenberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18147339" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chaumond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106058" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thalabard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyliane Rosetta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113605" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303117v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Agier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Hernandez-Ferrer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maitre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo Uria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thalabard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosetta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Siroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888721v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otana Jakpor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Kloog" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Benmerad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105847" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Deletombe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Trouve-Buisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Godon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Falcon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2019.06.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492187v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Urquiza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo-Uria" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP3971" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01960310v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit K. Sakhi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S. Haug" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.09.046" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Abraham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Tost" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.05.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03319120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Bont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robinson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunn Marit Aasvang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021311" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Robinson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Tamayo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat de Castro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Valentin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP2862" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05380277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barrera-G&#243;mez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tzen Portengen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-017-0277-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP1015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP172" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00680532v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluf Kristian H&#248;jbjerg Hansen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ducot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bohet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte N&#248;rbo Sorensen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des070" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e318225bf33" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113175v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415593v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01702842v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAS003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>