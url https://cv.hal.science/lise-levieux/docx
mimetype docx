--- v0 (2026-04-02)
+++ v1 (2026-05-01)
@@ -1427,119 +1427,50 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les transformations urbaines de Rouen au Moyen Âge à l’aide des systèmes d’information géographique</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Les premiers Hôtels-Dieux de Rouen. Nouvelles données historiques et archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Levieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1548,57 +1479,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Société française d'histoire des hôpitaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender les transformations urbaines de Rouen au Moyen Âge à l’aide des systèmes d’information géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Levieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journeés archéologiques de Normandie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242230v1</w:t>
+                <w:t xml:space="preserve">hal-03395784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés religieuses et pouvoirs laïques à Rouen (Xe – XVe siècle) : une histoire de l’appropriation des territoires</w:t>
               </w:r>
@@ -1679,510 +1679,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Appréhender les transformations urbaines de Rouen au Moyen Âge à l’aide des systèmes d’information géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Levieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées archéologiques régionales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moines, chanoines et Mendiants : acteurs principaux des transformations urbaines de Rouen au Moyen Âge (Xe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Levieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence dans le cadre de l’Université de Toutes Les Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religious Communities in the Face of Natural Disasters : Responses and adaptation, Xth-XVth centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Levieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Society in Rouen during the High and Late Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395887v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03395892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Communautés religieuses et espace urbain : quels choix d’implantation pour les communautés régulières de Rouen du Xe au XVe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Levieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel lieu choisir ? Implantation, représentation et mention de l’édifice et de l’objet (XIe-XVIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’impact des communautés religieuses sur l’espace urbain rouennais (Xe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Levieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude intitulée « Rouen à travers les époques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395908v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02441194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Moines, chanoines et Mendiants à Rouen du Xe au XVe siècle : étude topographique et dynamique de l’implantation religieuse en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Levieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire sur la topographie religieuse organisée par le laboratoire Terrae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Communautés religieuses et pouvoirs laïques à Rouen (Xe – XVe siècle) : une histoire de l’appropriation des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Levieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les instruments de pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441224v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03394951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les religieux sous saint Louis</w:t>
               </w:r>
@@ -2579,165 +2579,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Prêcheurs à Rouen au Moyen Âge et leur implantation dans la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Levieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maroteaux V. (dir.), Rouen retrouvée : une ville du Moyen Âge à la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle des archevêques et des rois dans l’implantation et le développement des Mendiants à Rouen (XIIIe-XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Levieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur d’Élisabeth Lalou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395821v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03395476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les religieux sous saint Louis</w:t>
               </w:r>
@@ -3038,51 +3038,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AB14069"/>
+    <w:nsid w:val="046E9677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3186,51 +3186,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B5F6F2C5"/>
+    <w:nsid w:val="2A084199"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3334,51 +3334,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B1649247"/>
+    <w:nsid w:val="4713C999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3482,51 +3482,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AFB39FE9"/>
+    <w:nsid w:val="F4FFC529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3630,51 +3630,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5D892673"/>
+    <w:nsid w:val="91E27AB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3778,51 +3778,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C9EC4E75"/>
+    <w:nsid w:val="F28347A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3926,51 +3926,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AA812B92"/>
+    <w:nsid w:val="E7134B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4074,51 +4074,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="01447C6C"/>
+    <w:nsid w:val="B222AA39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4222,51 +4222,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0CE69259"/>
+    <w:nsid w:val="609A6177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4370,51 +4370,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="1A5465EE"/>
+    <w:nsid w:val="A30BE987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4518,51 +4518,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="0DC57B2A"/>
+    <w:nsid w:val="B9AFC17F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4666,51 +4666,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="CD908CF8"/>
+    <w:nsid w:val="B425B4B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4814,51 +4814,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="27F8B006"/>
+    <w:nsid w:val="9A2152DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4962,51 +4962,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="59C5322E"/>
+    <w:nsid w:val="AE81C12A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5110,51 +5110,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="2D21BBB9"/>
+    <w:nsid w:val="A97F87C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5258,51 +5258,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="952D338A"/>
+    <w:nsid w:val="7DBD45EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5406,51 +5406,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="5C04EAE3"/>
+    <w:nsid w:val="41D3AFCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5554,51 +5554,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="01E74FF0"/>
+    <w:nsid w:val="A9A908BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5702,51 +5702,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="9684812C"/>
+    <w:nsid w:val="BA8ECB68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5850,51 +5850,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="54354374"/>
+    <w:nsid w:val="189F3174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5998,51 +5998,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="81DC5136"/>
+    <w:nsid w:val="2C319592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6146,51 +6146,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="ECF15690"/>
+    <w:nsid w:val="D603FFEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6294,51 +6294,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="7FF6AED0"/>
+    <w:nsid w:val="5D9515CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6591,51 +6591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242229v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Levieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395784v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395735v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395908v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238244v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238208v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395555v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242229v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Levieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242230v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395784v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395735v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395887v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441194v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03394951v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238244v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395821v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238208v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03395555v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>