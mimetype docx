--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2197,857 +2197,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetophoresis-Assisted Capillary Assembly: A Versatile Approach for Fabricating Tailored 3D Magnetic Supercrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+                <w:t xml:space="preserve">Single-Crystalline Body Centered FeCo Nano-Octopods: from One-Pot Chemical Growth to Complex 3D Magnetic Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c10215⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 21 (8), pp.3664-3670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156435v1</w:t>
+                <w:t xml:space="preserve">hal-03201680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodeoxygenation and hydrogenolysis of biomass-based materials using FeNi catalysts and magnetic induction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+                <w:t xml:space="preserve">Magnetophoresis-Assisted Capillary Assembly: A Versatile Approach for Fabricating Tailored 3D Magnetic Supercrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.5096-5108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c10215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0GC03495A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03210857v1</w:t>
+                <w:t xml:space="preserve">hal-03156435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Crystalline Body Centered FeCo Nano-Octopods: from One-Pot Chemical Growth to Complex 3D Magnetic Configuration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodeoxygenation and hydrogenolysis of biomass-based materials using FeNi catalysts and magnetic induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pierrot</w:t>
+                <w:t xml:space="preserve">Irene Mustieles Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+                <w:t xml:space="preserve">Déborah de Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Arenal</w:t>
+                <w:t xml:space="preserve">Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 21 (8), pp.3664-3670. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), pp.2025-2036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0GC03495A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201680v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of pre-nucleation clusters in the crystallization of gold nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering Iron-Nickel Nanoparticles for Magnetically-Induced CO2 Methanation in Continuous Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah de Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ezgi Yildirim</w:t>
+                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enguerrand Barba</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0nr03486j⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201913865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922544v2</w:t>
+                <w:t xml:space="preserve">hal-02454700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Iron-Nickel Nanoparticles for Magnetically-Induced CO2 Methanation in Continuous Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Déborah de Masi</w:t>
+                <w:t xml:space="preserve">Tuning the Composition of FeCo Nanoparticle Heating Agents for Magnetically Induced Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201913865⟩</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454700v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Composition of FeCo Nanoparticle Heating Agents for Magnetically Induced Catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of pre-nucleation clusters in the crystallization of gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezgi Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Marbaix</w:t>
+                <w:t xml:space="preserve">Enguerrand Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+                <w:t xml:space="preserve">Jorge A. Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (30), pp.16173-16188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0nr03486j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536608v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922544v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Ordering in Bimetallic FeCo Nanoparticles: From a Direct Chemical Synthesis to Application As Efficient High-Frequency Magnetic Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lepesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3297,51 +3297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3405,77 +3405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Heat or not to Heat: a Study of the Performances of Iron Carbide Nanoparticles in Magnetic Heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3524,3331 +3524,3331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation of cobalt nanorods: A new route for rare-earth free nanostructured permanent magnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impregnation of High-Magnetization FeCo Nanoparticles in Mesoporous Silicon: An Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semih Ener</w:t>
+                <w:t xml:space="preserve">Benjamin Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelia Anagnostopoulou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ott</w:t>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.12.009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982212v2</w:t>
+                <w:t xml:space="preserve">hal-02001841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel magnetoresistance and cotunneling in assemblies of chemically synthesized FeCo nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blon</w:t>
+                <w:t xml:space="preserve">Synergism of Au and Ru Nanoparticles in Low‐Temperature Photoassisted CO 2 Methanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah de Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Albero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Renewable Energy, 24 (69), pp.18436-18443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201803022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002119v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impregnation of High-Magnetization FeCo Nanoparticles in Mesoporous Silicon: An Experimental Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lepesant</w:t>
+                <w:t xml:space="preserve">Ultrathin Gold Nanowires with the Polytetrahedral Structure of Bulk Manganese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeri Petkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bardet</w:t>
+                <w:t xml:space="preserve">El Said A. Nouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00609⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (9), pp.9521-9531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b05036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001841v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergism of Au and Ru Nanoparticles in Low‐Temperature Photoassisted CO 2 Methanation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling the Sulfidation Process of Iron Nanoparticles: Accessing Iron−Iron Sulfide Core-Shell Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominikus Heift</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Mateo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201803022⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (7), pp.663-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201800027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984591v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin Gold Nanowires with the Polytetrahedral Structure of Bulk Manganese</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Vargas</w:t>
+                <w:t xml:space="preserve">Shape selection through epitaxy of supported platinum nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeri Petkov</w:t>
+                <w:t xml:space="preserve">Deliang Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Said A. Nouh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Susana Bustos-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (9), pp.9521-9531. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (48), pp.22730-22736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b05036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948403v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Sulfidation Process of Iron Nanoparticles: Accessing Iron−Iron Sulfide Core-Shell Structures</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Branched and Faceted Gold-Ruthenium Nanoparticles: Using Nanostructure to Improve Stability in Oxygen Evolution Electrocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominikus Heift</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Lucy Gloag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tania Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soshan Cheong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yibing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Hao Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (32), pp.10241-10245</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948410v1</w:t>
+                <w:t xml:space="preserve">hal-02000451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Branched and Faceted Gold-Ruthenium Nanoparticles: Using Nanostructure to Improve Stability in Oxygen Evolution Electrocatalysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunnel magnetoresistance and cotunneling in assemblies of chemically synthesized FeCo nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soshan Cheong</w:t>
+                <w:t xml:space="preserve">Suhail Usmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yibing Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xuan-Hao Chan</w:t>
+                <w:t xml:space="preserve">A. Bupathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (32), pp.10241-10245</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000451v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape selection through epitaxy of supported platinum nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consolidation of cobalt nanorods: A new route for rare-earth free nanostructured permanent magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semih Ener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Peres</w:t>
+                <w:t xml:space="preserve">Evangelia Anagnostopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliang Yi</w:t>
+                <w:t xml:space="preserve">Imants Dirba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Bustos-Rodriguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pierrot</w:t>
+                <w:t xml:space="preserve">Frédéric Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (48), pp.22730-22736. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.290-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001918v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the advantages of spring magnets compared to pure FePt: Strategy for rare-earth free permanent magnets following a bottom-up approach</w:t>
+                <w:t xml:space="preserve">Magnetic ground states in nanocuboids of cubic magnetocrystalline anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pousthomis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+                <w:t xml:space="preserve">Francisco Javier Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 424, pp.304-313. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press, 428, pp.394-400</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982650v1</w:t>
+                <w:t xml:space="preserve">hal-01982612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the crystal habit and magnetic properties of Co nanoparticles through the stirring rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface-Engineering of Ultrathin Gold Nanowires: Tailored Self-Assembly and Enhanced Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Said A. Nouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A Baquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mrad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Viola</w:t>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CE00714K⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (22), pp.5456-5463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188655v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic ground states in nanocuboids of cubic magnetocrystalline anisotropy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Platinum tripods as nanometric frequency multiplexing devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cury Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (38), pp.14635--14640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR04544A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982612v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-Engineering of Ultrathin Gold Nanowires: Tailored Self-Assembly and Enhanced Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Said A. Nouh</w:t>
+                <w:t xml:space="preserve">Control of the crystal habit and magnetic properties of Co nanoparticles through the stirring rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin A Baquero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+                <w:t xml:space="preserve">H. Nong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delpech</w:t>
+                <w:t xml:space="preserve">E. Anagnostopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Poteau</w:t>
+                <w:t xml:space="preserve">A. Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (22), pp.5456-5463. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (25), pp.3476-3484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CE00714K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799435v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum tripods as nanometric frequency multiplexing devices</w:t>
+                <w:t xml:space="preserve">On the advantages of spring magnets compared to pure FePt: Strategy for rare-earth free permanent magnets following a bottom-up approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cury Camargo</w:t>
+                <w:t xml:space="preserve">Marc Pousthomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lassagne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blon</w:t>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (38), pp.14635--14640. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 424, pp.304-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7NR04544A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706931v1</w:t>
+                <w:t xml:space="preserve">hal-01982650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically Induced Continuous CO 2 Hydrogenation Using Composite Iron Carbide Nanoparticles of Exceptionally High Heating Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bordet</w:t>
+                <w:t xml:space="preserve">Dense arrays of cobalt nanorods as rare-earth free permanent magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Anagnostopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Grindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (7), pp.4020-4029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR07143G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991366v1</w:t>
+                <w:t xml:space="preserve">hal-02017936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense arrays of cobalt nanorods as rare-earth free permanent magnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bilel Grindi</w:t>
+                <w:t xml:space="preserve">Electrospray deposition of isolated chemically synthesized magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Panagiotopoulos</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ugnati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NR07143G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-015-3312-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017936v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospray deposition of isolated chemically synthesized magnetic nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anca Meffre</w:t>
+                <w:t xml:space="preserve">A New Approach to the Mechanism of Fischer-Tropsch Syntheses Arising from Gas Phase NMR and Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (9), pp.1727-1731</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715936v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach to the Mechanism of Fischer-Tropsch Syntheses Arising from Gas Phase NMR and Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bordet</w:t>
+                <w:t xml:space="preserve">A 3D array of Co(II) cubanes with very strong magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ben Saber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017957v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D array of Co(II) cubanes with very strong magnetic anisotropy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Raquet</w:t>
+                <w:t xml:space="preserve">Co@CoSb Core–Shell Nanorods: From Chemical Coating at the Nanoscale to Macroscopic Consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udishnu Sanyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semih Ener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Anagnostopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pousthomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (14), pp.4982-4990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b01419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.06.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01719737v1</w:t>
+                <w:t xml:space="preserve">hal-02018097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co@CoSb Core–Shell Nanorods: From Chemical Coating at the Nanoscale to Macroscopic Consolidation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Pousthomis</w:t>
+                <w:t xml:space="preserve">Magnetically Induced Continuous CO 2 Hydrogenation Using Composite Iron Carbide Nanoparticles of Exceptionally High Heating Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (51), pp.15894-15898</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018097v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrathin Gold Nanowires: Soft-Templating versus Liquid Phase Synthesis, a Quantitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+                <w:t xml:space="preserve">Anais Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Snoeck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blon</w:t>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Imperor-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (8), pp.4422-4430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991021v1</w:t>
+                <w:t xml:space="preserve">hal-02020268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Rare-Earth-Free Permanent Magnets: A Combinatorial Approach Exploiting the Possibilities of Modeling, Shape Anisotropy in Elongated Nanoparticles, and Combinatorial Thin-Film Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Giannopoulos</w:t>
+                <w:t xml:space="preserve">Size-Specific Spin Configurations in Single Iron Nanomagnet: From Flower to Exotic Vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gjoka</w:t>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sarafidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Psycharis</w:t>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (10), pp.6952 - 6957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020338v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin Gold Nanowires: Soft-Templating versus Liquid Phase Synthesis, a Quantitative Study</w:t>
+                <w:t xml:space="preserve">Directed Assembly of Single Colloidal Gold Nanowires by AFM Nanoxerography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Loubat</w:t>
+                <w:t xml:space="preserve">Pierre Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Imperor-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romuald Poteau</w:t>
+                <w:t xml:space="preserve">G. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00242⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (14), pp.4106-4112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020268v1</w:t>
+                <w:t xml:space="preserve">hal-02020319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized magnetization reversal processes in cobalt nanorods with different aspect ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pousthomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia Anagnostopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Panagiotopoulos</w:t>
+                <w:t xml:space="preserve">Rym Boubekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiqing Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (7), pp.2231-2241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12274-015-0734-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Specific Spin Configurations in Single Iron Nanomagnet: From Flower to Exotic Vortices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anca Meffre</w:t>
+                <w:t xml:space="preserve">Toward Rare-Earth-Free Permanent Magnets: A Combinatorial Approach Exploiting the Possibilities of Modeling, Shape Anisotropy in Elongated Nanoparticles, and Combinatorial Thin-Film Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Niarchos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+                <w:t xml:space="preserve">G. Giannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gjoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sarafidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Psycharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (6), pp.1318-1328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707143v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed Assembly of Single Colloidal Gold Nanowires by AFM Nanoxerography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Viau</w:t>
+                <w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (S3), pp.2147-2148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020319v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic HAADF-STEM Observation of a Single-Atom Chain as the Transient State of Au Ultrathin Nanowire Breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136 (38), pp.13075-13077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6899,77 +6899,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dugay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (30), pp.9028-9035</w:t>
@@ -6998,51 +6998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and Self-Assembly of Ultrathin Au Nanowires into Expanded Hexagonal Superlattice Studied by in Situ SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7050,51 +7050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (14), pp.4005-4012. </w:t>
@@ -7145,51 +7145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co–Fe Nanodumbbells: Synthesis, Structure, and Magnetic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Liakakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7270,64 +7270,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic HAADF STEM observation of single atom chain as transient state of Au ultrathin nanowire breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136 (38), pp.13075-13077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7413,51 +7413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (4)</w:t>
@@ -7480,437 +7480,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cotunneling transport in ultra-narrow gold nanowire bundles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New generation of magnetic and luminescent nanoparticles for in-vivo real-time imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loubat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Nayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12274-013-0340-8⟩</w:t>
+              <w:t xml:space="preserve">Interface Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (3), pp.20120103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2012.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873476v1</w:t>
+                <w:t xml:space="preserve">hal-03156646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation of magnetic and luminescent nanoparticles for in-vivo real-time imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon Coating, Carburization and High Temperature Stability Improvement of Cobalt Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Aït-Atmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Berrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsfs.2012.0103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.15808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3125457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156646v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Coating, Carburization and High Temperature Stability Improvement of Cobalt Nanorods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+                <w:t xml:space="preserve">Cotunneling transport in ultra-narrow gold nanowire bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Aït-Atmane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ekrame Berrichi</w:t>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.644-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-013-0340-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3125457⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00912966v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilizing Vortices in Interacting Nano-Objects: A Chemical Approach</w:t>
               </w:r>
@@ -7935,51 +7935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8043,64 +8043,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Complex Shapes in Platinum Nanoparticles: From Cubic Dendrites to Fivefold Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8170,429 +8170,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules de fer de taille contrôlée pour l'hyperthermie</w:t>
+                <w:t xml:space="preserve">Stable Single-Crystalline Body Centered Cubic Fe Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités chimiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (4), pp.1641-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl200110t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156667v1</w:t>
+                <w:t xml:space="preserve">hal-03156492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Single-Crystalline Body Centered Cubic Fe Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Size of Nanoparticles for Magnetic Hyperthermia: A Combined Theoretical and Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl200110t⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (23), pp.4573-4581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201101243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156492v1</w:t>
+                <w:t xml:space="preserve">hal-01952258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Size of Nanoparticles for Magnetic Hyperthermia: A Combined Theoretical and Experimental Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Nanoparticules de fer de taille contrôlée pour l'hyperthermie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualités chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952258v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy determination and magnetic hyperthermia properties of small Fe nanoparticles in the superparamagnetic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8637,277 +8637,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large specific absorption rates in the magnetic hyperthermia properties of metallic iron nanocubes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic Nanoparticles as Both Imaging Probes and Therapeutic Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouheng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.05.012⟩</w:t>
+              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (12), pp.1184-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/156802610791384207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550581v1</w:t>
+                <w:t xml:space="preserve">hal-03156589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Nanoparticles as Both Imaging Probes and Therapeutic Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large specific absorption rates in the magnetic hyperthermia properties of metallic iron nanocubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 322 (19), pp.L49-L52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/156802610791384207⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03156589v1</w:t>
+                <w:t xml:space="preserve">hal-03550581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic hyperthermia in single-domain monodisperse FeCo nanoparticles: Evidences for Stoner–Wohlfarth behavior and large losses</w:t>
               </w:r>
@@ -8919,77 +8919,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bel Malaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 105 (2), pp.023911. </w:t>
@@ -9066,51 +9066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouheng Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (5), pp.380-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9183,64 +9183,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Falqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (2), pp.549-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9268,399 +9268,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Configurations of 30 nm Iron Nanocubes Studied by Electron Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julian Carrey</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2837625⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (12), pp.4293-4298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl801998x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386939v1</w:t>
+                <w:t xml:space="preserve">hal-03156546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Configurations of 30 nm Iron Nanocubes Studied by Electron Holography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A frequency-adjustable electromagnet for hyperthermia measurements on magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl801998x⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (9), pp.093909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2972172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156546v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency-adjustable electromagnet for hyperthermia measurements on magnetic nanoparticles</w:t>
+                <w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Falqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 79 (9), pp.093909. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (7), pp.07D521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2972172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2837625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156610v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuneable rough surfaces: A new approach for elaboration of superhydrophobic films</w:t>
               </w:r>
@@ -10525,77 +10525,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Nano- and Microwires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; Elsevier; Elsevier, pp.185-219, 2020, </w:t>
@@ -10678,51 +10678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication d’un aimant permanent ou doux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leichle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10737,247 +10737,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020120913. Rapport LAAS n° 19648. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Submillimetric magnets made of nanoparticles for portable magnetic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Physics [physics]. Université Toulouse 3 - Paul Sabatier, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04075440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules de fer de taille contrôlée pour l’hyperthermie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. INSA Toulouse, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2008ISAT0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2008ISAT0033⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">tel-04766983v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-04075440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId343"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11132,51 +11132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293823v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihana Ahmedi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Demirbas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santalucia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Weidenthaler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c10464" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293828v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l L&#243;pez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Toro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L&#243;pez-Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106514" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lik Maksem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173498" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05051593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Parmar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00288" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Lecerf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; El&#237;as Angulo-Cervera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Orlandini-Keller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moritz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202401817" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May-Line Grapotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Su&#225;rez-Ria&#241;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01515D" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Quiroga-Suavita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c03359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Yildirim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00778b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07323" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Leitner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c03996" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04660496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00577-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Maties" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202200733" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Ghosh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ourlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202201724" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06177" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Garcia-Gil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhajit Biswas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahin Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzianis Saladukh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyan Raha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07669H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156435v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c10215" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210857v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Marin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Masi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fazzini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC03495A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierrot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01087" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922544v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Barba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Vargas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr03486j" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913865" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536608v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00444" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yooleemi Shin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05083" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420060v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Lei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Kiefer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leuvrey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156675v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800665" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982212v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Ener" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Anagnostopoulou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Dirba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002119v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bupathy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mateo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Albero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Said A. Nouh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Heift" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201800027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02000451v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Gloag" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Benedetti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soshan Cheong" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibing Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hao Chan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001918v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang Yi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bustos-Rodriguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousthomis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.071" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188655v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mrad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostopoulou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viola" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00714K" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01799435v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00477" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cury Camargo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04544A" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991366v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02017936v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Grindi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ott" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panagiotopoulos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07143G" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715936v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agostini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ugnati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3312-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02017957v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719737v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Saber" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Benali" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gredin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.06.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB4PSZB1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02018097v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udishnu Sanyal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01419" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020338v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Niarchos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannopoulos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gjoka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarafidis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Psycharis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020268v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imperor-Clerc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00242" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panagiotopoulos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boubekri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Fang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0734-x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707143v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02892" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020319v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moutet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00299" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994606v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048663v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pansu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500549z" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023305v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakakos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altantzis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lentijo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156639v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja507728j" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873476v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-013-0340-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD914LFG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0103" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912966v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina A&#239;t-Atmane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Berrichi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3125457" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156667v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156492v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl200110t" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952258v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Mehdaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201101243" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550542v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3348795" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550581v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.05.012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156589v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Ho" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouheng Sun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156802610791384207" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-TPQDR4M7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156538v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel Malaki" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068195" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156562v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Peng" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-009-9037-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156556v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falqui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805719c" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156610v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2972172" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156570v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceriotti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kormunda" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2005.07.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J62PQ5R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04904622v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melik Maksem" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Dragomir-Maties" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04660346v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Orlandini Keller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03011866v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS46641.2020.9056402" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413900v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808335" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206601v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044536v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102832-2.00007-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837130v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04766983v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ISAT0033" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04075440v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293823v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihana Ahmedi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Demirbas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santalucia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Weidenthaler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c10464" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293828v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l L&#243;pez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Toro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L&#243;pez-Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106514" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lik Maksem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173498" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05051593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Parmar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00288" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Lecerf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; El&#237;as Angulo-Cervera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Orlandini-Keller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moritz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202401817" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May-Line Grapotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Su&#225;rez-Ria&#241;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01515D" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Quiroga-Suavita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c03359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Yildirim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00778b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07323" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Leitner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c03996" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04660496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00577-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Maties" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202200733" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Ghosh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ourlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202201724" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06177" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Garcia-Gil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhajit Biswas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahin Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzianis Saladukh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyan Raha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07669H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01087" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156435v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c10215" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Marin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Masi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fazzini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC03495A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454700v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913865" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536608v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00444" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922544v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Barba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Vargas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr03486j" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yooleemi Shin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05083" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420060v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Lei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Kiefer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leuvrey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156675v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800665" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984591v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mateo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Albero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Said A. Nouh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05036" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Heift" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201800027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001918v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang Yi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bustos-Rodriguez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02000451v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Gloag" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Benedetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soshan Cheong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibing Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hao Chan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002119v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bupathy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982212v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Ener" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Anagnostopoulou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Dirba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982612v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01799435v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00477" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706931v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cury Camargo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04544A" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mrad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostopoulou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viola" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00714K" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982650v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousthomis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.071" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02017936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Grindi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ott" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panagiotopoulos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07143G" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agostini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ugnati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3312-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02017957v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719737v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Saber" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Benali" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gredin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.06.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB4PSZB1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02018097v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udishnu Sanyal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01419" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991366v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020268v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imperor-Clerc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00242" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707143v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02892" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020319v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moutet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00299" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020343v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panagiotopoulos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boubekri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Fang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0734-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Niarchos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannopoulos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gjoka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarafidis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Psycharis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994606v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048663v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pansu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500549z" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023305v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakakos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altantzis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lentijo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156639v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja507728j" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156646v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0103" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912966v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina A&#239;t-Atmane" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Berrichi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3125457" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873476v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-013-0340-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD914LFG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156492v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl200110t" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952258v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Mehdaoui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201101243" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156667v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550542v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3348795" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156589v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Ho" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouheng Sun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156802610791384207" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-TPQDR4M7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550581v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.05.012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156538v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel Malaki" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068195" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156562v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Peng" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-009-9037-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156556v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falqui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805719c" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156610v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2972172" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156570v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceriotti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kormunda" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2005.07.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J62PQ5R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04904622v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melik Maksem" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Dragomir-Maties" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04660346v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Orlandini Keller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03011866v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS46641.2020.9056402" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413900v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808335" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206601v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044536v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102832-2.00007-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837130v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04075440v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04766983v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ISAT0033" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>