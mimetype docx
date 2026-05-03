--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -109,161 +109,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically Induced Iron-Catalyzed Hydrodeoxygenation of Benzylic Esters and Polyesters</w:t>
+                <w:t xml:space="preserve">Localized integration of iron-based nanoparticle micromagnets on planar inductors for RF applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihana Ahmedi</w:t>
+                <w:t xml:space="preserve">Mélik Maksem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Adrien Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derya Demirbas</w:t>
+                <w:t xml:space="preserve">Kosseila Ait-Oukaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Santalucia</w:t>
+                <w:t xml:space="preserve">Angélique Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Weidenthaler</w:t>
+                <w:t xml:space="preserve">Thierry Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (38), pp.34758-34766. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 631, pp.173498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c10464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293823v1</w:t>
+                <w:t xml:space="preserve">hal-05249754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature superspin glass and low-temperature glassy exchange bias in passivated FeCo nanoparticles</w:t>
               </w:r>
@@ -275,259 +275,259 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl López-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lepesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose de Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto López-Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 65, pp.106514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized integration of iron-based nanoparticle micromagnets on planar inductors for RF applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetically Induced Iron-Catalyzed Hydrodeoxygenation of Benzylic Esters and Polyesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bourgine</w:t>
+                <w:t xml:space="preserve">Sihana Ahmedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosseila Ait-Oukaci</w:t>
+                <w:t xml:space="preserve">Derya Demirbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gillet</w:t>
+                <w:t xml:space="preserve">Daniel Santalucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Leïchlé</w:t>
+                <w:t xml:space="preserve">Claudia Weidenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 631, pp.173498. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (38), pp.34758-34766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c10464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249754v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation in Confinement: A Pathway to Size-Controlled Ultra-Small Icosahedral Silver Nanoparticles</w:t>
               </w:r>
@@ -565,51 +565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (9), pp.3423-3433. </w:t>
@@ -820,51 +820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Varela-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Suárez-Riaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1101,51 +1101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1330,51 +1330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimetallic Fe x Pt 100– x Nanoparticles Immobilized on Supported Ionic Liquid Phases as Hydrogenation and Hydrodeoxygenation Catalysts: Influence of the Metal Content on Activity and Selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliia Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1451,51 +1451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des aimants miniatures fabriqués à partir de nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leichle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Ourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1961,51 +1961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgiana Maties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosseila Ait-Oukaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2197,857 +2197,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Crystalline Body Centered FeCo Nano-Octopods: from One-Pot Chemical Growth to Complex 3D Magnetic Configuration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raul Arenal</w:t>
+                <w:t xml:space="preserve">Magnetophoresis-Assisted Capillary Assembly: A Versatile Approach for Fabricating Tailored 3D Magnetic Supercrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01087⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.5096-5108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c10215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201680v1</w:t>
+                <w:t xml:space="preserve">hal-03156435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetophoresis-Assisted Capillary Assembly: A Versatile Approach for Fabricating Tailored 3D Magnetic Supercrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+                <w:t xml:space="preserve">Hydrodeoxygenation and hydrogenolysis of biomass-based materials using FeNi catalysts and magnetic induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Mustieles Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah de Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c10215⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), pp.2025-2036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0GC03495A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156435v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodeoxygenation and hydrogenolysis of biomass-based materials using FeNi catalysts and magnetic induction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-Crystalline Body Centered FeCo Nano-Octopods: from One-Pot Chemical Growth to Complex 3D Magnetic Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Mustieles Marin</w:t>
+                <w:t xml:space="preserve">Alexandre Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah de Masi</w:t>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Fazzini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (5), pp.2025-2036. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 21 (8), pp.3664-3670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0GC03495A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210857v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Iron-Nickel Nanoparticles for Magnetically-Induced CO2 Methanation in Continuous Flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of pre-nucleation clusters in the crystallization of gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezgi Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chaudret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enguerrand Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge A. Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201913865⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (30), pp.16173-16188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0nr03486j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454700v1</w:t>
+                <w:t xml:space="preserve">hal-02922544v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Composition of FeCo Nanoparticle Heating Agents for Magnetically Induced Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Marbaix</w:t>
+                <w:t xml:space="preserve">Engineering Iron-Nickel Nanoparticles for Magnetically-Induced CO2 Methanation in Continuous Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah de Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mille</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00444⟩</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201913865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536608v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of pre-nucleation clusters in the crystallization of gold nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the Composition of FeCo Nanoparticle Heating Agents for Magnetically Induced Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enguerrand Barba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
+                <w:t xml:space="preserve">Julien Marbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge A. Vargas</w:t>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (30), pp.16173-16188. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0nr03486j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922544v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Ordering in Bimetallic FeCo Nanoparticles: From a Direct Chemical Synthesis to Application As Efficient High-Frequency Magnetic Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lepesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,51 +3163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Dolci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Ting Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3271,77 +3271,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle Ripening : A Versatile Approach for the Size and Shape Control of Metallic Iron Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3405,90 +3405,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Heat or not to Heat: a Study of the Performances of Iron Carbide Nanoparticles in Magnetic Heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marbaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3524,3525 +3524,3525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impregnation of High-Magnetization FeCo Nanoparticles in Mesoporous Silicon: An Experimental Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consolidation of cobalt nanorods: A new route for rare-earth free nanostructured permanent magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bardet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Semih Ener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Anagnostopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imants Dirba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Garnero</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00609⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.290-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001841v1</w:t>
+                <w:t xml:space="preserve">hal-01982212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergism of Au and Ru Nanoparticles in Low‐Temperature Photoassisted CO 2 Methanation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tunnel magnetoresistance and cotunneling in assemblies of chemically synthesized FeCo nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhail Usmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bupathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984591v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin Gold Nanowires with the Polytetrahedral Structure of Bulk Manganese</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeri Petkov</w:t>
+                <w:t xml:space="preserve">Impregnation of High-Magnetization FeCo Nanoparticles in Mesoporous Silicon: An Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Said A. Nouh</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Benjamin Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b05036⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948403v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Sulfidation Process of Iron Nanoparticles: Accessing Iron−Iron Sulfide Core-Shell Structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synergism of Au and Ru Nanoparticles in Low‐Temperature Photoassisted CO 2 Methanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah de Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Albero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.201800027⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Renewable Energy, 24 (69), pp.18436-18443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201803022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948410v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape selection through epitaxy of supported platinum nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Peres</w:t>
+                <w:t xml:space="preserve">Ultrathin Gold Nanowires with the Polytetrahedral Structure of Bulk Manganese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliang Yi</w:t>
+                <w:t xml:space="preserve">Valeri Petkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Bustos-Rodriguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pierrot</w:t>
+                <w:t xml:space="preserve">El Said A. Nouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (48), pp.22730-22736. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (9), pp.9521-9531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b05036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001918v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Branched and Faceted Gold-Ruthenium Nanoparticles: Using Nanostructure to Improve Stability in Oxygen Evolution Electrocatalysis</w:t>
+                <w:t xml:space="preserve">Shape selection through epitaxy of supported platinum nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Gloag</w:t>
+                <w:t xml:space="preserve">Laurent Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Benedetti</w:t>
+                <w:t xml:space="preserve">Deliang Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soshan Cheong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xuan-Hao Chan</w:t>
+                <w:t xml:space="preserve">Susana Bustos-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (48), pp.22730-22736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000451v1</w:t>
+                <w:t xml:space="preserve">hal-02001918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel magnetoresistance and cotunneling in assemblies of chemically synthesized FeCo nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Dimensional Branched and Faceted Gold-Ruthenium Nanoparticles: Using Nanostructure to Improve Stability in Oxygen Evolution Electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Gloag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suhail Usmani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lepesant</w:t>
+                <w:t xml:space="preserve">Tania Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bupathy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Soshan Cheong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yibing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Hao Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (10)</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (32), pp.10241-10245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002119v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation of cobalt nanorods: A new route for rare-earth free nanostructured permanent magnets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling the Sulfidation Process of Iron Nanoparticles: Accessing Iron−Iron Sulfide Core-Shell Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imants Dirba</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dominikus Heift</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ott</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 145, pp.290-297. </w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (7), pp.663-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201800027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982212v2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic ground states in nanocuboids of cubic magnetocrystalline anisotropy</w:t>
+                <w:t xml:space="preserve">Control of the crystal habit and magnetic properties of Co nanoparticles through the stirring rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Javier Bonilla</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Anagnostopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (25), pp.3476-3484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CE00714K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982612v1</w:t>
+                <w:t xml:space="preserve">hal-04188655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-Engineering of Ultrathin Gold Nanowires: Tailored Self-Assembly and Enhanced Stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romuald Poteau</w:t>
+                <w:t xml:space="preserve">On the advantages of spring magnets compared to pure FePt: Strategy for rare-earth free permanent magnets following a bottom-up approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pousthomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00477⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 424, pp.304-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799435v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum tripods as nanometric frequency multiplexing devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blon</w:t>
+                <w:t xml:space="preserve">Surface-Engineering of Ultrathin Gold Nanowires: Tailored Self-Assembly and Enhanced Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Said A. Nouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A Baquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NR04544A⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (22), pp.5456-5463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706931v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the crystal habit and magnetic properties of Co nanoparticles through the stirring rate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic ground states in nanocuboids of cubic magnetocrystalline anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 428, pp.394-400</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188655v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the advantages of spring magnets compared to pure FePt: Strategy for rare-earth free permanent magnets following a bottom-up approach</w:t>
+                <w:t xml:space="preserve">Platinum tripods as nanometric frequency multiplexing devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pousthomis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+                <w:t xml:space="preserve">Bruno Cury Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 424, pp.304-313. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (38), pp.14635--14640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7NR04544A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982650v1</w:t>
+                <w:t xml:space="preserve">hal-01706931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense arrays of cobalt nanorods as rare-earth free permanent magnets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evangelia Anagnostopoulou</w:t>
+                <w:t xml:space="preserve">Magnetically Induced Continuous CO 2 Hydrogenation Using Composite Iron Carbide Nanoparticles of Exceptionally High Heating Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Grindi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Panagiotopoulos</w:t>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (51), pp.15894-15898</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017936v1</w:t>
+                <w:t xml:space="preserve">hal-01991366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospray deposition of isolated chemically synthesized magnetic nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A New Approach to the Mechanism of Fischer-Tropsch Syntheses Arising from Gas Phase NMR and Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (9), pp.1727-1731</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715936v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach to the Mechanism of Fischer-Tropsch Syntheses Arising from Gas Phase NMR and Mass Spectrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A 3D array of Co(II) cubanes with very strong magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ben Saber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017957v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D array of Co(II) cubanes with very strong magnetic anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrospray deposition of isolated chemically synthesized magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Ben Saber</w:t>
+                <w:t xml:space="preserve">Damien Ugnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amor Benali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Raquet</w:t>
+                <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.06.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-015-3312-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01719737v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co@CoSb Core–Shell Nanorods: From Chemical Coating at the Nanoscale to Macroscopic Consolidation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Dense arrays of cobalt nanorods as rare-earth free permanent magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelia Anagnostopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Grindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b01419⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (7), pp.4020-4029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR07143G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018097v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically Induced Continuous CO 2 Hydrogenation Using Composite Iron Carbide Nanoparticles of Exceptionally High Heating Power</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Co@CoSb Core–Shell Nanorods: From Chemical Coating at the Nanoscale to Macroscopic Consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udishnu Sanyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semih Ener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Anagnostopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pousthomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (14), pp.4982-4990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b01419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991366v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin Gold Nanowires: Soft-Templating versus Liquid Phase Synthesis, a Quantitative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Loubat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romuald Poteau</w:t>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (S3), pp.2147-2148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020268v1</w:t>
+                <w:t xml:space="preserve">hal-01991021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Specific Spin Configurations in Single Iron Nanomagnet: From Flower to Exotic Vortices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anca Meffre</w:t>
+                <w:t xml:space="preserve">Toward Rare-Earth-Free Permanent Magnets: A Combinatorial Approach Exploiting the Possibilities of Modeling, Shape Anisotropy in Elongated Nanoparticles, and Combinatorial Thin-Film Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Niarchos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+                <w:t xml:space="preserve">M. Gjoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+                <w:t xml:space="preserve">C. Sarafidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Psycharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (6), pp.1318-1328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707143v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed Assembly of Single Colloidal Gold Nanowires by AFM Nanoxerography</w:t>
+                <w:t xml:space="preserve">Ultrathin Gold Nanowires: Soft-Templating versus Liquid Phase Synthesis, a Quantitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Moutet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anais Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Imperor-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Viau</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00299⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (8), pp.4422-4430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020319v1</w:t>
+                <w:t xml:space="preserve">hal-02020268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized magnetization reversal processes in cobalt nanorods with different aspect ratios</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Panagiotopoulos</w:t>
+                <w:t xml:space="preserve">Size-Specific Spin Configurations in Single Iron Nanomagnet: From Flower to Exotic Vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Boubekri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Weiqing Fang</w:t>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12274-015-0734-x⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (10), pp.6952 - 6957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020343v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Rare-Earth-Free Permanent Magnets: A Combinatorial Approach Exploiting the Possibilities of Modeling, Shape Anisotropy in Elongated Nanoparticles, and Combinatorial Thin-Film Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directed Assembly of Single Colloidal Gold Nanowires by AFM Nanoxerography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Imperor-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Niarchos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Psycharis</w:t>
+                <w:t xml:space="preserve">G. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (14), pp.4106-4112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020338v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blon</w:t>
+                <w:t xml:space="preserve">Localized magnetization reversal processes in cobalt nanorods with different aspect ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pousthomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Anagnostopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Boubekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqing Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (7), pp.2231-2241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-015-0734-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991021v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic HAADF-STEM Observation of a Single-Atom Chain as the Transient State of Au Ultrathin Nanowire Breakdown</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tuning Deposition of Magnetic Metallic Nanoparticles from Periodic Pattern to Thin Film Entrainment by Dip Coating Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136 (38), pp.13075-13077</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (30), pp.9028-9035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023288v1</w:t>
+                <w:t xml:space="preserve">hal-01994606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Deposition of Magnetic Metallic Nanoparticles from Periodic Pattern to Thin Film Entrainment by Dip Coating Method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamic HAADF-STEM Observation of a Single-Atom Chain as the Transient State of Au Ultrathin Nanowire Breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Viau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (30), pp.9028-9035</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (38), pp.13075-13077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994606v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and Self-Assembly of Ultrathin Au Nanowires into Expanded Hexagonal Superlattice Studied by in Situ SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7050,51 +7050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (14), pp.4005-4012. </w:t>
@@ -7145,51 +7145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co–Fe Nanodumbbells: Synthesis, Structure, and Magnetic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Liakakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7257,77 +7257,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic HAADF STEM observation of single atom chain as transient state of Au ultrathin nanowire breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136 (38), pp.13075-13077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7361,103 +7361,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge transport and interdot coupling tuned by the tunnel barrier length in assemblies of nanoparticles surrounded by organic ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dugay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (4)</w:t>
@@ -7480,506 +7480,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation of magnetic and luminescent nanoparticles for in-vivo real-time imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cotunneling transport in ultra-narrow gold nanowire bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsfs.2012.0103⟩</w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.644-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-013-0340-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156646v1</w:t>
+                <w:t xml:space="preserve">hal-00873476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Coating, Carburization and High Temperature Stability Improvement of Cobalt Nanorods</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New generation of magnetic and luminescent nanoparticles for in-vivo real-time imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp3125457⟩</w:t>
+              <w:t xml:space="preserve">Interface Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (3), pp.20120103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2012.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912966v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cotunneling transport in ultra-narrow gold nanowire bundles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Loubat</w:t>
+                <w:t xml:space="preserve">Carbon Coating, Carburization and High Temperature Stability Improvement of Cobalt Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Escoffier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Kahina Aït-Atmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Berrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12274-013-0340-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.15808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3125457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00873476v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilizing Vortices in Interacting Nano-Objects: A Chemical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8030,77 +8030,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Complex Shapes in Platinum Nanoparticles: From Cubic Dendrites to Fivefold Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8170,429 +8170,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Single-Crystalline Body Centered Cubic Fe Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nanoparticules de fer de taille contrôlée pour l'hyperthermie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualités chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156492v1</w:t>
+                <w:t xml:space="preserve">hal-03156667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Size of Nanoparticles for Magnetic Hyperthermia: A Combined Theoretical and Experimental Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stable Single-Crystalline Body Centered Cubic Fe Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201101243⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (4), pp.1641-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl200110t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952258v1</w:t>
+                <w:t xml:space="preserve">hal-03156492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules de fer de taille contrôlée pour l'hyperthermie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimal Size of Nanoparticles for Magnetic Hyperthermia: A Combined Theoretical and Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités chimiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (23), pp.4573-4581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201101243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156667v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy determination and magnetic hyperthermia properties of small Fe nanoparticles in the superparamagnetic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8643,51 +8643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Nanoparticles as Both Imaging Probes and Therapeutic Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8759,90 +8759,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large specific absorption rates in the magnetic hyperthermia properties of metallic iron nanocubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8893,103 +8893,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic hyperthermia in single-domain monodisperse FeCo nanoparticles: Evidences for Stoner–Wohlfarth behavior and large losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bel Malaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 105 (2), pp.023911. </w:t>
@@ -9053,51 +9053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouheng Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9144,103 +9144,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Nanoparticle Growth in Organic Superstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Falqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (2), pp.549-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9268,429 +9268,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Configurations of 30 nm Iron Nanocubes Studied by Electron Holography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Falqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl801998x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (7), pp.07D521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2837625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156546v1</w:t>
+                <w:t xml:space="preserve">hal-00386939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency-adjustable electromagnet for hyperthermia measurements on magnetic nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Magnetic Configurations of 30 nm Iron Nanocubes Studied by Electron Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2972172⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (12), pp.4293-4298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl801998x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156610v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A frequency-adjustable electromagnet for hyperthermia measurements on magnetic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 103 (7), pp.07D521. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (9), pp.093909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2837625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2972172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386939v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuneable rough surfaces: A new approach for elaboration of superhydrophobic films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9837,64 +9837,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de nanoparticules magnétiques douces sur inductances planaires pour applications RF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melik Maksem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosseila Ait-Oukaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgiana Dragomir-Maties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10525,77 +10525,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Nano- and Microwires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; Elsevier; Elsevier, pp.185-219, 2020, </w:t>
@@ -10665,64 +10665,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication d’un aimant permanent ou doux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leichle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10798,51 +10798,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submillimetric magnets made of nanoparticles for portable magnetic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Université Toulouse 3 - Paul Sabatier, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10892,51 +10892,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules de fer de taille contrôlée pour l’hyperthermie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. INSA Toulouse, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008ISAT0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11132,51 +11132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293823v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihana Ahmedi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Demirbas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santalucia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Weidenthaler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c10464" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293828v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l L&#243;pez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Toro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L&#243;pez-Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106514" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lik Maksem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173498" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05051593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Parmar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00288" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Lecerf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; El&#237;as Angulo-Cervera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Orlandini-Keller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moritz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202401817" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May-Line Grapotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Su&#225;rez-Ria&#241;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01515D" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Quiroga-Suavita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c03359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Yildirim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00778b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07323" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Leitner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c03996" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04660496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00577-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Maties" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202200733" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Ghosh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ourlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202201724" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06177" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Garcia-Gil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhajit Biswas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahin Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzianis Saladukh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyan Raha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07669H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01087" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156435v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c10215" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Marin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Masi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fazzini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC03495A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454700v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913865" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536608v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00444" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922544v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Barba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Vargas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr03486j" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yooleemi Shin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05083" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420060v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Lei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Kiefer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leuvrey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156675v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800665" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984591v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mateo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Albero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Said A. Nouh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05036" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Heift" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201800027" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001918v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang Yi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bustos-Rodriguez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02000451v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Gloag" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Benedetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soshan Cheong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibing Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hao Chan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002119v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bupathy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982212v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Ener" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Anagnostopoulou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Dirba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982612v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01799435v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00477" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706931v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cury Camargo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04544A" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mrad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostopoulou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viola" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00714K" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982650v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousthomis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.071" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02017936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Grindi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ott" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panagiotopoulos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07143G" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agostini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ugnati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3312-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02017957v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719737v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Saber" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Benali" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gredin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.06.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB4PSZB1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02018097v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udishnu Sanyal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01419" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991366v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020268v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imperor-Clerc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00242" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707143v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02892" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020319v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moutet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00299" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020343v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panagiotopoulos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boubekri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Fang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0734-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Niarchos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannopoulos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gjoka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarafidis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Psycharis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994606v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048663v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pansu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500549z" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023305v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakakos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altantzis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lentijo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156639v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja507728j" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156646v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0103" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912966v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina A&#239;t-Atmane" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Berrichi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3125457" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873476v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-013-0340-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD914LFG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156492v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl200110t" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952258v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Mehdaoui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201101243" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156667v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550542v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3348795" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156589v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Ho" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouheng Sun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156802610791384207" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-TPQDR4M7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550581v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.05.012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156538v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel Malaki" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068195" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156562v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Peng" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-009-9037-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156556v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falqui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805719c" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156610v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2972172" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156570v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceriotti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kormunda" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2005.07.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J62PQ5R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04904622v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melik Maksem" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Dragomir-Maties" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04660346v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Orlandini Keller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03011866v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS46641.2020.9056402" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413900v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808335" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206601v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044536v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102832-2.00007-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837130v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04075440v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04766983v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ISAT0033" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lik Maksem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173498" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293828v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l L&#243;pez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Toro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L&#243;pez-Ortega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106514" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293823v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihana Ahmedi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Demirbas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santalucia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Weidenthaler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c10464" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05051593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Parmar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00288" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Lecerf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; El&#237;as Angulo-Cervera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Orlandini-Keller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moritz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202401817" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May-Line Grapotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Su&#225;rez-Ria&#241;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01515D" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Quiroga-Suavita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c03359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Yildirim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00778b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07323" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Leitner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c03996" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04660496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00577-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Maties" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202200733" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Ghosh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ourlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202201724" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06177" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Garcia-Gil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhajit Biswas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahin Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzianis Saladukh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyan Raha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07669H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156435v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c10215" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210857v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Marin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Masi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fazzini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC03495A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierrot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01087" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922544v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Barba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Vargas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr03486j" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913865" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536608v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00444" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yooleemi Shin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05083" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420060v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Lei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Kiefer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leuvrey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156675v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800665" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982212v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Ener" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Anagnostopoulou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Dirba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002119v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bupathy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mateo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Albero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Said A. Nouh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang Yi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bustos-Rodriguez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02000451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Gloag" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Benedetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soshan Cheong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibing Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hao Chan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948410v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Heift" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201800027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mrad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostopoulou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00714K" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982650v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousthomis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.071" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01799435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00477" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982612v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cury Camargo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04544A" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991366v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02017957v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719737v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Saber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Benali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gredin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.06.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB4PSZB1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715936v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agostini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ugnati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3312-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02017936v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Grindi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ott" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panagiotopoulos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07143G" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02018097v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udishnu Sanyal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01419" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020338v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Niarchos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannopoulos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gjoka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarafidis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Psycharis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020268v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imperor-Clerc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00242" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707143v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02892" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020319v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moutet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00299" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020343v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panagiotopoulos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boubekri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Fang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0734-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023288v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048663v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pansu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500549z" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023305v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakakos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altantzis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lentijo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156639v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja507728j" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873476v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-013-0340-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD914LFG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0103" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912966v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina A&#239;t-Atmane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Berrichi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3125457" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156667v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156492v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl200110t" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952258v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Mehdaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201101243" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550542v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3348795" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156589v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Ho" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouheng Sun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156802610791384207" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-TPQDR4M7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550581v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.05.012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156538v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel Malaki" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068195" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156562v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Peng" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-009-9037-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156556v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falqui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805719c" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156610v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2972172" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156570v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceriotti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kormunda" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2005.07.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J62PQ5R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04904622v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melik Maksem" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Dragomir-Maties" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04660346v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Orlandini Keller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03011866v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS46641.2020.9056402" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413900v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808335" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206601v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044536v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102832-2.00007-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837130v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04075440v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04766983v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ISAT0033" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>