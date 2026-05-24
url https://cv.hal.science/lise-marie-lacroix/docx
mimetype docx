--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -75,3083 +75,3083 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized integration of iron-based nanoparticle micromagnets on planar inductors for RF applications</w:t>
+                <w:t xml:space="preserve">Bridging molecular and nano-scale kinetic regimes in the crystallization of icosahedral gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélik Maksem</w:t>
+                <w:t xml:space="preserve">Raj Kumar Ramamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bourgine</w:t>
+                <w:t xml:space="preserve">Rohan Parmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosseila Ait-Oukaci</w:t>
+                <w:t xml:space="preserve">Ezgi Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gillet</w:t>
+                <w:t xml:space="preserve">Marie Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Leïchlé</w:t>
+                <w:t xml:space="preserve">Sylvain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 631, pp.173498. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d6nr00624h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249754v1</w:t>
+                <w:t xml:space="preserve">hal-05626910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature superspin glass and low-temperature glassy exchange bias in passivated FeCo nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleation in Confinement: A Pathway to Size-Controlled Ultra-Small Icosahedral Silver Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan Parmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kumar Ramamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl López-Martín</w:t>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lepesant</w:t>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106514⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (9), pp.3423-3433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c00288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293828v1</w:t>
+                <w:t xml:space="preserve">hal-05051593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically Induced Iron-Catalyzed Hydrodeoxygenation of Benzylic Esters and Polyesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A MEMS Electromagnetic Vibration Energy Harvester with Monolithically Integrated NdFeB Micromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Elías Angulo-Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihana Ahmedi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Frederico Orlandini-Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derya Demirbas</w:t>
+                <w:t xml:space="preserve">Pierre Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Santalucia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Weidenthaler</w:t>
+                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c10464⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (10), pp.2401817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202401817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293823v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation in Confinement: A Pathway to Size-Controlled Ultra-Small Icosahedral Silver Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-temperature superspin glass and low-temperature glassy exchange bias in passivated FeCo nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl López-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohan Parmar</w:t>
+                <w:t xml:space="preserve">Mathieu Lepesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj Kumar Ramamoorthy</w:t>
+                <w:t xml:space="preserve">Jose de Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto López-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c00288⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, pp.106514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051593v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MEMS Electromagnetic Vibration Energy Harvester with Monolithically Integrated NdFeB Micromagnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetically Induced Iron-Catalyzed Hydrodeoxygenation of Benzylic Esters and Polyesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihana Ahmedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Lecerf</w:t>
+                <w:t xml:space="preserve">Derya Demirbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Elías Angulo-Cervera</w:t>
+                <w:t xml:space="preserve">Daniel Santalucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederico Orlandini-Keller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+                <w:t xml:space="preserve">Claudia Weidenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202401817⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (38), pp.34758-34766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c10464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293836v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution synthesis of antiferromagnetic manganese nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localized integration of iron-based nanoparticle micromagnets on planar inductors for RF applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélik Maksem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourgine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May-Line Grapotte</w:t>
+                <w:t xml:space="preserve">Kosseila Ait-Oukaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Varela-Izquierdo</w:t>
+                <w:t xml:space="preserve">Angélique Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Suárez-Riaño</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Tison</w:t>
+                <w:t xml:space="preserve">Thierry Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5NR01515D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 631, pp.173498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222788v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Icosahedra CoPd Bimetallic Nanoparticles for Magnetically Induced Aromatic Ketone Hydrodeoxygenation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution synthesis of antiferromagnetic manganese nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May-Line Grapotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Quiroga-Suavita</w:t>
+                <w:t xml:space="preserve">Víctor Varela-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Varela-Izquierdo</w:t>
+                <w:t xml:space="preserve">Oscar Suárez-Riaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Hungria</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+                <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c03359⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (32), pp.18702-18708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5NR01515D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956976v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-millisecond microfluidic mixers coupled to time-resolved &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; photonics to study ultra-fast reaction kinetics: the case of ultra-small gold nanoparticle synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raj Kumar Ramamoorthy</w:t>
+                <w:t xml:space="preserve">Icosahedra CoPd Bimetallic Nanoparticles for Magnetically Induced Aromatic Ketone Hydrodeoxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Quiroga-Suavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezgi Yildirim</w:t>
+                <w:t xml:space="preserve">Victor Varela-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Teresa Hungria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alloyeau D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3lc00778b⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c03359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346488v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Synthesis of Monodisperse Ultrasmall Au Icosahedral Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Sub-millisecond microfluidic mixers coupled to time-resolved &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; photonics to study ultra-fast reaction kinetics: the case of ultra-small gold nanoparticle synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kumar Ramamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezgi Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Rodríguez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge Vargas</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c07323⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3lc00778b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986881v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimetallic Fe x Pt 100– x Nanoparticles Immobilized on Supported Ionic Liquid Phases as Hydrogenation and Hydrodeoxygenation Catalysts: Influence of the Metal Content on Activity and Selectivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des aimants miniatures fabriqués à partir de nanoparticules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Leitner</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Leichle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318574v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des aimants miniatures fabriqués à partir de nanoparticules</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simple Synthesis of Monodisperse Ultrasmall Au Icosahedral Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezgi Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kumar Ramamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan Parmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le petit illustré, regards croisés de chercheur.es</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (6), pp.3047-3058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c07323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660496v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a vibrating MEMS electromagnetic energy harvester using simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+                <w:t xml:space="preserve">Bimetallic Fe x Pt 100– x Nanoparticles Immobilized on Supported Ionic Liquid Phases as Hydrogenation and Hydrodeoxygenation Catalysts: Influence of the Metal Content on Activity and Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bourrier</w:t>
+                <w:t xml:space="preserve">Walter Leitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00577-8⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (21), pp.20231-20239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.3c03996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778260v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Ni–Co–Ni Structures Prepared by Magnetophoresis as Efficient Permanent Magnets for Integration into Microelectromechanical Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Optimization of a vibrating MEMS electromagnetic energy harvester using simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gonon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Elías Angulo-Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgiana Maties</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blon</w:t>
+                <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202200733⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 231, pp.4205-4211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00577-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778248v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically induced CO2 methanation in continuous flow over supported nickel catalysts with improved energy efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Ni–Co–Ni Structures Prepared by Magnetophoresis as Efficient Permanent Magnets for Integration into Microelectromechanical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourav Ghosh</w:t>
+                <w:t xml:space="preserve">Georgiana Maties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Ourlin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Simon Tricard</w:t>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202201724⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (12), pp.2200733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202200733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868949v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic Ni Nanoparticle with Controlled Anisotropy: From Polyhedral to Planar Tetrapods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgiana Maties</w:t>
+                <w:t xml:space="preserve">Magnetically induced CO2 methanation in continuous flow over supported nickel catalysts with improved energy efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Luu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ilona Lecerf</w:t>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (48), pp.20668-20677. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c06177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202201724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075464v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and analysis of the tetragonal (ST12) germanium nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferromagnetic Ni Nanoparticle with Controlled Anisotropy: From Polyhedral to Planar Tetrapods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiana Maties</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrià Garcia-Gil</w:t>
+                <w:t xml:space="preserve">Marion Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosseila Ait-Oukaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subhajit Biswas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sreyan Raha</w:t>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NR07669H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (48), pp.20668-20677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c06177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960091v1</w:t>
+                <w:t xml:space="preserve">hal-04075464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetophoresis-Assisted Capillary Assembly: A Versatile Approach for Fabricating Tailored 3D Magnetic Supercrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
+                <w:t xml:space="preserve">Growth and analysis of the tetragonal (ST12) germanium nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Garcia-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhajit Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahin Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzianis Saladukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyan Raha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c10215⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.2030-2040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR07669H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156435v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodeoxygenation and hydrogenolysis of biomass-based materials using FeNi catalysts and magnetic induction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-Crystalline Body Centered FeCo Nano-Octopods: from One-Pot Chemical Growth to Complex 3D Magnetic Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Fazzini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+                <w:t xml:space="preserve">Cyril Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0GC03495A⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 21 (8), pp.3664-3670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210857v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Crystalline Body Centered FeCo Nano-Octopods: from One-Pot Chemical Growth to Complex 3D Magnetic Configuration</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodeoxygenation and hydrogenolysis of biomass-based materials using FeNi catalysts and magnetic induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Arenal</w:t>
+                <w:t xml:space="preserve">Irene Mustieles Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah de Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01087⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), pp.2025-2036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0GC03495A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201680v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of pre-nucleation clusters in the crystallization of gold nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jorge A. Vargas</w:t>
+                <w:t xml:space="preserve">Magnetophoresis-Assisted Capillary Assembly: A Versatile Approach for Fabricating Tailored 3D Magnetic Supercrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0nr03486j⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.5096-5108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c10215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922544v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Iron-Nickel Nanoparticles for Magnetically-Induced CO2 Methanation in Continuous Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah de Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201913865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Composition of FeCo Nanoparticle Heating Agents for Magnetically Induced Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Marbaix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsanm.0c00444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Ordering in Bimetallic FeCo Nanoparticles: From a Direct Chemical Synthesis to Application As Efficient High-Frequency Magnetic Material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+                <w:t xml:space="preserve">The role of pre-nucleation clusters in the crystallization of gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezgi Yildirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yooleemi Shin</w:t>
+                <w:t xml:space="preserve">Enguerrand Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mény</w:t>
+                <w:t xml:space="preserve">Jorge A. Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (2), pp.1379-1386. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (30), pp.16173-16188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b05083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0nr03486j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165756v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922544v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Dipolar Interactions on the Assembly Process of Iron Oxide Nanoparticles Promoted by the CuAAC “Click” Chemistry Reaction</w:t>
               </w:r>
@@ -3265,6542 +3265,6676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle Ripening : A Versatile Approach for the Size and Shape Control of Metallic Iron Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Chemical Ordering in Bimetallic FeCo Nanoparticles: From a Direct Chemical Synthesis to Application As Efficient High-Frequency Magnetic Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Meffre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+                <w:t xml:space="preserve">Yooleemi Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+                <w:t xml:space="preserve">Christian Mény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 84 (3), pp.302-306. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.1379-1386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.201800665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b05083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156675v1</w:t>
+                <w:t xml:space="preserve">hal-02165756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Heat or not to Heat: a Study of the Performances of Iron Carbide Nanoparticles in Magnetic Heating</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoparticle Ripening : A Versatile Approach for the Size and Shape Control of Metallic Iron Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (3), pp.302-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201800665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050579v1</w:t>
+                <w:t xml:space="preserve">hal-03156675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation of cobalt nanorods: A new route for rare-earth free nanostructured permanent magnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evangelia Anagnostopoulou</w:t>
+                <w:t xml:space="preserve">To Heat or not to Heat: a Study of the Performances of Iron Carbide Nanoparticles in Magnetic Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imants Dirba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ott</w:t>
+                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982212v2</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel magnetoresistance and cotunneling in assemblies of chemically synthesized FeCo nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impregnation of High-Magnetization FeCo Nanoparticles in Mesoporous Silicon: An Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lepesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blon</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002119v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impregnation of High-Magnetization FeCo Nanoparticles in Mesoporous Silicon: An Experimental Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lepesant</w:t>
+                <w:t xml:space="preserve">Synergism of Au and Ru Nanoparticles in Low‐Temperature Photoassisted CO 2 Methanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah de Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bardet</w:t>
+                <w:t xml:space="preserve">Josep Albero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Garnero</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00609⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Renewable Energy, 24 (69), pp.18436-18443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201803022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001841v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergism of Au and Ru Nanoparticles in Low‐Temperature Photoassisted CO 2 Methanation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrathin Gold Nanowires with the Polytetrahedral Structure of Bulk Manganese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeri Petkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Mateo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josep Albero</w:t>
+                <w:t xml:space="preserve">El Said A. Nouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201803022⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (9), pp.9521-9531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b05036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984591v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin Gold Nanowires with the Polytetrahedral Structure of Bulk Manganese</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Vargas</w:t>
+                <w:t xml:space="preserve">Shape selection through epitaxy of supported platinum nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeri Petkov</w:t>
+                <w:t xml:space="preserve">Deliang Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Said A. Nouh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Susana Bustos-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (9), pp.9521-9531. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (48), pp.22730-22736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b05036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948403v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape selection through epitaxy of supported platinum nanocrystals</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Branched and Faceted Gold-Ruthenium Nanoparticles: Using Nanostructure to Improve Stability in Oxygen Evolution Electrocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Peres</w:t>
+                <w:t xml:space="preserve">Lucy Gloag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliang Yi</w:t>
+                <w:t xml:space="preserve">Tania Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Bustos-Rodriguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pierrot</w:t>
+                <w:t xml:space="preserve">Soshan Cheong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yibing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Hao Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (32), pp.10241-10245</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001918v1</w:t>
+                <w:t xml:space="preserve">hal-02000451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Branched and Faceted Gold-Ruthenium Nanoparticles: Using Nanostructure to Improve Stability in Oxygen Evolution Electrocatalysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling the Sulfidation Process of Iron Nanoparticles: Accessing Iron−Iron Sulfide Core-Shell Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Benedetti</w:t>
+                <w:t xml:space="preserve">Dominikus Heift</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soshan Cheong</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (7), pp.663-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201800027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000451v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Sulfidation Process of Iron Nanoparticles: Accessing Iron−Iron Sulfide Core-Shell Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consolidation of cobalt nanorods: A new route for rare-earth free nanostructured permanent magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semih Ener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominikus Heift</w:t>
+                <w:t xml:space="preserve">Evangelia Anagnostopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imants Dirba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.201800027⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.290-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948410v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the crystal habit and magnetic properties of Co nanoparticles through the stirring rate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunnel magnetoresistance and cotunneling in assemblies of chemically synthesized FeCo nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Schoenstein</w:t>
+                <w:t xml:space="preserve">Suhail Usmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Viola</w:t>
+                <w:t xml:space="preserve">A. Bupathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188655v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the advantages of spring magnets compared to pure FePt: Strategy for rare-earth free permanent magnets following a bottom-up approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Magnetic ground states in nanocuboids of cubic magnetocrystalline anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 424, pp.304-313. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press, 428, pp.394-400</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982650v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-Engineering of Ultrathin Gold Nanowires: Tailored Self-Assembly and Enhanced Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Said A. Nouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin A Baquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (22), pp.5456-5463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic ground states in nanocuboids of cubic magnetocrystalline anisotropy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Platinum tripods as nanometric frequency multiplexing devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cury Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (38), pp.14635--14640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NR04544A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982612v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum tripods as nanometric frequency multiplexing devices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">On the advantages of spring magnets compared to pure FePt: Strategy for rare-earth free permanent magnets following a bottom-up approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pousthomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NR04544A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 424, pp.304-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706931v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically Induced Continuous CO 2 Hydrogenation Using Composite Iron Carbide Nanoparticles of Exceptionally High Heating Power</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+                <w:t xml:space="preserve">Control of the crystal habit and magnetic properties of Co nanoparticles through the stirring rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Carrey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
+                <w:t xml:space="preserve">E. Anagnostopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (25), pp.3476-3484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CE00714K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991366v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach to the Mechanism of Fischer-Tropsch Syntheses Arising from Gas Phase NMR and Mass Spectrometry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co@CoSb Core–Shell Nanorods: From Chemical Coating at the Nanoscale to Macroscopic Consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udishnu Sanyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semih Ener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Anagnostopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pousthomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (14), pp.4982-4990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b01419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017957v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D array of Co(II) cubanes with very strong magnetic anisotropy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amor Benali</w:t>
+                <w:t xml:space="preserve">Dense arrays of cobalt nanorods as rare-earth free permanent magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Anagnostopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Grindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Raquet</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.06.014⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (7), pp.4020-4029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR07143G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01719737v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospray deposition of isolated chemically synthesized magnetic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ugnati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (1), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11051-015-3312-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense arrays of cobalt nanorods as rare-earth free permanent magnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bilel Grindi</w:t>
+                <w:t xml:space="preserve">A 3D array of Co(II) cubanes with very strong magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ben Saber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Panagiotopoulos</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NR07143G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017936v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co@CoSb Core–Shell Nanorods: From Chemical Coating at the Nanoscale to Macroscopic Consolidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Approach to the Mechanism of Fischer-Tropsch Syntheses Arising from Gas Phase NMR and Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (9), pp.1727-1731</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018097v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blon</w:t>
+                <w:t xml:space="preserve">Magnetically Induced Continuous CO 2 Hydrogenation Using Composite Iron Carbide Nanoparticles of Exceptionally High Heating Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Soulantika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (S3), pp.2147-2148</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (51), pp.15894-15898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991021v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Rare-Earth-Free Permanent Magnets: A Combinatorial Approach Exploiting the Possibilities of Modeling, Shape Anisotropy in Elongated Nanoparticles, and Combinatorial Thin-Film Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Niarchos</w:t>
+                <w:t xml:space="preserve">Size-Specific Spin Configurations in Single Iron Nanomagnet: From Flower to Exotic Vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Giannopoulos</w:t>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gjoka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Psycharis</w:t>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (10), pp.6952 - 6957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020338v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin Gold Nanowires: Soft-Templating versus Liquid Phase Synthesis, a Quantitative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directed Assembly of Single Colloidal Gold Nanowires by AFM Nanoxerography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Loubat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Robert</w:t>
+                <w:t xml:space="preserve">Marianne Imperor-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Imperor-Clerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romuald Poteau</w:t>
+                <w:t xml:space="preserve">G. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (8), pp.4422-4430. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (14), pp.4106-4112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020268v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Specific Spin Configurations in Single Iron Nanomagnet: From Flower to Exotic Vortices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anca Meffre</w:t>
+                <w:t xml:space="preserve">Localized magnetization reversal processes in cobalt nanorods with different aspect ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pousthomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Anagnostopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+                <w:t xml:space="preserve">Ioannis Panagiotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Boubekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqing Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02892⟩</w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (7), pp.2231-2241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-015-0734-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707143v1</w:t>
+                <w:t xml:space="preserve">hal-02020343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed Assembly of Single Colloidal Gold Nanowires by AFM Nanoxerography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moutet</w:t>
+                <w:t xml:space="preserve">Ultrathin Gold Nanowires: Soft-Templating versus Liquid Phase Synthesis, a Quantitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Robert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Imperor-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Viau</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00299⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (8), pp.4422-4430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020319v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized magnetization reversal processes in cobalt nanorods with different aspect ratios</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Panagiotopoulos</w:t>
+                <w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Boubekri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Weiqing Fang</w:t>
+                <w:t xml:space="preserve">Aurélien Masseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (S3), pp.2147-2148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020343v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Deposition of Magnetic Metallic Nanoparticles from Periodic Pattern to Thin Film Entrainment by Dip Coating Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Rare-Earth-Free Permanent Magnets: A Combinatorial Approach Exploiting the Possibilities of Modeling, Shape Anisotropy in Elongated Nanoparticles, and Combinatorial Thin-Film Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Niarchos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giannopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dugay</w:t>
+                <w:t xml:space="preserve">M. Gjoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julian Carrey</w:t>
+                <w:t xml:space="preserve">C. Sarafidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Psycharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (30), pp.9028-9035</w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (6), pp.1318-1328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994606v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic HAADF-STEM Observation of a Single-Atom Chain as the Transient State of Au Ultrathin Nanowire Breakdown</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co–Fe Nanodumbbells: Synthesis, Structure, and Magnetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Liakakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Altantzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Lentijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136 (38), pp.13075-13077</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (5), pp.2747-2754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023288v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and Self-Assembly of Ultrathin Au Nanowires into Expanded Hexagonal Superlattice Studied by in Situ SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Impéror-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (14), pp.4005-4012. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la500549z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01048663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co–Fe Nanodumbbells: Synthesis, Structure, and Magnetic Properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic HAADF-STEM Observation of a Single-Atom Chain as the Transient State of Au Ultrathin Nanowire Breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Viau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (5), pp.2747-2754</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (38), pp.13075-13077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023305v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic HAADF STEM observation of single atom chain as transient state of Au ultrathin nanowire breakdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning Deposition of Magnetic Metallic Nanoparticles from Periodic Pattern to Thin Film Entrainment by Dip Coating Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (30), pp.9028-9035</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja507728j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03156639v1</w:t>
+                <w:t xml:space="preserve">hal-01994606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transport and interdot coupling tuned by the tunnel barrier length in assemblies of nanoparticles surrounded by organic ligands</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic HAADF STEM observation of single atom chain as transient state of Au ultrathin nanowire breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Viau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (38), pp.13075-13077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja507728j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994575v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cotunneling transport in ultra-narrow gold nanowire bundles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Loubat</w:t>
+                <w:t xml:space="preserve">Charge transport and interdot coupling tuned by the tunnel barrier length in assemblies of nanoparticles surrounded by organic ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Escoffier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+                <w:t xml:space="preserve">Mona Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00873476v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generation of magnetic and luminescent nanoparticles for in-vivo real-time imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Focus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (3), pp.20120103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsfs.2012.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Coating, Carburization and High Temperature Stability Improvement of Cobalt Nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Aït-Atmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Berrichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117, pp.15808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp3125457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing Vortices in Interacting Nano-Objects: A Chemical Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cotunneling transport in ultra-narrow gold nanowire bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Blon</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (6), pp.3245-3250. </w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.644-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl3012616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12274-013-0340-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156654v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Complex Shapes in Platinum Nanoparticles: From Cubic Dendrites to Fivefold Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (19), pp.4690-4694. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201107425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules de fer de taille contrôlée pour l'hyperthermie</w:t>
+                <w:t xml:space="preserve">Stabilizing Vortices in Interacting Nano-Objects: A Chemical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités chimiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (6), pp.3245-3250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl3012616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156667v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Single-Crystalline Body Centered Cubic Fe Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Size of Nanoparticles for Magnetic Hyperthermia: A Combined Theoretical and Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl200110t⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (23), pp.4573-4581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201101243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156492v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Size of Nanoparticles for Magnetic Hyperthermia: A Combined Theoretical and Experimental Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable Single-Crystalline Body Centered Cubic Fe Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201101243⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (4), pp.1641-1645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl200110t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952258v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy determination and magnetic hyperthermia properties of small Fe nanoparticles in the superparamagnetic regime</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoparticules de fer de taille contrôlée pour l'hyperthermie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualités chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550542v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Nanoparticles as Both Imaging Probes and Therapeutic Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouheng Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (12), pp.1184-1197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/156802610791384207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large specific absorption rates in the magnetic hyperthermia properties of metallic iron nanocubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 322 (19), pp.L49-L52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2010.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic hyperthermia in single-domain monodisperse FeCo nanoparticles: Evidences for Stoner–Wohlfarth behavior and large losses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic anisotropy determination and magnetic hyperthermia properties of small Fe nanoparticles in the superparamagnetic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 105 (2), pp.023911. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, vol. 107 (n° 9), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3348795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3068195⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03156538v1</w:t>
+                <w:t xml:space="preserve">hal-03550542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of high magnetic moment CoFe nanoparticles via interfacial diffusion in core/shell structured Co/Fe nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouheng Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (5), pp.380-385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12274-009-9037-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Nanoparticle Growth in Organic Superstructures</w:t>
+                <w:t xml:space="preserve">Magnetic hyperthermia in single-domain monodisperse FeCo nanoparticles: Evidences for Stoner–Wohlfarth behavior and large losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bel Malaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja805719c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (2), pp.023911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3068195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156556v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t>
+                <w:t xml:space="preserve">Iron Nanoparticle Growth in Organic Superstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Lachaize</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Falqui</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Falqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2837625⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (2), pp.549-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja805719c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386939v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Configurations of 30 nm Iron Nanocubes Studied by Electron Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lachaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (12), pp.4293-4298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl801998x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A frequency-adjustable electromagnet for hyperthermia measurements on magnetic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 79 (9), pp.093909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2972172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ultrasmall iron nanoparticles: Effect of size reduction on anisotropy and magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Falqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (7), pp.07D521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2837625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tuneable rough surfaces: A new approach for elaboration of superhydrophobic films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ceriotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kormunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 592 (1-3), pp.182-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.susc.2005.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9810,672 +9944,672 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de nanoparticules magnétiques douces sur inductances planaires pour applications RF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melik Maksem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosseila Ait-Oukaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgiana Dragomir-Maties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leichle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes (JNM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Juan les bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic integration of thick NDFEB micro-magnets into MEMS: application to electromagnetic energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Elías Angulo-Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Orlandini Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Solid-State Sensors, Actuators and Microsystems (Transducers 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetophoresis Assisted Capillary Assembly of Cobalt Nanorods: A New Source of Permanent Magnets for MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Saya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 33rd International Conference on Micro Electro Mechanical Systems (MEMS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Vancouver, Canada. pp.1175-1178, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMS46641.2020.9056402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development Of Micro-Magnets For The Electromagnetic Transduction Of MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Saya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 20th International Conference on Solid-State Sensors, Actuators and Microsystems &amp; Eurosensors XXXIII (TRANSDUCERS &amp; EUROSENSORS XXXIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.1748-1751, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2019.8808335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of electro-optical properties of gold colloidal suspensions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Coursault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condensed Matter in Paris 2014- CMD25- JMC14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10485,163 +10619,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From soft chemistry to 2D and 3D nanowire arrays with hard magnetic properties and permanent magnet applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Nano- and Microwires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; Elsevier; Elsevier, pp.185-219, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-102832-2.00007-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10651,341 +10785,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication d’un aimant permanent ou doux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leichle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020120913. Rapport LAAS n° 19648. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoparticules de fer de taille contrôlée pour l’hyperthermie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Physique [physics]. INSA Toulouse, 2018. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2008ISAT0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04766983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submillimetric magnets made of nanoparticles for portable magnetic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Université Toulouse 3 - Paul Sabatier, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04075440v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-04766983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId343"/>
+      <w:footerReference w:type="default" r:id="rId347"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11132,51 +11266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lik Maksem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173498" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293828v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l L&#243;pez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Toro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L&#243;pez-Ortega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106514" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293823v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihana Ahmedi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Demirbas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santalucia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Weidenthaler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c10464" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05051593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Parmar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00288" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Lecerf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; El&#237;as Angulo-Cervera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Orlandini-Keller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moritz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202401817" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May-Line Grapotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Su&#225;rez-Ria&#241;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01515D" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Quiroga-Suavita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c03359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Yildirim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00778b" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07323" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Leitner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c03996" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04660496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00577-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Maties" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202200733" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Ghosh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ourlin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202201724" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06177" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Garcia-Gil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhajit Biswas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahin Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzianis Saladukh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyan Raha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07669H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156435v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c10215" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210857v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Marin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Masi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fazzini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC03495A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierrot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01087" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922544v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Barba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Vargas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr03486j" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913865" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536608v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00444" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yooleemi Shin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05083" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420060v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Lei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Kiefer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leuvrey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156675v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800665" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982212v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Ener" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Anagnostopoulou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Dirba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002119v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bupathy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mateo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Albero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Said A. Nouh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang Yi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bustos-Rodriguez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02000451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Gloag" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Benedetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soshan Cheong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibing Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hao Chan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948410v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Heift" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201800027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mrad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostopoulou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00714K" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982650v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousthomis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.071" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01799435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00477" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982612v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cury Camargo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04544A" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991366v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02017957v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719737v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Saber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Benali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gredin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.06.014" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB4PSZB1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715936v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agostini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ugnati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3312-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02017936v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Grindi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ott" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panagiotopoulos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07143G" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02018097v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udishnu Sanyal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01419" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020338v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Niarchos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannopoulos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gjoka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarafidis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Psycharis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020268v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imperor-Clerc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00242" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707143v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02892" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020319v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moutet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00299" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020343v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panagiotopoulos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boubekri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Fang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0734-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023288v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048663v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pansu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500549z" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023305v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakakos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altantzis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lentijo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156639v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja507728j" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994575v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873476v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-013-0340-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD914LFG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0103" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912966v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina A&#239;t-Atmane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Berrichi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3125457" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156667v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156492v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl200110t" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952258v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Mehdaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201101243" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550542v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3348795" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156589v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Ho" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouheng Sun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156802610791384207" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-TPQDR4M7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550581v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.05.012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156538v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel Malaki" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068195" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156562v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chao" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Peng" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-009-9037-4" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156556v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falqui" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805719c" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156610v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2972172" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156570v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceriotti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kormunda" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2005.07.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J62PQ5R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04904622v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melik Maksem" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Dragomir-Maties" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04660346v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Orlandini Keller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03011866v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS46641.2020.9056402" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413900v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808335" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206601v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044536v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102832-2.00007-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837130v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04075440v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04766983v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ISAT0033" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626910v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Parmar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Yildirim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6nr00624h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05051593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c00288" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Lecerf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; El&#237;as Angulo-Cervera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Orlandini-Keller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moritz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202401817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l L&#243;pez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de Toro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L&#243;pez-Ortega" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106514" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihana Ahmedi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Demirbas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santalucia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Weidenthaler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c10464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lik Maksem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173498" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05222788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May-Line Grapotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Su&#225;rez-Ria&#241;o" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01515D" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Quiroga-Suavita" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Varela-Izquierdo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c03359" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rodr&#237;guez-Ruiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00778b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04660496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c07323" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Leitner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bordet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c03996" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778260v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00577-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778248v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Maties" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202200733" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03868949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Ghosh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ourlin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202201724" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06177" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Garcia-Gil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhajit Biswas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahin Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzianis Saladukh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyan Raha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07669H" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierrot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01087" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210857v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Marin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Masi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fazzini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC03495A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156435v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c10215" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454700v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913865" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536608v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marbaix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00444" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922544v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Barba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. Vargas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr03486j" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420060v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dolci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ting Lei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Kiefer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Leuvrey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08135" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yooleemi Shin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05083" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156675v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800665" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001841v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00609" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mateo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Albero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948403v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Said A. Nouh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05036" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001918v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang Yi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bustos-Rodriguez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02000451v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Gloag" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Benedetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soshan Cheong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibing Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Hao Chan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948410v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikus Heift" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201800027" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982212v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Ener" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Anagnostopoulou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imants Dirba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02002119v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bupathy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982612v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01799435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00477" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706931v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cury Camargo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR04544A" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01982650v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousthomis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.071" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188655v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mrad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostopoulou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viola" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00714K" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02018097v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udishnu Sanyal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b01419" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02017936v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Grindi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ott" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panagiotopoulos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07143G" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715936v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agostini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ugnati" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3312-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719737v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ben Saber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Benali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gredin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.06.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB4PSZB1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02017957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707143v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02892" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020319v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moutet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imperor-Clerc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00299" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panagiotopoulos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Boubekri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Fang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0734-x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020268v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00242" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020338v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Niarchos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannopoulos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gjoka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarafidis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Psycharis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023305v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakakos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Altantzis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lentijo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048663v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pansu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meneau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500549z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023288v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994606v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156639v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja507728j" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01994575v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156646v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2012.0103" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912966v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina A&#239;t-Atmane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Berrichi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3125457" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873476v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-013-0340-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD914LFG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952258v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Mehdaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201101243" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156492v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl200110t" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156667v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156589v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Ho" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouheng Sun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156802610791384207" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-TPQDR4M7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550581v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.05.012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550542v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3348795" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chao" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Peng" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-009-9037-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156538v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel Malaki" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3068195" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156556v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Falqui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805719c" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156546v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl801998x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156610v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2972172" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386939v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lachaize" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falqui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837625" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156570v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceriotti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kormunda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2005.07.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J62PQ5R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04904622v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melik Maksem" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Dragomir-Maties" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04660346v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Orlandini Keller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03011866v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS46641.2020.9056402" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413900v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808335" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206601v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044536v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102832-2.00007-4" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837130v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04766983v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ISAT0033" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04075440v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>